--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -168,10941 +168,11227 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (84)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (87)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood-borne sphingosine 1-phosphate maintains vascular resistance, blood pressure, and cardiac function in mice</w:t>
+                <w:t xml:space="preserve">Levels of circulating kidney injury markers and IL-10 identify non-critically ill patients with COVID-19 at risk of death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria del Gaudio</w:t>
+                <w:t xml:space="preserve">Olivia Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bonnin</w:t>
+                <w:t xml:space="preserve">Florence Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Vessiéres</w:t>
+                <w:t xml:space="preserve">Anouk Walter-Petrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Robidel</w:t>
+                <w:t xml:space="preserve">Léa Resmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Garcia</w:t>
+                <w:t xml:space="preserve">Mohamad Zaidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 123 (2), pp.e2512853123. </w:t>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2512853123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.198244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457823v1</w:t>
+                <w:t xml:space="preserve">hal-05476009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levels of circulating kidney injury markers and IL-10 identify non-critically ill patients with COVID-19 at risk of death</w:t>
+                <w:t xml:space="preserve">Blood-borne sphingosine 1-phosphate maintains vascular resistance, blood pressure, and cardiac function in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Lenoir</w:t>
+                <w:t xml:space="preserve">Ilaria del Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Morin</w:t>
+                <w:t xml:space="preserve">Philippe Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouk Walter-Petrich</w:t>
+                <w:t xml:space="preserve">Emilie Vessiéres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Resmini</w:t>
+                <w:t xml:space="preserve">Estelle Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Zaidan</w:t>
+                <w:t xml:space="preserve">Manuela Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 11 (2), </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 123 (2), pp.e2512853123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.198244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2512853123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476009v1</w:t>
+                <w:t xml:space="preserve">hal-05457823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralocorticoid receptor inhibition in parietal epithelial cells prevents focal segmental glomerulosclerosis and crescentic glomerulonephritis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When YAP is hyperactivated in podocytes, it persistently “yaps,” disrupting the quiescence of neighboring glomerular cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Lazareth</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2025.07.037⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 109 (4), pp.639-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2025.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296615v1</w:t>
+                <w:t xml:space="preserve">hal-05563448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathology-oriented multiplexing enables integrative disease mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mineralocorticoid receptor inhibition in parietal epithelial cells prevents focal segmental glomerulosclerosis and crescentic glomerulonephritis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lazareth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Garo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malte Kuehl</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Gut</w:t>
+                <w:t xml:space="preserve">Isabelle Giscos-Douriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-09225-2⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2025.07.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296617v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time course profiling of the kynurenine pathway activity in a pig model of crescentic glomerulonephritis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pathology-oriented multiplexing enables integrative disease mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Kuehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuke Okabayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Gernhold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahia Nadour</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+                <w:t xml:space="preserve">Gabriele Gut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12882-025-04423-6⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 644 (8076), pp.516-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09225-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296619v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbation of the circadian clock in chronic diseases involving organ fibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atish Mukherji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baumert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 135 (19), pp.e194018. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1172/JCI194018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation of the circadian clock in chronic diseases involving organ fibrosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Time course profiling of the kynurenine pathway activity in a pig model of crescentic glomerulonephritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Nadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Resmini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Poindessous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI194018⟩</w:t>
+              <w:t xml:space="preserve">BMC Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12882-025-04423-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05476010v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired cytotoxic function and exhausted phenotype of natural killer cells in VEXAS syndrome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perturbation of the circadian clock in chronic diseases involving organ fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atish Mukherji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baumert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2024028216⟩</w:t>
+              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI194018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05208265v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VEXAS syndrome is characterized by inflammasome activation and monocyte dysregulation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Impaired cytotoxic function and exhausted phenotype of natural killer cells in VEXAS syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lereclus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Riller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut d'Izarny-Gargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-44811-4⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 146 (16), pp.1950-1963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2024028216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04467897v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05208265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasorin as an actor of bone turnover?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Michaela Krautzberger</w:t>
+                <w:t xml:space="preserve">VEXAS syndrome is characterized by inflammasome activation and monocyte dysregulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kosmider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Possémé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Templé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Corneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcp.31257⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-44811-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04516437v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04467897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BMP9 is a key player in endothelial identity and its loss is sufficient to induce arteriovenous malformations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léa Resmini</w:t>
+                <w:t xml:space="preserve">Vasorin as an actor of bone turnover?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Andrique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lesieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michaela Krautzberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvae052⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 239 (6), pp.e31257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcp.31257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543282v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Podocyte Injury in Diabetic Kidney Disease in Mouse Models Involves TRPC6-mediated Calpain Activation Impairing Autophagy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ryuta Saito</w:t>
+                <w:t xml:space="preserve">BMP9 is a key player in endothelial identity and its loss is sufficient to induce arteriovenous malformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Desroches-Castan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzenis Koca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hequn Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Roelants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Resmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1681/ASN.0000000000000212⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvae052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361228v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More rapid blood interferon α2 decline in fatal versus surviving COVID-19 patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bruneau</w:t>
+                <w:t xml:space="preserve">Podocyte Injury in Diabetic Kidney Disease in Mouse Models Involves TRPC6-mediated Calpain Activation Impairing Autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Salemkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilemin Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Dionet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim A.T. Verheijden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryuta Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1250214⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (11), pp.1823-1842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.0000000000000212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361184v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe COVID-19 is associated with hyperactivation of the alternative complement pathway</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autophagy in the endothelium commands flow-mediated vascular reactivity and remodelling, and regulates VEGFR2 subcellular localization and signalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2021.11.004⟩</w:t>
+              <w:t xml:space="preserve">Autophagy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/27694127.2023.2277585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03477606v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ScoMorphoFISH: A deep learning enabled toolbox for single‐cell single‐mRNA quantification and correlative (ultra‐)morphometry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From bench to bedside: lessons learned from translational podocyte research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jcmm.17392⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103 (6), pp.1018-1020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2023.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03788311v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The risk of COVID-19 death is much greater and age dependent with type I IFN autoantibodies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Rosain</w:t>
+                <w:t xml:space="preserve">More rapid blood interferon α2 decline in fatal versus surviving COVID-19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candie Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Péré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2200413119⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1250214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1250214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856619v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should we consider calcimimetics as a therapeutic option for nephrotic syndrome?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The risk of COVID-19 death is much greater and age dependent with type I IFN autoantibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Manry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Le Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Rosain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2022.04.008⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (21), pp.349-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2200413119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03788305v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856619v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelin blockade prevents the long-term cardiovascular and renal sequelae of acute kidney injury in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jessica Ivy</w:t>
+                <w:t xml:space="preserve">Severe COVID-19 is associated with hyperactivation of the alternative complement pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Boussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Yatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armance Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.abf5074⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 149 (2), pp.550-556.e2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2021.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918227v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03477606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNAs in kidney injury and disease</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ScoMorphoFISH: A deep learning enabled toolbox for single‐cell single‐mRNA quantification and correlative (ultra‐)morphometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Siegerist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Saydou Dikou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pollheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Büscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41581-022-00608-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (12), pp.3513-3526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcmm.17392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03787575v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03788311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural immune landscapes of inflammation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Should we consider calcimimetics as a therapeutic option for nephrotic syndrome?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-04263-y⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (6), pp.1110-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2022.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764101v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03788305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasorin Plays a Critical Role in Vascular Smooth Muscle Cells and Arterial Functions.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hague</w:t>
+                <w:t xml:space="preserve">Endothelin blockade prevents the long-term cardiovascular and renal sequelae of acute kidney injury in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Czopek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Moorhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Gallacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Pugh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Ivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcp.30838⟩</w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (675), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.abf5074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740510v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of interleukin-6 receptor antagonists in critically ill adult patients with COVID-19 pneumonia: two randomised controlled trials of the CORIMUNO-19 Collaborative Group</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+                <w:t xml:space="preserve">Vasorin Plays a Critical Role in Vascular Smooth Muscle Cells and Arterial Functions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michaela Krautzberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Mentaverri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.02523-2021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcp.30838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03787577v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tocilizumab plus dexamethasone versus dexamethasone in patients with moderate-to-severe COVID-19 pneumonia: A randomised clinical trial from the CORIMUNO-19 study group</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MicroRNAs in kidney injury and disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Mahtal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Anglicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EClinicalMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2022.101362⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (10), pp.643-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41581-022-00608-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03787576v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03787575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIBER-ML, an Open-Source Supervised Machine Learning Tool for Quantification of Fibrosis in Tissue Sections</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alicia Arevalo Garcia</w:t>
+                <w:t xml:space="preserve">Behavioural immune landscapes of inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgiana Crainiciuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Palomino-Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Molina-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Sicilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aragones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2022.01.013⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 601 (7893), pp.415-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-04263-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03788337v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoantibodies neutralizing type I IFNs are present in ~4% of uninfected individuals over 70 years old and account for ~20% of COVID-19 deaths</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Quentin Philippot</w:t>
+                <w:t xml:space="preserve">Effect of interleukin-6 receptor antagonists in critically ill adult patients with COVID-19 pneumonia: two randomised controlled trials of the CORIMUNO-19 Collaborative Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hermine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciimmunol.abl4340⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (2), pp.2102523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.02523-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358792v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03787577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parietal epithelial cell dysfunction in crescentic glomerulonephritis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tocilizumab plus dexamethasone versus dexamethasone in patients with moderate-to-severe COVID-19 pneumonia: A randomised clinical trial from the CORIMUNO-19 study group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hermine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Djossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00441-021-03513-9⟩</w:t>
+              <w:t xml:space="preserve">EClinicalMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46, pp.101362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2022.101362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601799v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03787576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential association between inflammatory cytokines and multiorgan dysfunction in COVID-19 patients with obesity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carine El Sissy</w:t>
+                <w:t xml:space="preserve">FIBER-ML, an Open-Source Supervised Machine Learning Tool for Quantification of Fibrosis in Tissue Sections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Facchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Certain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thulaciga Yoganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Arevalo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0252026⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 192 (5), pp.783-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2022.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239731v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03788337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calpastatin prevents Angiotensin II–mediated podocyte injury through maintenance of autophagy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna Chipont</w:t>
+                <w:t xml:space="preserve">Autoantibodies neutralizing type I IFNs are present in ~4% of uninfected individuals over 70 years old and account for ~20% of COVID-19 deaths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Le Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Rosain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2021.02.024⟩</w:t>
+              <w:t xml:space="preserve">Science Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (62), pp.eabl4340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciimmunol.abl4340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918903v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunitinib-induced cardiac hypertrophy and the endothelin axis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parietal epithelial cell dysfunction in crescentic glomerulonephritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros N Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Grahammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor G Puelles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/thno.49837⟩</w:t>
+              <w:t xml:space="preserve">Cell and Tissue Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 385 (2), pp.345 - 354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00441-021-03513-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430957v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of anakinra versus usual care in adults in hospital with COVID-19 and mild-to-moderate pneumonia (CORIMUNO-ANA-1): a randomised controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hermine</w:t>
+                <w:t xml:space="preserve">Differential association between inflammatory cytokines and multiorgan dysfunction in COVID-19 patients with obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Dragon-Durey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos Kirilovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ben Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine El Sissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2213-2600(20)30556-7⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (5), pp.e0252026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0252026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579180v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of driver genes for critical forms of COVID-19 in a deeply phenotyped young patient cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Carapito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Helms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Carapito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharvari Gujja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Translational Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/scitranslmed.abj7521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial S1P 1 Signaling Counteracts Infarct Expansion in Ischemic Stroke</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Faraco</w:t>
+                <w:t xml:space="preserve">Calpastatin prevents Angiotensin II–mediated podocyte injury through maintenance of autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Bensaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Salemkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Chipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.120.316711⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100 (1), pp.90 - 106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2021.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886183v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Tocilizumab vs Usual Care in Adults Hospitalized With COVID-19 and Moderate or Severe Pneumonia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Porcher</w:t>
+                <w:t xml:space="preserve">Sunitinib-induced cardiac hypertrophy and the endothelin axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joevin Sourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Facchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Certain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Internal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamainternmed.2020.6820⟩</w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.3830 - 3838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/thno.49837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579175v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-printed protected face shields for health care workers in Covid-19 pandemic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Morenton</w:t>
+                <w:t xml:space="preserve">Effect of anakinra versus usual care in adults in hospital with COVID-19 and mild-to-moderate pneumonia (CORIMUNO-ANA-1): a randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pialoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Pavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hermine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajic.2020.08.005⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), pp.295-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2213-2600(20)30556-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249487v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The proteome of neutrophils in sickle cell disease reveals an unexpected activation of interferon alpha signaling pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bondet</w:t>
+                <w:t xml:space="preserve">Endothelial S1P 1 Signaling Counteracts Infarct Expansion in Ischemic Stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Nitzsche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Poittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Benarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Faraco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2019.238295⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 128 (3), pp.363-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.120.316711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02505633v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deletion of the myeloid endothelin-B receptor confers long-term protection from angiotensin II-mediated kidney, eye and vessel injury</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bonnin</w:t>
+                <w:t xml:space="preserve">3D-printed protected face shields for health care workers in Covid-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemarteleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2020.05.042⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (3), pp.389-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajic.2020.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832377v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histamine provides an original vista on cardiorenal syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Effect of Tocilizumab vs Usual Care in Adults Hospitalized With COVID-19 and Moderate or Severe Pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hermine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2001336117⟩</w:t>
+              <w:t xml:space="preserve">JAMA Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 181 (1), pp.32-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamainternmed.2020.6820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764092v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Podocytes maintain high basal levels of autophagy independent of mtor signaling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zhejia Tian</w:t>
+                <w:t xml:space="preserve">The proteome of neutrophils in sickle cell disease reveals an unexpected activation of interferon alpha signaling pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Azouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie-Fleur Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15548627.2019.1705007⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.haematol.2019.238295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2019.238295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832381v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02505633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic Profiling of Plasma and Erythrocytes in Sickle Mice Points to Altered Nociceptive Pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klétigui Casimir Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Veyrat-Durebex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chabrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (6), pp.1334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cells9061334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deletion of the myeloid endothelin-B receptor confers long-term protection from angiotensin II-mediated kidney, eye and vessel injury</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Histamine provides an original vista on cardiorenal syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2020.05.042⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (11), pp.5550-5552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2001336117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268543v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle pathogénique de l’expression anormale de la tétraspanine CD9 par les cellules épithéliales pariétales dans les glomérulopathies extracapillaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Boucheix</w:t>
+                <w:t xml:space="preserve">Podocytes maintain high basal levels of autophagy independent of mtor signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tillmann Bork</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosuke Yamahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhejia Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2020154⟩</w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (11), pp.1932-1948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2019.1705007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960790v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired type I interferon activity and inflammatory responses in severe COVID-19 patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Boussier</w:t>
+                <w:t xml:space="preserve">Deletion of the myeloid endothelin-B receptor confers long-term protection from angiotensin II-mediated kidney, eye and vessel injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Czopek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq E Farrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Baudrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abc6027⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98 (5), pp.1193-1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2020.05.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02900830v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murine platelet production is suppressed by S1P release in the hematopoietic niche, not facilitated by blood S1P sensing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anja Nitzsche</w:t>
+                <w:t xml:space="preserve">Deletion of the myeloid endothelin-B receptor confers long-term protection from angiotensin II-mediated kidney, eye and vessel injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Czopek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Farrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Baudrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2019031948⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98 (5), pp.1193-1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2020.05.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02441591v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Podocytes maintain high basal levels of autophagy independent of mtor signaling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zhejia Tian</w:t>
+                <w:t xml:space="preserve">Rôle pathogénique de l’expression anormale de la tétraspanine CD9 par les cellules épithéliales pariétales dans les glomérulopathies extracapillaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lazareth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Hénique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bouzigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boucheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15548627.2019.1705007⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (10), pp.852-855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2020154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02439016v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel role for myeloid endothelin-B receptors in hypertension</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivia Lenoir</w:t>
+                <w:t xml:space="preserve">Impaired type I interferon activity and inflammatory responses in severe COVID-19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Yatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Barnabei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Corneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Boussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehy881⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Online ahead of print, pp.eabc6027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abc6027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02439065v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02900830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hypertension artérielle maligne , un futur prometteur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Murine platelet production is suppressed by S1P release in the hematopoietic niche, not facilitated by blood S1P sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hira Niazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Zoghdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Boulestreau</w:t>
+                <w:t xml:space="preserve">Ludovic Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Cremer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+                <w:t xml:space="preserve">Alexandre Leuci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Nitzsche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.07.007⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (11), pp.1702-1713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2019031948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117380v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02441591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local miscommunications between glomerular cells as potential therapeutic targets for crescentic glomerulonephritides</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Podocytes maintain high basal levels of autophagy independent of mtor signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tillmann Bork</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosuke Yamahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhejia Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2019.03.006⟩</w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2019.1705007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485068v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02439016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel role for myeloid endothelin-B receptors in hypertension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Czopek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Moorhouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Farrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Heart Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 40 (9), pp.768 - 784. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+              <w:t xml:space="preserve">, 2019, 40 (9), pp.768-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurheartj/ehy881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918917v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02439065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tetraspanin CD9 controls migration and proliferation of parietal epithelial cells and glomerular disease progression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local miscommunications between glomerular cells as potential therapeutic targets for crescentic glomerulonephritides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Hénique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Karras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Lazareth</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11013-2⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.S1 - S5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2019.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02439082v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posttranslational modifications of sickle hemoglobin in microparticles may promote injury</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">L’hypertension artérielle maligne , un futur prometteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boulestreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Lorthioir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2019.02.023⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (12), pp.1439-1444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477636v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inhibition du récepteur de l’EGF sur les cellules immunitaires réduit l’athérosclérose expérimentale</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A novel role for myeloid endothelin-B receptors in hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Czopek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Moorhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Farrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20183406002⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (9), pp.768 - 784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehy881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970129v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective EGF-Receptor Inhibition in CD4+ T Cells Induces Anergy and Limits Atherosclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The tetraspanin CD9 controls migration and proliferation of parietal epithelial cells and glomerular disease progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lazareth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Zeboudj</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Joffre</w:t>
+                <w:t xml:space="preserve">Carole Henique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Puelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2017.10.084⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.3303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11013-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402850v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02439082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac Metabolic Deregulation Induced by the Tyrosine Kinase Receptor Inhibitor Sunitinib is rescued by Endothelin Receptor Antagonism</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Posttranslational modifications of sickle hemoglobin in microparticles may promote injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/thno.19551⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95, pp.1289 - 1291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2019.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02439089v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac Metabolic Deregulation Induced by the Tyrosine Kinase Receptor Inhibitor Sunitinib is rescued by Endothelin Receptor Antagonism</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’inhibition du récepteur de l’EGF sur les cellules immunitaires réduit l’athérosclérose expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Zeboudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafid Ait-Oufella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/thno.19551⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (6-7), pp.501-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20183406002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874016v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial Epas1 Deficiency Is Sufficient To Promote Parietal Epithelial Cell Activation and FSGS in Experimental Hypertension</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna Chipont</w:t>
+                <w:t xml:space="preserve">Selective EGF-Receptor Inhibition in CD4+ T Cells Induces Anergy and Limits Atherosclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Zeboudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1681/ASN.2016090960⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71 (2), pp.160-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2017.10.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713482v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hmox1 Deficiency Sensitizes Mice to Peroxynitrite Formation and Diabetic Glomerular Microvascular Injuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lazareth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of diabetes research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017, pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2017/9603924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and pharmacological inhibition of microRNA-92a maintains podocyte cell cycle quiescence and limits crescentic glomerulonephritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Neeraj Dhaun</w:t>
+                <w:t xml:space="preserve">Cardiac Metabolic Deregulation Induced by the Tyrosine Kinase Receptor Inhibitor Sunitinib is rescued by Endothelin Receptor Antagonism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joevin Sourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Balvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Moorhouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-01885-7⟩</w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (11), pp.2757-2774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/thno.19551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02439029v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02439089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting mTOR Signaling Can Prevent the Progression of FSGS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kristina Eulenbruch</w:t>
+                <w:t xml:space="preserve">Cardiac Metabolic Deregulation Induced by the Tyrosine Kinase Receptor Inhibitor Sunitinib is rescued by Endothelin Receptor Antagonism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joevin Sourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Balvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Moorhouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1681/asn.2016050519⟩</w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (11), pp.2757-2774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/thno.19551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03253081v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The endothelin B receptor plays a crucial role in the adhesion of neutrophils to the endothelium in sickle cell disease</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Endothelial Epas1 Deficiency Is Sufficient To Promote Parietal Epithelial Cell Activation and FSGS in Experimental Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosu Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Hermand</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Chipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2016.156869⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (12), pp.3563-3578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2016090960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832400v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient second-harmonic imaging of collagen in histological slides using Bessel beam excitation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+                <w:t xml:space="preserve">Genetic and pharmacological inhibition of microRNA-92a maintains podocyte cell cycle quiescence and limits crescentic glomerulonephritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Henique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bollée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian F. Grahammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Dhaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep29863⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.1829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01885-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421632v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02439029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed Healing of Sickle Cell Ulcers Is due to Impaired Angiogenesis and CXCL12 Secretion in Skin Wounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+                <w:t xml:space="preserve">Targeting mTOR Signaling Can Prevent the Progression of FSGS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Zschiedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tillmann Bork</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Wanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Eulenbruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2015.11.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (7), pp.2144 - 2157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/asn.2016050519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373337v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03253081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platelet and Erythrocyte Sources of S1P Are Redundant for Vascular Development and Homeostasis, but Both Rendered Essential After Plasma S1P Depletion in Anaphylactic Shock</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yuquan Xiong</w:t>
+                <w:t xml:space="preserve">The endothelin B receptor plays a crucial role in the adhesion of neutrophils to the endothelium in sickle cell disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nivoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim El Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Hermand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.116.308929⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102 (7), pp.1161-1172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2016.156869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02442039v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Extrinsic Pathway for the Unfolded Protein Response in the Kidney</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Desbuissons</w:t>
+                <w:t xml:space="preserve">Efficient second-harmonic imaging of collagen in histological slides using Bessel beam excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Débarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1681/ASN.2015060703⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (29863 (2016)), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep29863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269907v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial cell and podocyte autophagy synergistically protect from diabetes-induced glomerulosclerosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bjoern Hartleben</w:t>
+                <w:t xml:space="preserve">Delayed Healing of Sickle Cell Ulcers Is due to Impaired Angiogenesis and CXCL12 Secretion in Skin Wounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15548627.2015.1049799⟩</w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 136 (2), pp.497-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2015.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539607v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Factor Erythroid 2-Related Factor 2 Drives Podocyte-Specific Expression of Peroxisome Proliferator-Activated Receptor γ Essential for Resistance to Crescentic GN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marine Camus</w:t>
+                <w:t xml:space="preserve">Platelet and Erythrocyte Sources of S1P Are Redundant for Vascular Development and Homeostasis, but Both Rendered Essential After Plasma S1P Depletion in Anaphylactic Shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé L Gazit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Mariko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Decouture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuquan Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1681/ASN.2014111080⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (8), pp.e110-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.116.308929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03788642v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02442039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional rare-Earth vanadate nanoparticles: luminescent labels, oxidant sensors, and MRI contrast agents.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwennhael Autret</w:t>
+                <w:t xml:space="preserve">A Novel Extrinsic Pathway for the Unfolded Protein Response in the Kidney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iadh Mami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Aboukamis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Desbuissons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (9), pp.2670-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2015060703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102505v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutheran/basal cell adhesion molecule accelerates progression of crescentic glomerulonephritis in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mesnard</w:t>
+                <w:t xml:space="preserve">Endothelial cell and podocyte autophagy synergistically protect from diabetes-induced glomerulosclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jasiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Henique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjoern Hartleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ki.2013.522⟩</w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (7), pp.1130-1145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2015.1049799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764085v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Action of Endothelin-1 on Podocytes Promotes Diabetic Glomerulosclerosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Nuclear Factor Erythroid 2-Related Factor 2 Drives Podocyte-Specific Expression of Peroxisome Proliferator-Activated Receptor γ Essential for Resistance to Crescentic GN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Henique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bollee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Schmitt</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Dhaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 25 (5), pp.1050-1062. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1681/ASN.2013020195⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 27 (1), pp.172-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2014111080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542297v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03788642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the ROS Response Dynamics and Organization to PDGF Motile Stimuli Revealed by Single Nanoparticle Imaging.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
+                <w:t xml:space="preserve">Multifunctional rare-Earth vanadate nanoparticles: luminescent labels, oxidant sensors, and MRI contrast agents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Abdesselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Schoeffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivo Ramodiharilafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennhael Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (11), pp.11126-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015323v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red Blood Cell Sickling During Oxygen Cycles in a Microdroplet Device</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct Action of Endothelin-1 on Podocytes Promotes Diabetic Glomerulosclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Milon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Virsolvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Henique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2011.11.184⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (5), pp.1050-1062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2013020195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025970v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidermal growth factor receptor promotes glomerular injury and renal failure in rapidly progressive crescentic glomerulonephritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Rumpel</w:t>
+                <w:t xml:space="preserve">Lutheran/basal cell adhesion molecule accelerates progression of crescentic glomerulonephritis in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Filipe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rahuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nm.2491⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ki.2013.522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142778v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glomerular hyperfiltration in adult sickle cell anemia: a frequent hemolysis associated feature.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Regulation of the ROS Response Dynamics and Organization to PDGF Motile Stimuli Revealed by Single Nanoparticle Imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric I. Bouzigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Liêm Nguyên</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivo Ramodiharilafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Claeson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2215/CJN.08511109⟩</w:t>
+              <w:t xml:space="preserve">Chemistry and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (5), pp.647-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2014.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597593v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sickling of red blood cells through rapid oxygen exchange in microfluidic drops</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
+                <w:t xml:space="preserve">Red Blood Cell Sickling During Oxygen Cycles in a Microdroplet Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Abbyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Baroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c004390g⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 102 (3), pp.29A-29A. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2011.11.184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00807883v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single europium-doped nanoparticles measure temporal pattern of reactive oxygen species production inside cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
+                <w:t xml:space="preserve">Epidermal growth factor receptor promotes glomerular injury and renal failure in rapidly progressive crescentic glomerulonephritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bollée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Schordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nnano.2009.200⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (10), pp.1242--1250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nm.2491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818493v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelin receptor antagonism prevents hypoxia-induced mortality and morbidity in a mouse model of sickle-cell disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Malpeli</w:t>
+                <w:t xml:space="preserve">Glomerular hyperfiltration in adult sickle cell anemia: a frequent hemolysis associated feature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Haymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Stankovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Avellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI33308⟩</w:t>
+              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (5), pp.756-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2215/CJN.08511109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142776v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Harmonic Microscopy to Quantify Renal Interstitial Fibrosis and Arterial Remodeling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sickling of red blood cells through rapid oxygen exchange in microfluidic drops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Fligny</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
+                <w:t xml:space="preserve">Paul Abbyad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles N. Baroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.2981830⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (19), pp.2505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c004390g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324221v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second harmonic imaging and scoring of collagen in fibrotic tissues.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
+                <w:t xml:space="preserve">Single europium-doped nanoparticles measure temporal pattern of reactive oxygen species production inside cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bouzigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Liêm Nguyên</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivo O. Ramodiharilafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Bouzhir-Sima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.15.004054⟩</w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (9), pp.581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nnano.2009.200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824058v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle approche des fibroses par microscopie multiphotonique avec génération de second harmonique [New approach of fibrosis by multiphoton microscopy with second harmonic generation]</w:t>
+                <w:t xml:space="preserve">Endothelin receptor antagonism prevents hypoxia-induced mortality and morbidity in a mouse model of sickle-cell disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Hernest</w:t>
+                <w:t xml:space="preserve">Nathalie Sabaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia De Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Castier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Maria Pena</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
+                <w:t xml:space="preserve">Giorgio Malpeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20062210820⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 118 (5), pp.1924--1933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI33308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00100368v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dual endothelin receptor antagonist bosentan prevents the acute sickle cell-related hypoxic lung and kidney injury in transgenic SAD mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Germain</w:t>
+                <w:t xml:space="preserve">Second Harmonic Microscopy to Quantify Renal Interstitial Fibrosis and Arterial Remodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Strupler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Hernest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (5), pp.054041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.2981830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142743v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary endothelin-1 as a marker of renal damage in sickle cell disease.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Second harmonic imaging and scoring of collagen in fibrotic tissues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Strupler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Hernest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfi111⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (7), pp.4054-4065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.15.004054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00000115v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rho Kinase Promotes Alloimmune Responses by Regulating the Proliferation and Structure of T Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Phillip Ruiz</w:t>
+                <w:t xml:space="preserve">Nouvelle approche des fibroses par microscopie multiphotonique avec génération de second harmonique [New approach of fibrosis by multiphoton microscopy with second harmonic generation]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Hernest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Strupler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.171.1.96⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (10), pp.820-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20062210820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03788598v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00100368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angiotensin II Activates Collagen I Gene Through a Mechanism Involving the MAP/ER Kinase Pathway</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The dual endothelin receptor antagonist bosentan prevents the acute sickle cell-related hypoxic lung and kidney injury in transgenic SAD mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia De Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Malpeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 108 (11), pp.206A</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03788595v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular endothelin-1 gene expression and synthesis and effect on renal type I collagen synthesis and nephroangiosclerosis during nitric oxide synthase inhibition in rats.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Urinary endothelin-1 as a marker of renal damage in sickle cell disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Casellas</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Girot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kanfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20, pp.2408-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfi111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00000114v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00000115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angiotensin II Activates Collagen Type I Gene in the Renal Vasculature of Transgenic Mice During Inhibition of Nitric Oxide Synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rho Kinase Promotes Alloimmune Responses by Regulating the Proliferation and Structure of T Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bukoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Crowley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 171 (1), pp.96-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.171.1.96⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03788598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angiotensin II Activates Collagen I Gene Through a Mechanism Involving the MAP/ER Kinase Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Boffa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Christos Chatziantoniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Fakhouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dussaule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 36 (3), pp.330-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.hyp.36.3.330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03788595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vascular endothelin-1 gene expression and synthesis and effect on renal type I collagen synthesis and nephroangiosclerosis during nitric oxide synthase inhibition in rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 99, pp.2185-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00000114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angiotensin II Activates Collagen Type I Gene in the Renal Vasculature of Transgenic Mice During Inhibition of Nitric Oxide Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Placier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Ardaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dussaule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1999, 100 (18), pp.1901-1908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/01.cir.100.18.1901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03788594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11112,883 +11398,883 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel mouse model of hypertensive emergency with microvascular disease implicating the VEGFA/sFlt-1 balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut d'Izarny-Gargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Azancot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Resmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERCSG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Leigh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel mouse model of hypertensive emergency with microvascular disease implicating the VEGFA/sFlt-1 balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut d'Izarny-Gargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Azancot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Resmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFNDT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sickling of red blood cells in microfluidic droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Abbyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">239th ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red Blood Cell Sickling in Microfluidic droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Abbyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Miniaturized Systems in Chemistry and Life Sciences (μTAS 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second harmonic microscopy to quantify fibrotic pathologies and arterial remodeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Strupler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Hernest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS TOPICAL MEETING ON PHOTONIC DEVICES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear microscopy using Second Harmonic Generation from myosin filaments and fibrillar collagens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Strupler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Hernest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Muscle Conference 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00100371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHG microscopy. Quantitative scoring of kidney collagen fibrosis. (prix du meilleur poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Strupler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Hernest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique MiFoBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00100388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11998,163 +12284,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROS Detection and Quantification with Lanthanide-Based Nanosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Abdesselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th Annual Meeting of the Biophysical-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Baltimore, United States. Biophysical Journal, 108 (2), pp.483a, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2014.11.2640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12164,165 +12450,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood-borne sphingosine 1-phosphate maintains vascular resistance and cardiac function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Del Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roy-Vessiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId450"/>
+      <w:footerReference w:type="default" r:id="rId457"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12390,51 +12676,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05391673"/>
+    <w:nsid w:val="AADC8284"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12621,51 +12907,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-louis-tharaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6062-5905" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035728906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9155-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05457823v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria del Gaudio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vessi&#233;res" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robidel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2512853123" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476009v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lenoir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Morin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Walter-Petrich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Resmini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Zaidan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.198244" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296615v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lazareth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Garo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rocha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giscos-Douriez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2025.07.037" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296617v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Kuehl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Okabayashi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Wong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gernhold" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Gut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09225-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296619v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Nadour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Poindessous" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Tharaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-025-04423-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296616v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atish Mukherji" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baumert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI194018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476010v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05208265v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Breillat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lereclus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Riller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut d'Izarny-Gargas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024028216" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04467897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kosmider" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poss&#233;m&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Templ&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Corneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-44811-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04516437v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andrique" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Bonnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lesieur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaela Krautzberger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.31257" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04543282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Desroches-Castan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzenis Koca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hequn Liu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roelants" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvae052" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361228v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Salemkour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilemin Yildiz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dionet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim A.T. Verheijden" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuta Saito" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.0000000000000212" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361184v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candie Joly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desjardins" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Porcher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bruneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1250214" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03477606v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boussier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Yatim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Marchal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charbit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2021.11.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03788311v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Siegerist" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Hay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Saydou Dikou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pollheimer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja B&#252;scher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.17392" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856619v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Manry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gervais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rosain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2200413119" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03788305v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2022.04.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918227v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Czopek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Moorhouse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gallacher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Pugh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ivy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abf5074" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03787575v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Mahtal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tinel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Anglicheau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41581-022-00608-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764101v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Crainiciuc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Palomino-Segura" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Molina-Moreno" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Sicilia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aragones" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04263-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03740510v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louvet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lenglet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mentaverri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hague" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.30838" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03787577v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mariette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02523-2021" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03787576v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Djossou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nguyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2022.101362" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03788337v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Facchin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Certain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulaciga Yoganathan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Delacroix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Arevalo Garcia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2022.01.013" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358792v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Rosain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Philippot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.abl4340" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601799v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros N Wong" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grahammer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor G Puelles" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-021-03513-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03239731v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dragon-Durey" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Chen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ben Hamouda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine El Sissy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252026" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918903v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bensaada" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Robin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Perez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chipont" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2021.02.024" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430957v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joevin Sourdon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Certain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Viel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.49837" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579180v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pialoux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pavot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(20)30556-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436053v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Carapito" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Helms" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharvari Gujja" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abj7521" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03886183v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Nitzsche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poittevin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Benarab" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Faraco" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.120.316711" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579175v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2020.6820" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249487v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemarteleur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fouquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Goff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tapie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morenton" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2020.08.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02505633v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hermand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Azouzi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Fleur Gautier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillonneau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bondet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.238295" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832377v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyonnet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Farrah" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baudrie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2020.05.042" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764092v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2001336117" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832381v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tillmann Bork" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Yamahara" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Lee" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhejia Tian" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2019.1705007" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02974118v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#233;tigui Casimir Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mintz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Veyrat-Durebex" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chabrun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chupin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9061334" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03268543v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq E Farrah" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960790v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole H&#233;nique" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouzigues" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boucheix" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020154" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02900830v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barnabei" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abc6027" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02441591v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hira Niazi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Zoghdani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Couty" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leuci" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2019031948" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439016v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439065v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehy881" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117380v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulestreau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cremer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lorthioir" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rubin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.07.007" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485068v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Karras" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2019.03.006" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918917v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439082v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henique" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Puelles" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Flamant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11013-2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477636v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2019.02.023" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970129v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Zeboudj" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Ait-Oufella" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183406002" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402850v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Ma&#238;tre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laurans" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Joffre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2017.10.084" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439089v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lager" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balvay" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.19551" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874016v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713482v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosu Luque" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Hardy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016090960" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832394v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaillard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9603924" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439029v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boll&#233;e" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Loyer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F. Grahammer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Dhaun" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01885-7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03253081v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Zschiedrich" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Wanner" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Eulenbruch" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/asn.2016050519" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832400v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Koehl" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nivoit" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Nemer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.156869" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421632v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vuillemin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D&#233;barre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gacoin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29863" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373337v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tuan Nguyen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Nassar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Batteux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raymond" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2015.11.005" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02442039v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; L Gazit" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Mariko" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Therond" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Decouture" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuquan Xiong" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.116.308929" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269907v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadh Mami" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tavernier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouvier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Aboukamis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Desbuissons" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2015060703" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539607v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jasiek" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Guyonnet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Hartleben" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2015.1049799" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03788642v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bollee" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Camus" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2014111080" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01102505v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdesselem" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schoeffel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Ramodiharilafy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennhael Autret" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764085v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Huang" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Filipe" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rahuel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mesnard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2013.522" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02542297v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Virsolvy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2013020195" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01015323v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric I. Bouzigues" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Li&#234;m Nguy&#234;n" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Claeson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2014.02.020" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025970v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abbyad" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dangla" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baroud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.11.184" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142778v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schordan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fligny" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rumpel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2491" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00597593v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Haymann" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Stankovic" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Avellino" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.08511109" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00807883v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004390g" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9GPP3XH6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818493v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casanova" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo O. Ramodiharilafy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouzhir-Sima" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2009.200" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142776v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabaa" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia De Franceschi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Castier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Malpeli" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI33308" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324221v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Strupler" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Hernest" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2981830" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824058v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Pena" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.004054" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100368v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20062210820" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142743v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Germain" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000115v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Girot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kanfer" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfi111" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03788598v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bukoski" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rocha" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Crowley" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Ruiz" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.171.1.96" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03788595v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chatziantoniou" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Fakhouri" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dussaule" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.hyp.36.3.330" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000114v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Casellas" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03788594v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boffa" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Placier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ardaillou" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.cir.100.18.1901" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737060v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Azancot" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vessi&#232;res" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737073v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025985v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053382v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324286v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100371v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulesteix" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fabre" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100388v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01237532v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boilot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.11.2640" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972172v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Del Gaudio" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roy-Vessiers" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Garcia" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-louis-tharaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6062-5905" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035728906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9155-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476009v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lenoir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Morin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Walter-Petrich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Resmini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Zaidan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.198244" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05457823v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria del Gaudio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vessi&#233;res" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robidel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Garcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2512853123" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563448v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Tharaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2025.10.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296615v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lazareth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Garo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rocha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giscos-Douriez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2025.07.037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296617v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Kuehl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Okabayashi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Wong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gernhold" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Gut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09225-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296616v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atish Mukherji" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baumert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI194018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296619v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Nadour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Poindessous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-025-04423-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05208265v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Breillat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lereclus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Riller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut d'Izarny-Gargas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024028216" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04467897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kosmider" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poss&#233;m&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Templ&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Corneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-44811-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04516437v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andrique" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Bonnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lesieur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaela Krautzberger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.31257" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04543282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Desroches-Castan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzenis Koca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hequn Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roelants" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvae052" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Salemkour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilemin Yildiz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dionet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim A.T. Verheijden" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuta Saito" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.0000000000000212" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563445v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2023.2277585" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563435v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Huber" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2023.03.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361184v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candie Joly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desjardins" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Porcher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bruneau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1250214" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856619v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Manry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gervais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rosain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2200413119" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03477606v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boussier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Yatim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Marchal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charbit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2021.11.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03788311v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Siegerist" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Hay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Saydou Dikou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pollheimer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja B&#252;scher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.17392" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03788305v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2022.04.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918227v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Czopek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Moorhouse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gallacher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Pugh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ivy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abf5074" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03740510v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louvet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lenglet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mentaverri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hague" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.30838" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03787575v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Mahtal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tinel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Anglicheau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41581-022-00608-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764101v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Crainiciuc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Palomino-Segura" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Molina-Moreno" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Sicilia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aragones" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04263-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03787577v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mariette" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02523-2021" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03787576v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Djossou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nguyen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2022.101362" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03788337v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Facchin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Certain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulaciga Yoganathan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Delacroix" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Arevalo Garcia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2022.01.013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358792v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Rosain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Philippot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.abl4340" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601799v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros N Wong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grahammer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor G Puelles" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-021-03513-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03239731v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dragon-Durey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Chen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ben Hamouda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine El Sissy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252026" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436053v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Carapito" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Li" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Helms" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharvari Gujja" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abj7521" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918903v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bensaada" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Robin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Perez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chipont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2021.02.024" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430957v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joevin Sourdon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Certain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Viel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.49837" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579180v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pialoux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pavot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(20)30556-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03886183v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Nitzsche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poittevin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Benarab" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Faraco" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.120.316711" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249487v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemarteleur" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fouquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Goff" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tapie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morenton" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2020.08.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579175v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2020.6820" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02505633v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hermand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Azouzi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Fleur Gautier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillonneau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bondet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.238295" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02974118v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#233;tigui Casimir Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mintz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Veyrat-Durebex" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chabrun" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chupin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9061334" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764092v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2001336117" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832381v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tillmann Bork" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Yamahara" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Lee" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhejia Tian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2019.1705007" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03268543v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyonnet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq E Farrah" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baudrie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2020.05.042" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832377v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Farrah" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960790v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole H&#233;nique" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouzigues" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boucheix" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020154" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02900830v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barnabei" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abc6027" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02441591v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hira Niazi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Zoghdani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Couty" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leuci" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2019031948" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439016v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439065v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehy881" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485068v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Karras" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2019.03.006" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117380v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulestreau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cremer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lorthioir" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rubin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.07.007" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918917v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439082v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henique" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Puelles" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Flamant" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11013-2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477636v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2019.02.023" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970129v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Zeboudj" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Ait-Oufella" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183406002" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402850v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Ma&#238;tre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laurans" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Joffre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2017.10.084" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832394v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaillard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9603924" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439089v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lager" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balvay" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.19551" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874016v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713482v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosu Luque" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Hardy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016090960" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439029v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boll&#233;e" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Loyer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F. Grahammer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Dhaun" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01885-7" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03253081v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Zschiedrich" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Wanner" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Eulenbruch" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/asn.2016050519" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832400v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Koehl" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nivoit" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Nemer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.156869" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421632v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vuillemin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D&#233;barre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gacoin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29863" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373337v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tuan Nguyen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Nassar" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Batteux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raymond" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2015.11.005" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02442039v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; L Gazit" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Mariko" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Therond" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Decouture" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuquan Xiong" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.116.308929" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269907v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadh Mami" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tavernier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouvier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Aboukamis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Desbuissons" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2015060703" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539607v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jasiek" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Guyonnet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Hartleben" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2015.1049799" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03788642v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bollee" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Camus" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2014111080" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01102505v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdesselem" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schoeffel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Ramodiharilafy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennhael Autret" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02542297v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Virsolvy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2013020195" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764085v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Huang" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Filipe" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rahuel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mesnard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2013.522" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01015323v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric I. Bouzigues" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Li&#234;m Nguy&#234;n" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Claeson" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2014.02.020" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025970v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abbyad" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dangla" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baroud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.11.184" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142778v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schordan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fligny" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rumpel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2491" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00597593v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Haymann" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Stankovic" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Avellino" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.08511109" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00807883v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004390g" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9GPP3XH6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818493v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casanova" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo O. Ramodiharilafy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouzhir-Sima" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2009.200" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142776v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabaa" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia De Franceschi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Castier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Malpeli" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI33308" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324221v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Strupler" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Hernest" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2981830" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824058v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Pena" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.004054" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100368v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20062210820" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142743v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Germain" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000115v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Girot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kanfer" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfi111" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03788598v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bukoski" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rocha" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Crowley" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Ruiz" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.171.1.96" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03788595v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chatziantoniou" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Fakhouri" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dussaule" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.hyp.36.3.330" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000114v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Casellas" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03788594v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boffa" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Placier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ardaillou" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.cir.100.18.1901" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737060v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Azancot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vessi&#232;res" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737073v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025985v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053382v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324286v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100371v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulesteix" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fabre" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100388v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01237532v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boilot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.11.2640" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972172v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Del Gaudio" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roy-Vessiers" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Garcia" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>