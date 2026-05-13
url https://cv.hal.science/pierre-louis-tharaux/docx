--- v1 (2026-04-07)
+++ v2 (2026-05-13)
@@ -202,1428 +202,1428 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levels of circulating kidney injury markers and IL-10 identify non-critically ill patients with COVID-19 at risk of death</w:t>
+                <w:t xml:space="preserve">When YAP is hyperactivated in podocytes, it persistently “yaps,” disrupting the quiescence of neighboring glomerular cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Morin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.198244⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 109 (4), pp.639-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2025.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476009v1</w:t>
+                <w:t xml:space="preserve">hal-05563448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood-borne sphingosine 1-phosphate maintains vascular resistance, blood pressure, and cardiac function in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria del Gaudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vessiéres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria del Gaudio</w:t>
+                <w:t xml:space="preserve">Estelle Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 123 (2), pp.e2512853123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2512853123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When YAP is hyperactivated in podocytes, it persistently “yaps,” disrupting the quiescence of neighboring glomerular cells</w:t>
+                <w:t xml:space="preserve">Levels of circulating kidney injury markers and IL-10 identify non-critically ill patients with COVID-19 at risk of death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Walter-Petrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Resmini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamad Zaidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 109 (4), pp.639-643. </w:t>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2025.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.198244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05563448v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralocorticoid receptor inhibition in parietal epithelial cells prevents focal segmental glomerulosclerosis and crescentic glomerulonephritis.</w:t>
+                <w:t xml:space="preserve">Perturbation of the circadian clock in chronic diseases involving organ fibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Lazareth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivia Lenoir</w:t>
+                <w:t xml:space="preserve">Atish Mukherji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Garo</w:t>
+                <w:t xml:space="preserve">David Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Rocha</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Baumert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2025.07.037⟩</w:t>
+              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI194018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296615v1</w:t>
+                <w:t xml:space="preserve">hal-05476010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathology-oriented multiplexing enables integrative disease mapping</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perturbation of the circadian clock in chronic diseases involving organ fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atish Mukherji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baumert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-09225-2⟩</w:t>
+              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (19), pp.e194018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI194018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296617v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation of the circadian clock in chronic diseases involving organ fibrosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Time course profiling of the kynurenine pathway activity in a pig model of crescentic glomerulonephritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Nadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Resmini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Poindessous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI194018⟩</w:t>
+              <w:t xml:space="preserve">BMC Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12882-025-04423-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296616v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time course profiling of the kynurenine pathway activity in a pig model of crescentic glomerulonephritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+                <w:t xml:space="preserve">Impaired cytotoxic function and exhausted phenotype of natural killer cells in VEXAS syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Breillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lereclus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Riller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut d'Izarny-Gargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12882-025-04423-6⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 146 (16), pp.1950-1963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2024028216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296619v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05208265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation of the circadian clock in chronic diseases involving organ fibrosis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pathology-oriented multiplexing enables integrative disease mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Kuehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuke Okabayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milagros Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Gernhold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Gut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI194018⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 644 (8076), pp.516-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09225-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05476010v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired cytotoxic function and exhausted phenotype of natural killer cells in VEXAS syndrome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mineralocorticoid receptor inhibition in parietal epithelial cells prevents focal segmental glomerulosclerosis and crescentic glomerulonephritis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Carbone</w:t>
+                <w:t xml:space="preserve">Hélène Lazareth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lereclus</w:t>
+                <w:t xml:space="preserve">Florian Garo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Riller</w:t>
+                <w:t xml:space="preserve">Angélique Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut d'Izarny-Gargas</w:t>
+                <w:t xml:space="preserve">Isabelle Giscos-Douriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 146 (16), pp.1950-1963. </w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2024028216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2025.07.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05208265v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VEXAS syndrome is characterized by inflammasome activation and monocyte dysregulation</w:t>
+                <w:t xml:space="preserve">Vasorin as an actor of bone turnover?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Kosmider</w:t>
+                <w:t xml:space="preserve">Caroline Andrique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Possémé</w:t>
+                <w:t xml:space="preserve">Anne Laure Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Templé</w:t>
+                <w:t xml:space="preserve">Julie Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Corneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesco Carbone</w:t>
+                <w:t xml:space="preserve">A. Michaela Krautzberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.910. </w:t>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 239 (6), pp.e31257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-44811-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcp.31257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04467897v1</w:t>
+                <w:t xml:space="preserve">hal-04516437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasorin as an actor of bone turnover?</w:t>
+                <w:t xml:space="preserve">VEXAS syndrome is characterized by inflammasome activation and monocyte dysregulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Andrique</w:t>
+                <w:t xml:space="preserve">Olivier Kosmider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laure Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Dang</w:t>
+                <w:t xml:space="preserve">Céline Possémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lesieur</w:t>
+                <w:t xml:space="preserve">Marie Templé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Michaela Krautzberger</w:t>
+                <w:t xml:space="preserve">Aurélien Corneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 239 (6), pp.e31257. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcp.31257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-44811-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516437v1</w:t>
+                <w:t xml:space="preserve">pasteur-04467897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BMP9 is a key player in endothelial identity and its loss is sufficient to induce arteriovenous malformations</w:t>
               </w:r>
@@ -1661,51 +1661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hequn Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Resmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -1737,2094 +1737,2094 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Podocyte Injury in Diabetic Kidney Disease in Mouse Models Involves TRPC6-mediated Calpain Activation Impairing Autophagy</w:t>
+                <w:t xml:space="preserve">More rapid blood interferon α2 decline in fatal versus surviving COVID-19 patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Salemkour</w:t>
+                <w:t xml:space="preserve">Candie Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilemin Yildiz</w:t>
+                <w:t xml:space="preserve">Delphine Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Dionet</w:t>
+                <w:t xml:space="preserve">Raphael Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim A.T. Verheijden</w:t>
+                <w:t xml:space="preserve">Hélène Péré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryuta Saito</w:t>
+                <w:t xml:space="preserve">Thomas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34 (11), pp.1823-1842. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1250214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1681/ASN.0000000000000212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1250214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361228v1</w:t>
+                <w:t xml:space="preserve">hal-04361184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autophagy in the endothelium commands flow-mediated vascular reactivity and remodelling, and regulates VEGFR2 subcellular localization and signalling</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Podocyte Injury in Diabetic Kidney Disease in Mouse Models Involves TRPC6-mediated Calpain Activation Impairing Autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Salemkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilemin Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Dionet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim A.T. Verheijden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryuta Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/27694127.2023.2277585⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (11), pp.1823-1842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.0000000000000212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05563445v1</w:t>
+                <w:t xml:space="preserve">hal-04361228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From bench to bedside: lessons learned from translational podocyte research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autophagy in the endothelium commands flow-mediated vascular reactivity and remodelling, and regulates VEGFR2 subcellular localization and signalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Lenoir</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2023.03.008⟩</w:t>
+              <w:t xml:space="preserve">Autophagy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (1), pp.2277585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/27694127.2023.2277585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05563435v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More rapid blood interferon α2 decline in fatal versus surviving COVID-19 patients</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Péré</w:t>
+                <w:t xml:space="preserve">From bench to bedside: lessons learned from translational podocyte research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bruneau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tobias Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.1250214. </w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103 (6), pp.1018-1020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1250214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2023.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361184v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The risk of COVID-19 death is much greater and age dependent with type I IFN autoantibodies</w:t>
+                <w:t xml:space="preserve">MicroRNAs in kidney injury and disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Manry</w:t>
+                <w:t xml:space="preserve">Nassim Mahtal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bastard</w:t>
+                <w:t xml:space="preserve">Claire Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Gervais</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dany Anglicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2200413119⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (10), pp.643-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41581-022-00608-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856619v2</w:t>
+                <w:t xml:space="preserve">inserm-03787575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe COVID-19 is associated with hyperactivation of the alternative complement pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioural immune landscapes of inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgiana Crainiciuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Palomino-Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Boussier</w:t>
+                <w:t xml:space="preserve">Miguel Molina-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nader Yatim</w:t>
+                <w:t xml:space="preserve">Jon Sicilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armance Marchal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Charbit</w:t>
+                <w:t xml:space="preserve">David Aragones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2021.11.004⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 601 (7893), pp.415-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-04263-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03477606v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ScoMorphoFISH: A deep learning enabled toolbox for single‐cell single‐mRNA quantification and correlative (ultra‐)morphometry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Should we consider calcimimetics as a therapeutic option for nephrotic syndrome?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jcmm.17392⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (6), pp.1110-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2022.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03788311v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03788305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should we consider calcimimetics as a therapeutic option for nephrotic syndrome?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Endothelin blockade prevents the long-term cardiovascular and renal sequelae of acute kidney injury in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Czopek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Moorhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Gallacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Pugh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Ivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2022.04.008⟩</w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (675), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.abf5074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03788305v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelin blockade prevents the long-term cardiovascular and renal sequelae of acute kidney injury in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vasorin Plays a Critical Role in Vascular Smooth Muscle Cells and Arterial Functions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michaela Krautzberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicja Czopek</w:t>
+                <w:t xml:space="preserve">Romuald Mentaverri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Moorhouse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jessica Ivy</w:t>
+                <w:t xml:space="preserve">Frédéric Hague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.abf5074⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcp.30838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918227v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasorin Plays a Critical Role in Vascular Smooth Muscle Cells and Arterial Functions.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hague</w:t>
+                <w:t xml:space="preserve">Effect of interleukin-6 receptor antagonists in critically ill adult patients with COVID-19 pneumonia: two randomised controlled trials of the CORIMUNO-19 Collaborative Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hermine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcp.30838⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (2), pp.2102523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.02523-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740510v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03787577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNAs in kidney injury and disease</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tocilizumab plus dexamethasone versus dexamethasone in patients with moderate-to-severe COVID-19 pneumonia: A randomised clinical trial from the CORIMUNO-19 study group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hermine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Djossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41581-022-00608-6⟩</w:t>
+              <w:t xml:space="preserve">EClinicalMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46, pp.101362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2022.101362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03787575v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03787576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural immune landscapes of inflammation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Aragones</w:t>
+                <w:t xml:space="preserve">FIBER-ML, an Open-Source Supervised Machine Learning Tool for Quantification of Fibrosis in Tissue Sections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Facchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Certain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thulaciga Yoganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Arevalo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-04263-y⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 192 (5), pp.783-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2022.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764101v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03788337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of interleukin-6 receptor antagonists in critically ill adult patients with COVID-19 pneumonia: two randomised controlled trials of the CORIMUNO-19 Collaborative Group</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+                <w:t xml:space="preserve">Severe COVID-19 is associated with hyperactivation of the alternative complement pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Boussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Yatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armance Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.02523-2021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 149 (2), pp.550-556.e2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2021.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03787577v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03477606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tocilizumab plus dexamethasone versus dexamethasone in patients with moderate-to-severe COVID-19 pneumonia: A randomised clinical trial from the CORIMUNO-19 study group</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphael Porcher</w:t>
+                <w:t xml:space="preserve">ScoMorphoFISH: A deep learning enabled toolbox for single‐cell single‐mRNA quantification and correlative (ultra‐)morphometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Siegerist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Saydou Dikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Djossou</w:t>
+                <w:t xml:space="preserve">Marion Pollheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Nguyen</w:t>
+                <w:t xml:space="preserve">Anja Büscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EClinicalMedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 46, pp.101362. </w:t>
+              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (12), pp.3513-3526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2022.101362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jcmm.17392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03787576v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03788311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIBER-ML, an Open-Source Supervised Machine Learning Tool for Quantification of Fibrosis in Tissue Sections</w:t>
+                <w:t xml:space="preserve">The risk of COVID-19 death is much greater and age dependent with type I IFN autoantibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Facchin</w:t>
+                <w:t xml:space="preserve">Jérémy Manry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Certain</w:t>
+                <w:t xml:space="preserve">Paul Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thulaciga Yoganathan</w:t>
+                <w:t xml:space="preserve">Adrian Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Delacroix</w:t>
+                <w:t xml:space="preserve">Tom Le Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Arevalo Garcia</w:t>
+                <w:t xml:space="preserve">Jérémie Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 192 (5), pp.783-793. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (21), pp.349-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2022.01.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2200413119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03788337v1</w:t>
+                <w:t xml:space="preserve">hal-03856619v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoantibodies neutralizing type I IFNs are present in ~4% of uninfected individuals over 70 years old and account for ~20% of COVID-19 deaths</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tom Le Voyer</w:t>
+                <w:t xml:space="preserve">Effect of anakinra versus usual care in adults in hospital with COVID-19 and mild-to-moderate pneumonia (CORIMUNO-ANA-1): a randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Rosain</w:t>
+                <w:t xml:space="preserve">Gilles Pialoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Philippot</w:t>
+                <w:t xml:space="preserve">Arthur Pavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hermine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (62), pp.eabl4340. </w:t>
+              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), pp.295-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciimmunol.abl4340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2213-2600(20)30556-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358792v1</w:t>
+                <w:t xml:space="preserve">hal-03579180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parietal epithelial cell dysfunction in crescentic glomerulonephritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagros N Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Grahammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4012,965 +4012,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of driver genes for critical forms of COVID-19 in a deeply phenotyped young patient cohort</w:t>
+                <w:t xml:space="preserve">Calpastatin prevents Angiotensin II–mediated podocyte injury through maintenance of autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Carapito</w:t>
+                <w:t xml:space="preserve">Imane Bensaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Li</w:t>
+                <w:t xml:space="preserve">Blaise Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Helms</w:t>
+                <w:t xml:space="preserve">Joëlle Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Salemkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Carapito</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sharvari Gujja</w:t>
+                <w:t xml:space="preserve">Anna Chipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.abj7521⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100 (1), pp.90 - 106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2021.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436053v1</w:t>
+                <w:t xml:space="preserve">hal-03918903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calpastatin prevents Angiotensin II–mediated podocyte injury through maintenance of autophagy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sunitinib-induced cardiac hypertrophy and the endothelin axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joevin Sourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Facchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Bensaada</w:t>
+                <w:t xml:space="preserve">Anaïs Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Blaise Robin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anna Chipont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2021.02.024⟩</w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.3830 - 3838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/thno.49837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918903v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunitinib-induced cardiac hypertrophy and the endothelin axis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of driver genes for critical forms of COVID-19 in a deeply phenotyped young patient cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Carapito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joevin Sourdon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caterina Facchin</w:t>
+                <w:t xml:space="preserve">Julie Helms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Certain</w:t>
+                <w:t xml:space="preserve">Christine Carapito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Viel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blaise Robin</w:t>
+                <w:t xml:space="preserve">Sharvari Gujja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.3830 - 3838. </w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7150/thno.49837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.abj7521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430957v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of anakinra versus usual care in adults in hospital with COVID-19 and mild-to-moderate pneumonia (CORIMUNO-ANA-1): a randomised controlled trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endothelial S1P 1 Signaling Counteracts Infarct Expansion in Ischemic Stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pialoux</w:t>
+                <w:t xml:space="preserve">Anja Nitzsche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Pavot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hermine</w:t>
+                <w:t xml:space="preserve">Marine Poittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Benarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Faraco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2213-2600(20)30556-7⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 128 (3), pp.363-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.120.316711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579180v1</w:t>
+                <w:t xml:space="preserve">hal-03886183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial S1P 1 Signaling Counteracts Infarct Expansion in Ischemic Stroke</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Poittevin</w:t>
+                <w:t xml:space="preserve">Effect of Tocilizumab vs Usual Care in Adults Hospitalized With COVID-19 and Moderate or Severe Pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hermine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar Benarab</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Faraco</w:t>
+                <w:t xml:space="preserve">Raphaël Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.120.316711⟩</w:t>
+              <w:t xml:space="preserve">JAMA Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 181 (1), pp.32-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamainternmed.2020.6820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886183v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D-printed protected face shields for health care workers in Covid-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemarteleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lemarteleur</w:t>
+                <w:t xml:space="preserve">Vincent Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fouquet</w:t>
+                <w:t xml:space="preserve">Stéphane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Le Goff</w:t>
+                <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Infection Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 49 (3), pp.389-391. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ajic.2020.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Tocilizumab vs Usual Care in Adults Hospitalized With COVID-19 and Moderate or Severe Pneumonia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
+                <w:t xml:space="preserve">Autoantibodies neutralizing type I IFNs are present in ~4% of uninfected individuals over 70 years old and account for ~20% of COVID-19 deaths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Le Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Porcher</w:t>
+                <w:t xml:space="preserve">Quentin Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Internal Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 181 (1), pp.32-40. </w:t>
+              <w:t xml:space="preserve">Science Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (62), pp.eabl4340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamainternmed.2020.6820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciimmunol.abl4340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579175v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The proteome of neutrophils in sickle cell disease reveals an unexpected activation of interferon alpha signaling pathway</w:t>
               </w:r>
@@ -5084,671 +5084,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02505633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic Profiling of Plasma and Erythrocytes in Sickle Mice Points to Altered Nociceptive Pathways</w:t>
+                <w:t xml:space="preserve">Deletion of the myeloid endothelin-B receptor confers long-term protection from angiotensin II-mediated kidney, eye and vessel injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klétigui Casimir Dembélé</w:t>
+                <w:t xml:space="preserve">Léa Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Czopek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Mintz</w:t>
+                <w:t xml:space="preserve">Tariq Farrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Veyrat-Durebex</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Chupin</w:t>
+                <w:t xml:space="preserve">Véronique Baudrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells9061334⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98 (5), pp.1193-1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2020.05.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974118v1</w:t>
+                <w:t xml:space="preserve">hal-03832377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histamine provides an original vista on cardiorenal syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117 (11), pp.5550-5552. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2001336117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Podocytes maintain high basal levels of autophagy independent of mtor signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tillmann Bork</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tillmann Bork</w:t>
+                <w:t xml:space="preserve">Kosuke Yamahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Liang</w:t>
+                <w:t xml:space="preserve">Philipp Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhejia Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (11), pp.1932-1948. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15548627.2019.1705007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deletion of the myeloid endothelin-B receptor confers long-term protection from angiotensin II-mediated kidney, eye and vessel injury</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolomic Profiling of Plasma and Erythrocytes in Sickle Mice Points to Altered Nociceptive Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klétigui Casimir Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Guyonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alicja Czopek</w:t>
+                <w:t xml:space="preserve">Charlotte Veyrat-Durebex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tariq E Farrah</w:t>
+                <w:t xml:space="preserve">Floris Chabrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Baudrie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bonnin</w:t>
+                <w:t xml:space="preserve">Stéphanie Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 98 (5), pp.1193-1209. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (6), pp.1334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2020.05.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells9061334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268543v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deletion of the myeloid endothelin-B receptor confers long-term protection from angiotensin II-mediated kidney, eye and vessel injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Czopek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tariq Farrah</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Tariq E Farrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Baudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 98 (5), pp.1193-1209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.kint.2020.05.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832377v1</w:t>
+                <w:t xml:space="preserve">hal-03268543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle pathogénique de l’expression anormale de la tétraspanine CD9 par les cellules épithéliales pariétales dans les glomérulopathies extracapillaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lazareth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5838,103 +5838,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired type I interferon activity and inflammatory responses in severe COVID-19 patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Yatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Barnabei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Corneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Boussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Online ahead of print, pp.eabc6027. </w:t>
@@ -5966,1826 +5966,1826 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02900830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murine platelet production is suppressed by S1P release in the hematopoietic niche, not facilitated by blood S1P sensing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anja Nitzsche</w:t>
+                <w:t xml:space="preserve">A novel role for myeloid endothelin-B receptors in hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Czopek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Moorhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Farrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2019031948⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (9), pp.768-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehy881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02441591v1</w:t>
+                <w:t xml:space="preserve">inserm-02439065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Podocytes maintain high basal levels of autophagy independent of mtor signaling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local miscommunications between glomerular cells as potential therapeutic targets for crescentic glomerulonephritides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Hénique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Karras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15548627.2019.1705007⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.S1 - S5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2019.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02439016v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel role for myeloid endothelin-B receptors in hypertension</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivia Lenoir</w:t>
+                <w:t xml:space="preserve">L’hypertension artérielle maligne , un futur prometteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boulestreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Lorthioir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehy881⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (12), pp.1439-1444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02439065v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local miscommunications between glomerular cells as potential therapeutic targets for crescentic glomerulonephritides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Hénique</w:t>
+                <w:t xml:space="preserve">A novel role for myeloid endothelin-B receptors in hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Czopek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Moorhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Farrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (9), pp.768 - 784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehy881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2019.03.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03485068v1</w:t>
+                <w:t xml:space="preserve">hal-03918917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hypertension artérielle maligne , un futur prometteur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The tetraspanin CD9 controls migration and proliferation of parietal epithelial cells and glomerular disease progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lazareth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Boulestreau</w:t>
+                <w:t xml:space="preserve">Carole Henique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Cremer</w:t>
+                <w:t xml:space="preserve">Victor Puelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Lorthioir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+                <w:t xml:space="preserve">Martin Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.07.007⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.3303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11013-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117380v1</w:t>
+                <w:t xml:space="preserve">inserm-02439082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel role for myeloid endothelin-B receptors in hypertension</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Posttranslational modifications of sickle hemoglobin in microparticles may promote injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehy881⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95, pp.1289 - 1291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2019.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918917v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tetraspanin CD9 controls migration and proliferation of parietal epithelial cells and glomerular disease progression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Murine platelet production is suppressed by S1P release in the hematopoietic niche, not facilitated by blood S1P sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Henique</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivia Lenoir</w:t>
+                <w:t xml:space="preserve">Hira Niazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Puelles</w:t>
+                <w:t xml:space="preserve">Nesrine Zoghdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Flamant</w:t>
+                <w:t xml:space="preserve">Ludovic Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leuci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Nitzsche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11013-2⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (11), pp.1702-1713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2019031948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02439082v1</w:t>
+                <w:t xml:space="preserve">inserm-02441591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posttranslational modifications of sickle hemoglobin in microparticles may promote injury</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Podocytes maintain high basal levels of autophagy independent of mtor signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tillmann Bork</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosuke Yamahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhejia Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2019.1705007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2019.02.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03477636v1</w:t>
+                <w:t xml:space="preserve">inserm-02439016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inhibition du récepteur de l’EGF sur les cellules immunitaires réduit l’athérosclérose expérimentale</w:t>
+                <w:t xml:space="preserve">Selective EGF-Receptor Inhibition in CD4+ T Cells Induces Anergy and Limits Atherosclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Zeboudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafid Ait-Oufella</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mikael Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20183406002⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71 (2), pp.160-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2017.10.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970129v1</w:t>
+                <w:t xml:space="preserve">hal-02402850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective EGF-Receptor Inhibition in CD4+ T Cells Induces Anergy and Limits Atherosclerosis</w:t>
+                <w:t xml:space="preserve">L’inhibition du récepteur de l’EGF sur les cellules immunitaires réduit l’athérosclérose expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Zeboudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Laurans</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Joffre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hafid Ait-Oufella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 71 (2), pp.160-172. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (6-7), pp.501-504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2017.10.084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20183406002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402850v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hmox1 Deficiency Sensitizes Mice to Peroxynitrite Formation and Diabetic Glomerular Microvascular Injuries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endothelial Epas1 Deficiency Is Sufficient To Promote Parietal Epithelial Cell Activation and FSGS in Experimental Hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosu Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Chipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of diabetes research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2017/9603924⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (12), pp.3563-3578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2016090960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832394v1</w:t>
+                <w:t xml:space="preserve">hal-01713482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac Metabolic Deregulation Induced by the Tyrosine Kinase Receptor Inhibitor Sunitinib is rescued by Endothelin Receptor Antagonism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joevin Sourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Moorhouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theranostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (11), pp.2757-2774. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7150/thno.19551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02439089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac Metabolic Deregulation Induced by the Tyrosine Kinase Receptor Inhibitor Sunitinib is rescued by Endothelin Receptor Antagonism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joevin Sourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Moorhouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theranostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (11), pp.2757-2774. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7150/thno.19551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial Epas1 Deficiency Is Sufficient To Promote Parietal Epithelial Cell Activation and FSGS in Experimental Hypertension</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hmox1 Deficiency Sensitizes Mice to Peroxynitrite Formation and Diabetic Glomerular Microvascular Injuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Hardy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lazareth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 28 (12), pp.3563-3578. </w:t>
+              <w:t xml:space="preserve">Journal of diabetes research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1681/ASN.2016090960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2017/9603924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713482v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and pharmacological inhibition of microRNA-92a maintains podocyte cell cycle quiescence and limits crescentic glomerulonephritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Henique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bollée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7888,64 +7888,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting mTOR Signaling Can Prevent the Progression of FSGS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Zschiedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tillmann Bork</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Wanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8137,563 +8137,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient second-harmonic imaging of collagen in histological slides using Bessel beam excitation</w:t>
+                <w:t xml:space="preserve">Delayed Healing of Sickle Cell Ulcers Is due to Impaired Angiogenesis and CXCL12 Secretion in Skin Wounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Vuillemin</w:t>
+                <w:t xml:space="preserve">van Tuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mahou</w:t>
+                <w:t xml:space="preserve">Dany Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Débarre</w:t>
+                <w:t xml:space="preserve">Fréderic Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gacoin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Karine Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (29863 (2016)), </w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 136 (2), pp.497-506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep29863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2015.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421632v1</w:t>
+                <w:t xml:space="preserve">hal-03373337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed Healing of Sickle Cell Ulcers Is due to Impaired Angiogenesis and CXCL12 Secretion in Skin Wounds</w:t>
+                <w:t xml:space="preserve">Platelet and Erythrocyte Sources of S1P Are Redundant for Vascular Development and Homeostasis, but Both Rendered Essential After Plasma S1P Depletion in Anaphylactic Shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Tuan Nguyen</w:t>
+                <w:t xml:space="preserve">Salomé L Gazit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Nassar</w:t>
+                <w:t xml:space="preserve">Boubacar Mariko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Batteux</w:t>
+                <w:t xml:space="preserve">Patrice Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Raymond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+                <w:t xml:space="preserve">Benoit Decouture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuquan Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2015.11.005⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (8), pp.e110-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.116.308929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373337v1</w:t>
+                <w:t xml:space="preserve">inserm-02442039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platelet and Erythrocyte Sources of S1P Are Redundant for Vascular Development and Homeostasis, but Both Rendered Essential After Plasma S1P Depletion in Anaphylactic Shock</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Novel Extrinsic Pathway for the Unfolded Protein Response in the Kidney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boubacar Mariko</w:t>
+                <w:t xml:space="preserve">Iadh Mami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Therond</w:t>
+                <w:t xml:space="preserve">Quentin Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Decouture</w:t>
+                <w:t xml:space="preserve">Nicolas Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuquan Xiong</w:t>
+                <w:t xml:space="preserve">Rim Aboukamis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Desbuissons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.116.308929⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (9), pp.2670-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2015060703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02442039v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Extrinsic Pathway for the Unfolded Protein Response in the Kidney</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient second-harmonic imaging of collagen in histological slides using Bessel beam excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Tavernier</w:t>
+                <w:t xml:space="preserve">Nelly Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bouvier</w:t>
+                <w:t xml:space="preserve">Pierre Mahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Aboukamis</w:t>
+                <w:t xml:space="preserve">Delphine Débarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Desbuissons</w:t>
+                <w:t xml:space="preserve">Thierry Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (9), pp.2670-83. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (29863 (2016)), </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1681/ASN.2015060703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep29863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269907v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endothelial cell and podocyte autophagy synergistically protect from diabetes-induced glomerulosclerosis</w:t>
               </w:r>
@@ -8705,51 +8705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jasiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Henique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8813,51 +8813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear Factor Erythroid 2-Related Factor 2 Drives Podocyte-Specific Expression of Peroxisome Proliferator-Activated Receptor γ Essential for Resistance to Crescentic GN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Henique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bollee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8941,152 +8941,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03788642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional rare-Earth vanadate nanoparticles: luminescent labels, oxidant sensors, and MRI contrast agents.</w:t>
+                <w:t xml:space="preserve">Lutheran/basal cell adhesion molecule accelerates progression of crescentic glomerulonephritis in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Abdesselem</w:t>
+                <w:t xml:space="preserve">Jin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Schoeffel</w:t>
+                <w:t xml:space="preserve">Anne Filipe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Maurin</w:t>
+                <w:t xml:space="preserve">Cécile Rahuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rivo Ramodiharilafy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwennhael Autret</w:t>
+                <w:t xml:space="preserve">Laurent Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ki.2013.522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102505v1</w:t>
+                <w:t xml:space="preserve">hal-04764085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Action of Endothelin-1 on Podocytes Promotes Diabetic Glomerulosclerosis</w:t>
               </w:r>
@@ -9111,51 +9120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Milon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Virsolvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Henique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9200,295 +9209,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutheran/basal cell adhesion molecule accelerates progression of crescentic glomerulonephritis in mice</w:t>
+                <w:t xml:space="preserve">Regulation of the ROS Response Dynamics and Organization to PDGF Motile Stimuli Revealed by Single Nanoparticle Imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Huang</w:t>
+                <w:t xml:space="preserve">Cedric I. Bouzigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Filipe</w:t>
+                <w:t xml:space="preserve">Thanh-Liêm Nguyên</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Rahuel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bonnin</w:t>
+                <w:t xml:space="preserve">Rivo Ramodiharilafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Mesnard</w:t>
+                <w:t xml:space="preserve">Amy Claeson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 85 (5), </w:t>
+              <w:t xml:space="preserve">Chemistry and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (5), pp.647-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ki.2013.522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2014.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764085v1</w:t>
+                <w:t xml:space="preserve">hal-01015323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the ROS Response Dynamics and Organization to PDGF Motile Stimuli Revealed by Single Nanoparticle Imaging.</w:t>
+                <w:t xml:space="preserve">Multifunctional rare-Earth vanadate nanoparticles: luminescent labels, oxidant sensors, and MRI contrast agents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric I. Bouzigues</w:t>
+                <w:t xml:space="preserve">Mouna Abdesselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh-Liêm Nguyên</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
+                <w:t xml:space="preserve">Markus Schoeffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivo Ramodiharilafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennhael Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (11), pp.11126-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015323v1</w:t>
+                <w:t xml:space="preserve">hal-01102505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red Blood Cell Sickling During Oxygen Cycles in a Microdroplet Device</w:t>
               </w:r>
@@ -9500,51 +9500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Abbyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9617,51 +9617,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidermal growth factor receptor promotes glomerular injury and renal failure in rapidly progressive crescentic glomerulonephritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bollée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Schordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9732,303 +9732,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glomerular hyperfiltration in adult sickle cell anemia: a frequent hemolysis associated feature.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sickling of red blood cells through rapid oxygen exchange in microfluidic drops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Abbyad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Haymann</w:t>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Stankovic</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles N. Baroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2215/CJN.08511109⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (19), pp.2505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c004390g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597593v1</w:t>
+                <w:t xml:space="preserve">hal-00807883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sickling of red blood cells through rapid oxygen exchange in microfluidic drops</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Glomerular hyperfiltration in adult sickle cell anemia: a frequent hemolysis associated feature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Haymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Stankovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Avellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c004390g⟩</w:t>
+              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (5), pp.756-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2215/CJN.08511109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00807883v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single europium-doped nanoparticles measure temporal pattern of reactive oxygen species production inside cells</w:t>
               </w:r>
@@ -10040,51 +10040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bouzigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Liêm Nguyên</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivo O. Ramodiharilafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10142,377 +10142,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelin receptor antagonism prevents hypoxia-induced mortality and morbidity in a mouse model of sickle-cell disease</w:t>
+                <w:t xml:space="preserve">Second Harmonic Microscopy to Quantify Renal Interstitial Fibrosis and Arterial Remodeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Sabaa</w:t>
+                <w:t xml:space="preserve">Mathias Strupler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia De Franceschi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Malpeli</w:t>
+                <w:t xml:space="preserve">Monica Hernest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI33308⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (5), pp.054041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.2981830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142776v1</w:t>
+                <w:t xml:space="preserve">hal-00324221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Harmonic Microscopy to Quantify Renal Interstitial Fibrosis and Arterial Remodeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endothelin receptor antagonism prevents hypoxia-induced mortality and morbidity in a mouse model of sickle-cell disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia De Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Strupler</w:t>
+                <w:t xml:space="preserve">Yves Castier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Hernest</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
+                <w:t xml:space="preserve">Giorgio Malpeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 13 (5), pp.054041. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 118 (5), pp.1924--1933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.2981830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/JCI33308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324221v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second harmonic imaging and scoring of collagen in fibrotic tissues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Strupler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Hernest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 15 (7), pp.4054-4065. </w:t>
@@ -10550,103 +10550,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle approche des fibroses par microscopie multiphotonique avec génération de second harmonique [New approach of fibrosis by multiphoton microscopy with second harmonic generation]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Hernest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Strupler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22 (10), pp.820-821. </w:t>
@@ -10684,90 +10684,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dual endothelin receptor antagonist bosentan prevents the acute sickle cell-related hypoxic lung and kidney injury in transgenic SAD mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia De Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Malpeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10809,51 +10809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urinary endothelin-1 as a marker of renal damage in sickle cell disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Girot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10913,51 +10913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rho Kinase Promotes Alloimmune Responses by Regulating the Proliferation and Structure of T Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bukoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11047,51 +11047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angiotensin II Activates Collagen I Gene Through a Mechanism Involving the MAP/ER Kinase Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Chatziantoniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11164,51 +11164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vascular endothelin-1 gene expression and synthesis and effect on renal type I collagen synthesis and nephroangiosclerosis during nitric oxide synthase inhibition in rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Casellas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11259,51 +11259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angiotensin II Activates Collagen Type I Gene in the Renal Vasculature of Transgenic Mice During Inhibition of Nitric Oxide Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Placier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11412,90 +11412,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel mouse model of hypertensive emergency with microvascular disease implicating the VEGFA/sFlt-1 balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut d'Izarny-Gargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Azancot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Resmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11537,90 +11537,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel mouse model of hypertensive emergency with microvascular disease implicating the VEGFA/sFlt-1 balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut d'Izarny-Gargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Azancot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Resmini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Vessières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11675,77 +11675,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sickling of red blood cells in microfluidic droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Abbyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11796,64 +11796,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red Blood Cell Sickling in Microfluidic droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Abbyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11891,90 +11891,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second harmonic microscopy to quantify fibrotic pathologies and arterial remodeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Strupler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Hernest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12029,90 +12029,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear microscopy using Second Harmonic Generation from myosin filaments and fibrillar collagens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Strupler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Hernest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Muscle Conference 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Heidelberg, Germany</w:t>
@@ -12141,90 +12141,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHG microscopy. Quantitative scoring of kidney collagen fibrosis. (prix du meilleur poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Strupler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Hernest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12298,90 +12298,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROS Detection and Quantification with Lanthanide-Based Nanosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Abdesselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigoni Alexandrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12477,77 +12477,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood-borne sphingosine 1-phosphate maintains vascular resistance and cardiac function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Del Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roy-Vessiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Robidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12676,51 +12676,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AADC8284"/>
+    <w:nsid w:val="E9DA591E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12907,51 +12907,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-louis-tharaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6062-5905" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035728906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9155-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476009v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lenoir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Morin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Walter-Petrich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Resmini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Zaidan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.198244" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05457823v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria del Gaudio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vessi&#233;res" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robidel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Garcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2512853123" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563448v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Tharaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2025.10.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296615v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lazareth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Garo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rocha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giscos-Douriez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2025.07.037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296617v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Kuehl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Okabayashi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Wong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gernhold" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Gut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09225-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296616v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atish Mukherji" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baumert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI194018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296619v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Nadour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Poindessous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-025-04423-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05208265v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Breillat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lereclus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Riller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut d'Izarny-Gargas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024028216" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04467897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kosmider" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poss&#233;m&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Templ&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Corneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-44811-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04516437v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andrique" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Bonnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lesieur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaela Krautzberger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.31257" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04543282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Desroches-Castan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzenis Koca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hequn Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roelants" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvae052" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Salemkour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilemin Yildiz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dionet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim A.T. Verheijden" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuta Saito" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.0000000000000212" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563445v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2023.2277585" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563435v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Huber" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2023.03.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361184v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candie Joly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desjardins" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Porcher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bruneau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1250214" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856619v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Manry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gervais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rosain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2200413119" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03477606v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boussier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Yatim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Marchal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charbit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2021.11.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03788311v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Siegerist" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Hay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Saydou Dikou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pollheimer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja B&#252;scher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.17392" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03788305v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2022.04.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918227v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Czopek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Moorhouse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gallacher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Pugh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ivy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abf5074" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03740510v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louvet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lenglet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mentaverri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hague" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.30838" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03787575v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Mahtal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tinel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Anglicheau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41581-022-00608-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764101v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Crainiciuc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Palomino-Segura" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Molina-Moreno" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Sicilia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aragones" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04263-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03787577v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mariette" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02523-2021" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03787576v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Djossou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nguyen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2022.101362" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03788337v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Facchin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Certain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulaciga Yoganathan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Delacroix" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Arevalo Garcia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2022.01.013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358792v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Rosain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Philippot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.abl4340" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601799v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros N Wong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grahammer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor G Puelles" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-021-03513-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03239731v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dragon-Durey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Chen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ben Hamouda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine El Sissy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252026" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436053v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Carapito" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Li" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Helms" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharvari Gujja" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abj7521" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918903v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bensaada" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Robin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Perez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chipont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2021.02.024" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430957v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joevin Sourdon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Certain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Viel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.49837" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579180v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pialoux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pavot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(20)30556-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03886183v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Nitzsche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poittevin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Benarab" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Faraco" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.120.316711" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249487v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemarteleur" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fouquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Goff" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tapie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morenton" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2020.08.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579175v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2020.6820" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02505633v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hermand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Azouzi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Fleur Gautier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillonneau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bondet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.238295" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02974118v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#233;tigui Casimir Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mintz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Veyrat-Durebex" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chabrun" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chupin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9061334" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764092v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2001336117" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832381v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tillmann Bork" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Yamahara" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Lee" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhejia Tian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2019.1705007" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03268543v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyonnet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq E Farrah" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baudrie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2020.05.042" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832377v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Farrah" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960790v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole H&#233;nique" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouzigues" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boucheix" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020154" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02900830v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barnabei" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abc6027" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02441591v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hira Niazi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Zoghdani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Couty" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leuci" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2019031948" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439016v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439065v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehy881" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485068v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Karras" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2019.03.006" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117380v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulestreau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cremer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lorthioir" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rubin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.07.007" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918917v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439082v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henique" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Puelles" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Flamant" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11013-2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477636v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2019.02.023" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970129v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Zeboudj" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Ait-Oufella" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183406002" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402850v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Ma&#238;tre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laurans" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Joffre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2017.10.084" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832394v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaillard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9603924" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439089v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lager" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balvay" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.19551" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874016v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713482v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosu Luque" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Hardy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016090960" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439029v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boll&#233;e" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Loyer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F. Grahammer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Dhaun" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01885-7" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03253081v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Zschiedrich" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Wanner" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Eulenbruch" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/asn.2016050519" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832400v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Koehl" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nivoit" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Nemer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.156869" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421632v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vuillemin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahou" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D&#233;barre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gacoin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29863" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373337v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tuan Nguyen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Nassar" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Batteux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raymond" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2015.11.005" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02442039v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; L Gazit" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Mariko" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Therond" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Decouture" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuquan Xiong" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.116.308929" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269907v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadh Mami" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tavernier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouvier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Aboukamis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Desbuissons" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2015060703" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539607v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jasiek" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Guyonnet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Hartleben" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2015.1049799" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03788642v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bollee" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Camus" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2014111080" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01102505v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdesselem" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schoeffel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Ramodiharilafy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennhael Autret" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02542297v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Virsolvy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2013020195" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764085v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Huang" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Filipe" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rahuel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mesnard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2013.522" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01015323v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric I. Bouzigues" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Li&#234;m Nguy&#234;n" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Claeson" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2014.02.020" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025970v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abbyad" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dangla" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baroud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.11.184" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142778v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schordan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fligny" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rumpel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2491" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00597593v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Haymann" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Stankovic" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Avellino" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.08511109" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00807883v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004390g" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9GPP3XH6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818493v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casanova" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo O. Ramodiharilafy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouzhir-Sima" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2009.200" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142776v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabaa" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia De Franceschi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Castier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Malpeli" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI33308" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324221v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Strupler" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Hernest" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2981830" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824058v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Pena" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.004054" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100368v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20062210820" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142743v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Germain" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000115v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Girot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kanfer" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfi111" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03788598v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bukoski" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rocha" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Crowley" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Ruiz" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.171.1.96" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03788595v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chatziantoniou" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Fakhouri" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dussaule" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.hyp.36.3.330" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000114v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Casellas" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03788594v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boffa" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Placier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ardaillou" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.cir.100.18.1901" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737060v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Azancot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vessi&#232;res" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737073v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025985v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053382v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324286v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100371v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulesteix" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fabre" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100388v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01237532v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boilot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.11.2640" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972172v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Del Gaudio" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roy-Vessiers" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Garcia" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-louis-tharaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6062-5905" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035728906" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9155-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563448v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lenoir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Tharaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2025.10.013" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05457823v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria del Gaudio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vessi&#233;res" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robidel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Garcia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2512853123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476009v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Morin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Walter-Petrich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Resmini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Zaidan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.198244" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476010v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atish Mukherji" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baumert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI194018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296619v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Nadour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Poindessous" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-025-04423-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05208265v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Breillat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lereclus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Riller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut d'Izarny-Gargas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2024028216" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296617v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Kuehl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Okabayashi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros Wong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Gernhold" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Gut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09225-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296615v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lazareth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Garo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rocha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giscos-Douriez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2025.07.037" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04516437v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andrique" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Bonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lesieur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michaela Krautzberger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.31257" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04467897v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kosmider" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poss&#233;m&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Templ&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Corneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-44811-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04543282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Desroches-Castan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzenis Koca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hequn Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roelants" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvae052" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361184v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candie Joly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desjardins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Porcher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bruneau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1250214" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361228v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Salemkour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilemin Yildiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dionet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim A.T. Verheijden" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuta Saito" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.0000000000000212" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563445v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2023.2277585" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563435v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Huber" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2023.03.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03787575v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Mahtal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tinel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Anglicheau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41581-022-00608-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764101v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiana Crainiciuc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Palomino-Segura" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Molina-Moreno" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Sicilia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aragones" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04263-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03788305v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2022.04.008" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918227v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Czopek" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Moorhouse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gallacher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Pugh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ivy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abf5074" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03740510v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Louvet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lenglet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mentaverri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hague" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.30838" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03787577v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hermine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mariette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02523-2021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03787576v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Djossou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2022.101362" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03788337v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Facchin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Certain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulaciga Yoganathan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Delacroix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Arevalo Garcia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2022.01.013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03477606v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boussier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Yatim" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Marchal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charbit" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2021.11.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03788311v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Siegerist" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Hay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Saydou Dikou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pollheimer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja B&#252;scher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.17392" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856619v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Manry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gervais" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rosain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2200413119" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579180v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pialoux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pavot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(20)30556-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601799v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagros N Wong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Grahammer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor G Puelles" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-021-03513-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03239731v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dragon-Durey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Chen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ben Hamouda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine El Sissy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252026" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918903v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bensaada" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Robin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Perez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chipont" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2021.02.024" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430957v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joevin Sourdon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Certain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Viel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.49837" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436053v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Carapito" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Li" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Helms" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharvari Gujja" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abj7521" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03886183v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Nitzsche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poittevin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Benarab" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Faraco" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.120.316711" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579175v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2020.6820" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249487v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemarteleur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fouquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Goff" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tapie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morenton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2020.08.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358792v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Rosain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Philippot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.abl4340" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02505633v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Hermand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Azouzi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Fleur Gautier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillonneau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bondet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.238295" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832377v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyonnet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Farrah" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baudrie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2020.05.042" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764092v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2001336117" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832381v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tillmann Bork" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Yamahara" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Lee" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhejia Tian" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2019.1705007" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02974118v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#233;tigui Casimir Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mintz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Veyrat-Durebex" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chabrun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chupin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9061334" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03268543v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq E Farrah" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960790v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole H&#233;nique" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouzigues" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boucheix" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020154" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02900830v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barnabei" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abc6027" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439065v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehy881" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485068v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Karras" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2019.03.006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117380v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulestreau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cremer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lorthioir" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rubin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.07.007" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918917v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439082v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Henique" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Puelles" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Flamant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11013-2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477636v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2019.02.023" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02441591v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hira Niazi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Zoghdani" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Couty" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leuci" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2019031948" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439016v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402850v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Zeboudj" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Ma&#238;tre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laurans" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Joffre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2017.10.084" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970129v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Ait-Oufella" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183406002" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713482v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosu Luque" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Hardy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2016090960" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439089v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lager" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balvay" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.19551" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874016v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832394v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaillard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/9603924" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439029v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boll&#233;e" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Loyer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F. Grahammer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Dhaun" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01885-7" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03253081v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Zschiedrich" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Wanner" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Eulenbruch" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/asn.2016050519" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832400v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Koehl" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nivoit" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim El Nemer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.156869" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373337v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tuan Nguyen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Nassar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Batteux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raymond" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2015.11.005" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02442039v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; L Gazit" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Mariko" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Therond" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Decouture" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuquan Xiong" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.116.308929" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269907v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadh Mami" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tavernier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouvier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Aboukamis" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Desbuissons" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2015060703" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421632v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Vuillemin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D&#233;barre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gacoin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29863" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539607v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jasiek" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Guyonnet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Hartleben" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2015.1049799" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03788642v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bollee" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Camus" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2014111080" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764085v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Huang" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Filipe" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rahuel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mesnard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2013.522" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02542297v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Virsolvy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2013020195" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01015323v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric I. Bouzigues" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Li&#234;m Nguy&#234;n" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Ramodiharilafy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Claeson" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2014.02.020" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01102505v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdesselem" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schoeffel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maurin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennhael Autret" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025970v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Abbyad" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dangla" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baroud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.11.184" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142778v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schordan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fligny" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rumpel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nm.2491" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00807883v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004390g" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9GPP3XH6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00597593v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Haymann" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Stankovic" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levy" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Avellino" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.08511109" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00818493v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Casanova" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo O. Ramodiharilafy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouzhir-Sima" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2009.200" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324221v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Strupler" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Hernest" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2981830" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142776v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabaa" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia De Franceschi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Castier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Malpeli" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI33308" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824058v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Pena" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.004054" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100368v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20062210820" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142743v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Germain" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000115v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Girot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kanfer" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfi111" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03788598v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bukoski" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rocha" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Crowley" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Ruiz" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.171.1.96" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03788595v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chatziantoniou" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Fakhouri" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dussaule" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.hyp.36.3.330" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000114v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Casellas" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03788594v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boffa" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Placier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Ardaillou" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.cir.100.18.1901" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737060v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Azancot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vessi&#232;res" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737073v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025985v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01053382v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324286v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100371v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulesteix" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fabre" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100388v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01237532v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boilot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.11.2640" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972172v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Del Gaudio" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roy-Vessiers" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Garcia" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>