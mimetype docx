--- v0 (2026-03-18)
+++ v1 (2026-04-12)
@@ -1193,191 +1193,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience de travail et GRH algorithmique : pour une approche médiée par une intelligence artificielle plus transparente</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rayane Elidrissi</w:t>
+                <w:t xml:space="preserve">Les actions de promotion du bien-être au travail par les DRH : quel chemin gagnant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Colloque AGRH (Association Francophone de Gestion des Ressources Humaines)</w:t>
+              <w:t xml:space="preserve">36ème Congrès de l’Association Francophone de Gestion des Ressources Humaines. Deauville (France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340048v1</w:t>
+                <w:t xml:space="preserve">hal-05509771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les actions de promotion du bien-être au travail par les DRH : quel chemin gagnant ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bernard</w:t>
+                <w:t xml:space="preserve">Expérience de travail et GRH algorithmique : pour une approche médiée par une intelligence artificielle plus transparente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayane Elidrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Congrès de l’Association Francophone de Gestion des Ressources Humaines. Deauville (France)</w:t>
+              <w:t xml:space="preserve">36ème Colloque AGRH (Association Francophone de Gestion des Ressources Humaines)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05509771v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la crise met à l’épreuve la vision organisante d’une technologie latente : l’exemple de l’adoption accélérée de la téléconsultation en France pendant la crise sanitaire</w:t>
               </w:r>
@@ -1992,243 +1992,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’USAGE DES TECHNOLOGIES NOMADES DANS LES ORGANISATIONS, FACILITATEUR D’INCLUSION ? Une approche par les représentations des acteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les espaces de coworking : des environnements de travail capacitants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Weber</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marlène Barreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31 -ème congrès AGRH 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Tours (Online), France</w:t>
+              <w:t xml:space="preserve">32ème Congrès de l’AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974808v1</w:t>
+                <w:t xml:space="preserve">hal-03334043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces de coworking : des environnements de travail capacitants ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’USAGE DES TECHNOLOGIES NOMADES DANS LES ORGANISATIONS, FACILITATEUR D’INCLUSION ? Une approche par les représentations des acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Weber</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Barreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Congrès de l’AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">31 -ème congrès AGRH 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Tours (Online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334043v1</w:t>
+                <w:t xml:space="preserve">hal-02974808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation numérique de l’activité : quand l’enseignant-chercheur se voit en 3D</w:t>
               </w:r>
@@ -2303,420 +2303,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser la transformation numérique prospective d’une activité complexe par la Q Method.</w:t>
+                <w:t xml:space="preserve">La Q Method comme alternative méthodologique pour l’analyse de l’activité et de sa transformation. Illustration par l’analyse d’une activité complexe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Colloque internatio-nale de Didactique professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">30ème Congrès de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270079v1</w:t>
+                <w:t xml:space="preserve">hal-02270078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Q Method comme alternative méthodologique pour l’analyse de l’activité et de sa transformation. Illustration par l’analyse d’une activité complexe.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Rodhain</w:t>
+                <w:t xml:space="preserve">How to combine well-being at work and corporate performance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Congrès de l'AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">8th International Conference and doctoral consortium ISEOR-Academy of Management (AOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270078v1</w:t>
+                <w:t xml:space="preserve">hal-02998372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to combine well-being at work and corporate performance ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'utilisation des technologies nomades, vectrice de bien-être au travail ? Une approche par la méthode QCA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Commeiras</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference and doctoral consortium ISEOR-Academy of Management (AOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">24ème Congrès de l’AIM (Association Information et Management)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998372v1</w:t>
+                <w:t xml:space="preserve">hal-02270069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation des technologies nomades, vectrice de bien-être au travail ? Une approche par la méthode QCA.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractériser la transformation numérique prospective d’une activité complexe par la Q Method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Nande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès de l’AIM (Association Information et Management)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">5ème Colloque internatio-nale de Didactique professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270069v1</w:t>
+                <w:t xml:space="preserve">hal-02270079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of occupational wellbeing : Are public sector really different ? A comparative analysis of public and private hospital sector in France</w:t>
               </w:r>
@@ -3184,433 +3184,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche critique du bien-être au travail : le cas des journées parlementaires 2014</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La réalité des RPS et leurs conséquences dans les populations de cadres et d'encadrants : enquête épidémiologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. St Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vézina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès national « Santé dans le monde du travail »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">33ème Congrès National Santé Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098423v1</w:t>
+                <w:t xml:space="preserve">hal-02097024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réalité des RPS et leurs conséquences dans les populations de cadres et d'encadrants : enquête épidémiologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.L. Hemery</w:t>
+                <w:t xml:space="preserve">Comparaison des profils débutants en PME et en GE. Analyse sur deux secteurs d’activité en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Vézina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Congrès National Santé Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">12ème Congrès International Francophone en Entrepreneuriat et PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097024v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des profils débutants en PME et en GE. Analyse sur deux secteurs d’activité en France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enquête RPS cadres-cadres dirigeants : quels constats pour quelles actions en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bourgain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Loup</w:t>
+                <w:t xml:space="preserve">L. Saint-Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vezina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès International Francophone en Entrepreneuriat et PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">XVIIIe congrès de l¹Association Internationale de Psychologie du Travail de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Florence, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086976v1</w:t>
+                <w:t xml:space="preserve">hal-02090069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête RPS cadres-cadres dirigeants : quels constats pour quelles actions en entreprise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une approche critique du bien-être au travail : le cas des journées parlementaires 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vezina</w:t>
+                <w:t xml:space="preserve">Nicolas Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIe congrès de l¹Association Internationale de Psychologie du Travail de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Florence, Italie</w:t>
+              <w:t xml:space="preserve">6ème Congrès national « Santé dans le monde du travail »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090069v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3930,51 +3930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Début de carrière des cadres débutants en PME des secteurs du conseil informatique et de la construction : éléments de cadrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4301,51 +4301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loup" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801279v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Peiro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Aroles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.9763" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nande" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Weber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.048.0039" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700129v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.221.0007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900679v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord De Chatillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commeiras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.121.0062" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Barreda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh1.204.0039" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.203.0009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867110v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord de Chatillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.169" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673182v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belghiti-Mahut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340048v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Elidrissi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509771v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487388v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05034652v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615533v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arsene" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vitari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323094v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817182v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poussing" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974808v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334043v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02745429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270079v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270078v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998372v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013635v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desmarais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013623v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124653v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belghiti Mahut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02058038v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loup" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057572v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodhain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belghiti-Mahut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098423v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02097024v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Hemery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. St Arnaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V&#233;zina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086976v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourgain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saint-Arnaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vezina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03612286v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupla&#224;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608839v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Autcharaporn Somsing" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bourgain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Marbot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02103491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marbot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01543287v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016MONTD033" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loup" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801279v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Peiro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Aroles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.9763" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nande" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Weber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.048.0039" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700129v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.221.0007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900679v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord De Chatillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commeiras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.121.0062" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Barreda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh1.204.0039" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.203.0009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867110v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord de Chatillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.169" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673182v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belghiti-Mahut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340048v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Elidrissi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487388v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05034652v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615533v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arsene" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vitari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323094v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817182v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poussing" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974808v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02745429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270069v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270079v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013635v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desmarais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013623v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124653v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belghiti Mahut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02058038v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loup" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057572v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodhain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belghiti-Mahut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02097024v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Hemery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. St Arnaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V&#233;zina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourgain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090069v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saint-Arnaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vezina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098423v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03612286v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupla&#224;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608839v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Autcharaporn Somsing" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bourgain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Marbot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02103491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marbot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01543287v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016MONTD033" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>