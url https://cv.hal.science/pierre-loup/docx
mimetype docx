--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -545,79 +545,79 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Abord De Chatillon</w:t>
+                <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 121, pp.62-78. </w:t>
+              <w:t xml:space="preserve">, 2021, N° 121 (121), pp.62-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/grhu.121.0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -981,201 +981,201 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets des conditions de travail sur la santé au travail : quelles actions de prévention ? Le cas des établissements hospitaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 79 (3), pp.276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.admp.2018.03.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des technologies nomades. Les relations interpersonnelles au sein d'équipes commerciales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.137-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1185,51 +1185,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les actions de promotion du bien-être au travail par les DRH : quel chemin gagnant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1245,169 +1245,169 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Congrès de l’Association Francophone de Gestion des Ressources Humaines. Deauville (France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience de travail et GRH algorithmique : pour une approche médiée par une intelligence artificielle plus transparente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayane Elidrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Colloque AGRH (Association Francophone de Gestion des Ressources Humaines)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05340048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la crise met à l’épreuve la vision organisante d’une technologie latente : l’exemple de l’adoption accélérée de la téléconsultation en France pendant la crise sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1435,371 +1435,371 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conférence annuelle de l'Association Information et Management 2025, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les actions de promotion en faveur du bien-être au travail : Une illustration par le jeu des 7 familles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bernard</w:t>
+                <w:t xml:space="preserve">LA RAISON D’ÊTRE DES ORGANISATIONS, QUEL DÉFI POUR LA FONCTION RH ? UNE ANALYSE DE CONTENU LEXICAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche « Bien-être/Mal-être »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIPCO, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">35ème Congrès de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Barcelone (Espagne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034652v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA RAISON D’ÊTRE DES ORGANISATIONS, QUEL DÉFI POUR LA FONCTION RH ? UNE ANALYSE DE CONTENU LEXICAL</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Weber</w:t>
+                <w:t xml:space="preserve">The Role of E-Health Software in Shaping Liberal Physicians' Organizational Routines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arsene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Vitari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Congrès de l'AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Barcelone (Espagne), France</w:t>
+              <w:t xml:space="preserve">29ème conférence de l’AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Information et Management, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782071v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of E-Health Software in Shaping Liberal Physicians' Organizational Routines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johanna Habib</w:t>
+                <w:t xml:space="preserve">Les actions de promotion en faveur du bien-être au travail : Une illustration par le jeu des 7 familles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème conférence de l’AIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Information et Management, May 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée de recherche « Bien-être/Mal-être »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIPCO, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615533v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La raison d’être des organisations, levier de sens au travail : proposition d’un modèle adapté de l’Ikigai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1841,73 +1841,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AGRH 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Ajaccio - Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens au travail à l’heure du télétravail : quelles conditions de succès ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1929,106 +1929,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poussing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème conférence de l'AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Carry le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces de coworking : des environnements de travail capacitants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2070,73 +2070,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème Congrès de l’AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’USAGE DES TECHNOLOGIES NOMADES DANS LES ORGANISATIONS, FACILITATEUR D’INCLUSION ? Une approche par les représentations des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2178,73 +2178,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31 -ème congrès AGRH 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Tours (Online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation numérique de l’activité : quand l’enseignant-chercheur se voit en 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2273,73 +2273,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème conférence de l’Association Information et Management (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Q Method comme alternative méthodologique pour l’analyse de l’activité et de sa transformation. Illustration par l’analyse d’une activité complexe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2368,181 +2368,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème Congrès de l'AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to combine well-being at work and corporate performance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference and doctoral consortium ISEOR-Academy of Management (AOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation des technologies nomades, vectrice de bien-être au travail ? Une approche par la méthode QCA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2571,73 +2571,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès de l’AIM (Association Information et Management)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser la transformation numérique prospective d’une activité complexe par la Q Method.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2666,100 +2666,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Colloque internatio-nale de Didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of occupational wellbeing : Are public sector really different ? A comparative analysis of public and private hospital sector in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Desmarais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2774,181 +2774,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of occupational wellbeing : Are public sector really different ? A surprising comparative analysis of public and private hospital sector in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Desmarais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th EGOS Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences des technologies nomades sur le bien-être et le stress au travail : une approche par les ressources et contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2957,654 +2957,654 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti Mahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e congrès de l’AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lille, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien entre les technologies de l'information et de la communication et le bien-être au travail des managers : le cas des équipes commerciales de La Poste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Conférence de l'Association Information et Management - AIM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des technologies nomades sur les relations interpersonnelles au sein des équipes commerciales de La Poste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Belghiti-Mahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque Management des Technologies Organisationnelles - MTO 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réalité des RPS et leurs conséquences dans les populations de cadres et d'encadrants : enquête épidémiologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L. Hemery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Loup</w:t>
+                <w:t xml:space="preserve">L. St Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vézina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème Congrès National Santé Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des profils débutants en PME et en GE. Analyse sur deux secteurs d’activité en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès International Francophone en Entrepreneuriat et PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête RPS cadres-cadres dirigeants : quels constats pour quelles actions en entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Saint-Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vezina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe congrès de l¹Association Internationale de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Florence, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche critique du bien-être au travail : le cas des journées parlementaires 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Belghiti-Mahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Congrès national « Santé dans le monde du travail »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3614,430 +3614,430 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment créer du sens dans le cadre du management à distance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Duplaà</w:t>
+                <w:t xml:space="preserve">Le sens au travail à l’heure des nouvelles formes d’organisation : le cas des salariés en espace de coworking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nande</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autcharaporn Somsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ed. EMS, collection Questions de Société. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ed. EMS, collection Questions de Société.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Sens au travail : Enjeux de gestion et débats de société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sens au travail : Enjeux de gestion et débats de société, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612286v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sens au travail à l’heure des nouvelles formes d’organisation : le cas des salariés en espace de coworking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bouchet</w:t>
+                <w:t xml:space="preserve">Comment créer du sens dans le cadre du management à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Duplaà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nande</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sens au travail : Enjeux de gestion et débats de société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sens au travail : Enjeux de gestion et débats de société, 2022</w:t>
+              <w:t xml:space="preserve">ed. EMS, collection Questions de Société.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608839v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments de cadrage sur les cadres débutants entre qualité de vie et carrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Bourgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Marbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand livre de la PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.569-590, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Début de carrière des cadres débutants en PME des secteurs du conseil informatique et de la construction : éléments de cadrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Lecointre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Livre de l'Economie PME 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gualino, 2014, 978-2297020688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4047,114 +4047,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des Technologies Nomades sur le bien-être au travail : une lecture par la théorie de la conservation des ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université Montpellier, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016MONTD033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01543287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4301,51 +4301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loup" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801279v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Peiro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Aroles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.9763" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nande" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Weber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.048.0039" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700129v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.221.0007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900679v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord De Chatillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commeiras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.121.0062" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Barreda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh1.204.0039" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.203.0009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867110v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord de Chatillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.169" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673182v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belghiti-Mahut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340048v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Elidrissi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487388v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05034652v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615533v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arsene" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vitari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323094v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817182v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poussing" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974808v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02745429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270069v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270079v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013635v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desmarais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013623v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124653v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belghiti Mahut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02058038v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loup" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057572v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodhain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belghiti-Mahut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02097024v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Hemery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. St Arnaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V&#233;zina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourgain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090069v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saint-Arnaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vezina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098423v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03612286v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupla&#224;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608839v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Autcharaporn Somsing" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bourgain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Marbot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02103491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marbot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01543287v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016MONTD033" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loup" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801279v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Peiro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Aroles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.9763" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nande" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Weber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.048.0039" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700129v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.221.0007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900679v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Abord de Chatillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commeiras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.121.0062" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Barreda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh1.204.0039" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.203.0009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867110v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.03.169" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673182v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belghiti-Mahut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509771v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340048v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Elidrissi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487388v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Habib" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782071v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615533v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arsene" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vitari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05034652v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817182v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poussing" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334043v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974808v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02745429v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270078v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998372v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270069v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013635v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desmarais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013623v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124653v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Belghiti Mahut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02058038v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loup" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057572v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodhain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belghiti-Mahut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02097024v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Hemery" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. St Arnaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. V&#233;zina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086976v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourgain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090069v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saint-Arnaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vezina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098423v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Balas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608839v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Autcharaporn Somsing" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03612286v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupla&#224;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104711v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bourgain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Marbot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02103491v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marbot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01543287v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016MONTD033" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>