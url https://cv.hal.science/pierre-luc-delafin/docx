--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -100,459 +100,459 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective Functions for the Blade Shape Optimisation of a Cross-Flow Tidal Turbine under Constraints</w:t>
+                <w:t xml:space="preserve">An experimental optimization environment for developing an intracycle pitch control in cross flow turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Leidhold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Thévenin</w:t>
+                <w:t xml:space="preserve">Timo Bennecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marine Energy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, EWTEC 2023 papers special issue, 8 (1), pp.47-55. </w:t>
+              <w:t xml:space="preserve">, 2025, EWTEC 2023 papers special issue, 8 (1), pp.37-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36688/imej.8.47-55⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36688/imej.8.37-46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117543v1</w:t>
+                <w:t xml:space="preserve">hal-05117538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology to capture the single blade loads on a cross-flow tidal turbine flume model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Objective Functions for the Blade Shape Optimisation of a Cross-Flow Tidal Turbine under Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timo Bennecke</w:t>
+                <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Joedecke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
+                <w:t xml:space="preserve">Yves Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marine Energy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, EWTEC 2023 papers special issue, 8 (2), pp.197-206. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36688/imej.8.197-206⟩</w:t>
+              <w:t xml:space="preserve">, 2025, EWTEC 2023 papers special issue, 8 (1), pp.47-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36688/imej.8.47-55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117547v1</w:t>
+                <w:t xml:space="preserve">hal-05117543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental optimization environment for developing an intracycle pitch control in cross flow turbines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+                <w:t xml:space="preserve">Methodology to capture the single blade loads on a cross-flow tidal turbine flume model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Bennecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Leidhold</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
+                <w:t xml:space="preserve">Paul Joedecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timo Bennecke</w:t>
+                <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marine Energy Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, EWTEC 2023 papers special issue, 8 (1), pp.37-46. </w:t>
+              <w:t xml:space="preserve">, 2025, EWTEC 2023 papers special issue, 8 (2), pp.197-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36688/imej.8.37-46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36688/imej.8.197-206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05117538v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Improvement of a Darrieus Tidal Turbine with Active Variable Pitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deniset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -625,51 +625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of low-order aerodynamic models and RANS CFD for full scale 3D vertical axis wind turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takafumi Nishino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -768,51 +768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Manni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takafumi Nishino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 140, pp.260 - 269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -885,51 +885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Kolios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takafumi Nishino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Bird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -976,51 +976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Laminar Separation Bubble Induced Transition on the Hydrodynamic Performance of a Hydrofoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deniset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1106,329 +1106,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined optimization of the blade shape and operating point of a cross-flow tidal turbine for increased performance and reduced fatigue loadings</w:t>
+                <w:t xml:space="preserve">Improving the efficiency of cross-flow tidal turbines through optimized active control of the pitch angle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Bennecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stefan Hoerner</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adhithiyan Jayaprakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Nottrodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the European Wave and Tidal Energy Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée scientifique du GDR EOL-EMR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR EOL-EMR, Dec 2025, Chatou, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269917v1</w:t>
+                <w:t xml:space="preserve">hal-05454884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the efficiency of cross-flow tidal turbines through optimized active control of the pitch angle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Combined optimization of the blade shape and operating point of a cross-flow tidal turbine for increased performance and reduced fatigue loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederik Nottrodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du GDR EOL-EMR 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the European Wave and Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Madeira, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36688/ewtec-2025-891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454884v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of an innovative cross-flow turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Clémençot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1466,51 +1466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesh sensitivity of vertical axis turbine wakes for farm simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1600,51 +1600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Zapata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takafumi Nishino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wake Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Visby, Sweden. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1678,51 +1678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momentum balance in a fully developed boundary layer over a staggered array of NREL 5MW rotors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takafumi Nishino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1769,51 +1769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the number of blades and solidity on the performance of a vertical axis wind turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takafumi Nishino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1918,103 +1918,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Determination of the Hydrodynamic Loading on Vertical-Axis Cross-flow Tidal Turbines with Blade Embedded Autonomous Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Hoerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo Bennecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolf Iring Kösters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Ruiz-Hussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhithiyan Jayaprakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2068,51 +2068,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'écoulement transitionnel sur un hydrofoil : application aux hydroliennes à axe transverse avec contrôle actif de l'angle de calage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Luc Delafin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université de Bretagne occidentale - Brest, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014BRES0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2308,51 +2308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117543v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Ruiz-Hussmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Delafin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delannoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Th&#233;venin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/imej.8.47-55" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117547v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Bennecke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shokoofeh Abbaszadeh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Joedecke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/imej.8.197-206" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hoerner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leidhold" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/imej.8.37-46" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132161v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deniset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Astolfi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hauville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14030667" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904370v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takafumi Nishino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kolios" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.03.065" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904375v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Manni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.09.023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904376v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Bird" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.06.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087311v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2014.03.013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269917v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2025-891" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454884v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhithiyan Jayaprakash" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Nottrodt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cl&#233;men&#231;ot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ma&#238;tre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132153v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904380v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Zapata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/854/1/012051" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/854/1/012009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/753/2/022033" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197527v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Iring K&#246;sters" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01147402v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BRES0020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117538v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hoerner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leidhold" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shokoofeh Abbaszadeh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Ruiz-Hussmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Bennecke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/imej.8.37-46" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117543v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Delafin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delannoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Th&#233;venin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/imej.8.47-55" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117547v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Joedecke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/imej.8.197-206" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132161v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deniset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Astolfi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hauville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14030667" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904370v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takafumi Nishino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kolios" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Wang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.03.065" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904375v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Manni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.09.023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904376v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Bird" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.06.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087311v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2014.03.013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454884v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adhithiyan Jayaprakash" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Nottrodt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269917v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2025-891" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cl&#233;men&#231;ot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ma&#238;tre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132153v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904380v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Zapata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/854/1/012051" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/854/1/012009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/753/2/022033" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197527v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Iring K&#246;sters" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01147402v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BRES0020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>