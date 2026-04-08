--- v0 (2026-03-13)
+++ v1 (2026-04-08)
@@ -416,2094 +416,2112 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Entre procès et prétexte : les fictions du remords chez Lafayette et Bernard », Tropics [En ligne], 18 | 2025</w:t>
+                <w:t xml:space="preserve">Entre procès et prétexte : les fictions du remords chez Lafayette et Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TrOPICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, L'imaginaire du remords (XVIIe-XIXe siècles), 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61736/tropics.3407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05535412v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">hal-05560532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sur Pascal et saint Fulgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Courrier Blaise Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, pp.29-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15sp6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De grandes et petites espérances dans Eugénie Grandet de Balzac », L'Année balzacienne, 2024, vol. 25, p. 155-172.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année balzacienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriété et prophétie dans l’œuvre de Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Courrier Blaise Pascal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 46, pp.257 - 276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/130cv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Guérissez-vous et espérez ». La passion de l’espérance dans la Première Partie de L'Astrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabula</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58282/colloques.11557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Molière et la religion : (ir)religio larvata prodit », Revue Bossuet, 2023, n°14, p. 19-29.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Bossuet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Archéologie de la danse dans les Pensées de Pascal », Chroniques de Port-Royal, 2023, n°73, p. 99-122.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques de Port-Royal : bulletin de la Société des amis de Port-Royal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« &amp;quot;Scarron carcasse décharnée&amp;quot; : la voix du corps dans la poésie de Scarron », Cahiers du Dix-septième Siècle, 2023, p. 93-116.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du dix-septième</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La fabrique eschatologique de l’événement dans les Lettres d’Angélique Arnauld », Cahiers d’études romanes, 2023, n°47, p. 55-72.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Princesse de Clèves ou l’énergie du virtuel », XVIIe siècle, 2023, n°300, p. 341-359</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Paysage avec ruines : les deux « parties » potentielles des Pensées de Pascal »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, p. 209-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Bossuet et l’espérance, ou l’œuvre désœuvrée », Revue Bossuet, 2023, n°14, p. 169-191.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Bossuet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16495-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Économies et écologies de la nature dans L’Astrée d’Urfé »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Albineana, Cahiers d'Aubigné</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 34 (2022), pp.185-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des choux et des fleurs dans les Essais de Montaigne », Travaux de littérature, 2022, vol. XXXIV, p. 77-92.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les Ragotins de Pascal : modalités du burlesque dans les Pensées »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Courrier Blaise Pascal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 44, pp.141-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cbp.904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Itinéraire d’un moi gâté : Les Mots de Sartre et les Pensées de Pascal », Études Sartriennes, 2022, n° 26.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes sartriennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14357-4.p.0243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les fantômes de l’honneur. Pascal lecteur du Cid »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Courrier du Centre International Blaise Pascal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n°44, pp.35-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cbp.774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du désir d’éternité : l’immortalité et l’éternité dans le Carême du Louvre de Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Bossuet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.155-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Au bord de la description : usages de l’objet chez Pascal », Travaux de littérature, 2021, vol. XXXIII, p. 113-125.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser le corps : l'avant-garde pascalienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n°290 (1), pp.43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dss.211.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Vers la particitation : les citations latines bibliques dans les Pensées de Pascal », dans Le Français Préclassique, 2021, vol. XXIII, p. 97-108.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Perpetuum mobile : paradoxes et complexités de la réception pascalienne », Courrier Blaise Pascal, 2022, n° 43, p. 9-16.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Courrier du Centre International Blaise Pascal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Penser le corps : l’avant-garde pascalienne », XVIIè siècle, 2021, n° 290, p. 43-56.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pascal : grammaire de la vie sociale », Revue d’Histoire Littéraire de la France, 2020, n°120, p. 907-926.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 120 (4), pp.907-926</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La manière de citer. Les citations latines montaniennes dans les Pensées », XVIIe siècle, 2020, n°287, p. 255-276.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Présence de Pascal chez Sartre et Malraux : un style d’existence », Chroniques de Port-Royal, 2020, n°70, p. 413-432.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques de Port-Royal : bulletin de la Société des amis de Port-Royal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puissances de la lecture chez Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Courrier du Centre International Blaise Pascal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 41-42, pp.123-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Présence de Pascal chez Sartre et Malraux : un style d’existence », Chroniques de Port-Royal, 2020, n°70, p. 413-432.</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal : grammaire de la vie sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Revue d’histoire littéraire de la France 4 – 2020, 120e année - n° 4, 4 – 2020 (120e année - n° 4), pp.907-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11066-8.p.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’imitatio christi chez Pascal. L’incorporation comme pratique existentielle », Chroniques de Port-Royal, 2017, n° 67, p. 79-91.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques de Port-Royal : bulletin de la Société des amis de Port-Royal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...146 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2513,215 +2531,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions du cerf, 2023, Qui es-tu ?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures de la finitude chez Pascal. La fin et le passage. Paris, Honoré Champion, 2022.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'explication de texte littéraire à l'oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2731,581 +2749,581 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Zone à définir : les campagnes de La Bruyère dans Les Caractères », dans Cécile Rochelois et Dominique Vaugeois (dir.), Le Soc et la plume, Genève, Droz, 2025, p. 171-184.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Soc et la Plume</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Saint Prosper selon les Écrits sur la grâce de Pascal »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pascal : l'esprit de discernement, l'amour de la vérité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La dévotion à l'imposture dans Le Sopha de Crébillon »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imposteurs, charlatans et faussaires dans la fiction des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Strasbourg, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Chambres et corps : les paradoxes de l'intimité dans Le Roman comique de Scarron »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les lieux de l'intime et le rapport au corps (XVIe-XVIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pascal et le tremblement de l'espérance. La consolation à l’œuvre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pascal intempestif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Chambres et corps : les paradoxes de l'intimité dans Le Roman comique de Scarron », dans Sarah Pech-Pelletier, Estelle Garbay-Velzaquez, Cécile Iglesias et Florence Madelpuech-Toucheron (dir.), Les lieux de l'intime et le rapport au corps (XVIe-XVIIe siècle), Presses Sorbonne Nouvelle, 2024, p. 165-181.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les lieux de l'intime et le rapport au corps (XVIe-XVIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sur le fragment 625 : Pascal et la pensée du dégoût », dans Jusqu’à la nausée. Une approche pluridisciplinaire du dégoût aux époques moderne et contemporaine, Presses Universitaires de Provence, 2022, p. 31-44.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laura Bordes et alii. (dir.), Jusqu’à la nausée. Une approche pluridisciplinaire du dégoût aux époques moderne et contemporaine, Presses Universitaires de Provence, 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sous le regard de l’ami : Pascal et l’amitié », dans Delphine Calle et Astrid Van Assche (éd.), L’Amour et l’Amitié au Grand Siècle, Classiques Garnier, 2022, p. 141-147.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'amour et l'amitié au Grand Siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3315,98 +3333,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Corpus absconditum. Enjeu de la représentation du corps de la Passion chez Pascal » dans De Gethsémani au Golgotha. La Passion dans l’art et dans la littérature, Rennes, PUR, 2021, p. 115-128.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Gethsémani au Golgotha. La Passion dans l’art et dans la littérature, Rennes, PUR, 2021.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3416,153 +3434,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un discours bien consolatif. Pascal et l’art de la consolation, de la Lettre sur la mort de son père aux Pensées »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« &amp;quot;Il n’écrivait que pour lui&amp;quot; : enjeux de l’écriture auto-destinée dans les Pensées de Pascal », Revue Bossuet, 2025, n°16, p. 33-52.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3572,114 +3590,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'homme passe l'homme&amp;quot;. Figures de la finitude dans l'œuvre de Pascal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Sorbonne Université, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03674783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3826,51 +3844,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lyraud.pierre@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535412v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lyraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499452v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941129v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130cv" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629673v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733999v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11557" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629677v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629666v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629667v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629676v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629663v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733997v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629674v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16495-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942139v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674777v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942143v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cbp.904" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704934v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14357-4.p.0243" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942141v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cbp.774" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674774v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674773v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03268503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.211.0043" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674775v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674778v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981527v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674914v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001018v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11066-8.p.0139" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674911v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981561v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499454v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733989v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733995v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733992v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733990v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499456v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704933v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941116v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674917v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514013v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499458v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03674783v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lyraud.pierre@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05560532v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lyraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/tropics.3407" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535411v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15sp6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499452v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941129v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130cv" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733999v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11557" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629677v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629666v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629676v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629663v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629674v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16495-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674777v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942143v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cbp.904" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14357-4.p.0243" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942141v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cbp.774" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674774v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674773v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03268503v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.211.0043" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674778v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674915v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981527v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671210v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674914v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674772v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001018v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11066-8.p.0139" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674911v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981561v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733989v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733992v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733990v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499456v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704933v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941116v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674917v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514013v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03674783v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>