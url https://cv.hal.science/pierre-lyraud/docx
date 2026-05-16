--- v1 (2026-04-08)
+++ v2 (2026-05-16)
@@ -1358,1107 +1358,1107 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les fantômes de l’honneur. Pascal lecteur du Cid »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Courrier du Centre International Blaise Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°44, pp.35-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cbp.774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Des choux et des fleurs dans les Essais de Montaigne », Travaux de littérature, 2022, vol. XXXIV, p. 77-92.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les Ragotins de Pascal : modalités du burlesque dans les Pensées »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Courrier Blaise Pascal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 44, pp.141-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cbp.904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Itinéraire d’un moi gâté : Les Mots de Sartre et les Pensées de Pascal », Études Sartriennes, 2022, n° 26.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes sartriennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14357-4.p.0243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Les fantômes de l’honneur. Pascal lecteur du Cid »</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Penser le corps : l’avant-garde pascalienne », XVIIè siècle, 2021, n° 290, p. 43-56.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du désir d’éternité : l’immortalité et l’éternité dans le Carême du Louvre de Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Bossuet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.155-174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Au bord de la description : usages de l’objet chez Pascal », Travaux de littérature, 2021, vol. XXXIII, p. 113-125.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le corps : l'avant-garde pascalienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°290 (1), pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.211.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vers la particitation : les citations latines bibliques dans les Pensées de Pascal », dans Le Français Préclassique, 2021, vol. XXIII, p. 97-108.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Perpetuum mobile : paradoxes et complexités de la réception pascalienne », Courrier Blaise Pascal, 2022, n° 43, p. 9-16.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Courrier du Centre International Blaise Pascal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, n°44, pp.35-51. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du désir d’éternité : l’immortalité et l’éternité dans le Carême du Louvre de Bossuet</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puissances de la lecture chez Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Bossuet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.155-174</w:t>
+              <w:t xml:space="preserve">Courrier du Centre International Blaise Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41-42, pp.123-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Au bord de la description : usages de l’objet chez Pascal », Travaux de littérature, 2021, vol. XXXIII, p. 113-125.</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal : grammaire de la vie sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux de littérature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Revue d’histoire littéraire de la France 4 – 2020, 120e année - n° 4, 4 – 2020 (120e année - n° 4), pp.907-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11066-8.p.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Penser le corps : l'avant-garde pascalienne</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Présence de Pascal chez Sartre et Malraux : un style d’existence », Chroniques de Port-Royal, 2020, n°70, p. 413-432.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques de Port-Royal : bulletin de la Société des amis de Port-Royal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pascal : grammaire de la vie sociale », Revue d’Histoire Littéraire de la France, 2020, n°120, p. 907-926.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120 (4), pp.907-926</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La manière de citer. Les citations latines montaniennes dans les Pensées », XVIIe siècle, 2020, n°287, p. 255-276.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n°290 (1), pp.43. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...344 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671210v1</w:t>
-              </w:r>
-[...214 lines deleted...]
-                <w:t xml:space="preserve">hal-03001018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’imitatio christi chez Pascal. L’incorporation comme pratique existentielle », Chroniques de Port-Royal, 2017, n° 67, p. 79-91.</w:t>
               </w:r>
@@ -2826,510 +2826,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Chambres et corps : les paradoxes de l'intimité dans Le Roman comique de Scarron », dans Sarah Pech-Pelletier, Estelle Garbay-Velzaquez, Cécile Iglesias et Florence Madelpuech-Toucheron (dir.), Les lieux de l'intime et le rapport au corps (XVIe-XVIIe siècle), Presses Sorbonne Nouvelle, 2024, p. 165-181.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les lieux de l'intime et le rapport au corps (XVIe-XVIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Chambres et corps : les paradoxes de l'intimité dans Le Roman comique de Scarron »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les lieux de l'intime et le rapport au corps (XVIe-XVIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pascal et le tremblement de l'espérance. La consolation à l’œuvre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pascal intempestif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Saint Prosper selon les Écrits sur la grâce de Pascal »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pascal : l'esprit de discernement, l'amour de la vérité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La dévotion à l'imposture dans Le Sopha de Crébillon »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imposteurs, charlatans et faussaires dans la fiction des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Strasbourg, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Chambres et corps : les paradoxes de l'intimité dans Le Roman comique de Scarron »</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sous le regard de l’ami : Pascal et l’amitié », dans Delphine Calle et Astrid Van Assche (éd.), L’Amour et l’Amitié au Grand Siècle, Classiques Garnier, 2022, p. 141-147.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les lieux de l'intime et le rapport au corps (XVIe-XVIIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, In press</w:t>
+              <w:t xml:space="preserve">L'amour et l'amitié au Grand Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sur le fragment 625 : Pascal et la pensée du dégoût », dans Jusqu’à la nausée. Une approche pluridisciplinaire du dégoût aux époques moderne et contemporaine, Presses Universitaires de Provence, 2022, p. 31-44.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laura Bordes et alii. (dir.), Jusqu’à la nausée. Une approche pluridisciplinaire du dégoût aux époques moderne et contemporaine, Presses Universitaires de Provence, 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704933v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04941116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3844,51 +3844,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lyraud.pierre@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05560532v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lyraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/tropics.3407" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535411v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15sp6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499452v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941129v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130cv" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733999v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11557" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629677v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629666v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629676v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629663v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629674v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16495-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674777v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942143v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cbp.904" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14357-4.p.0243" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942141v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cbp.774" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674774v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674773v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03268503v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.211.0043" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674778v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674915v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981527v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671210v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674914v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674772v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001018v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11066-8.p.0139" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674911v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981561v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733989v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733992v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733990v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499456v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704933v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941116v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674917v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514013v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03674783v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lyraud.pierre@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05560532v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lyraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/tropics.3407" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535411v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15sp6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499452v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941129v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130cv" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733999v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11557" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629677v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629666v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629667v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629676v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629663v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629674v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16495-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942141v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cbp.774" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674777v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942143v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cbp.904" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704934v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14357-4.p.0243" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674915v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674774v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674773v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03268503v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.211.0043" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674775v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674778v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001018v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11066-8.p.0139" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674914v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981527v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671210v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674911v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981561v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499456v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733992v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733990v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733989v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733995v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941116v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674917v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514013v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03674783v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>