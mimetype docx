--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -195,51 +195,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4. Des entreprises attentistes freinent sur l'investissement</w:t>
+                <w:t xml:space="preserve">Une consolidation budgétaire insuffisante pour diminuer la dette à horizon 2026</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Briodeau</w:t>
@@ -278,93 +278,93 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Perspectives économiques 2025-2026 (189), pp.1-40</w:t>
+              <w:t xml:space="preserve">, 2025, Perspectives 2025-2026 pour l’économie française (189), pp.41-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088448v1</w:t>
+                <w:t xml:space="preserve">hal-05088460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une consommation qui repose sur la baisse progressive du taux d’épargne</w:t>
+                <w:t xml:space="preserve">France : l’incertaine croissance : Perspectives 2025-2026 pour l'économie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Briodeau</w:t>
@@ -399,97 +399,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Perspectives 2025-2026 pour l’économie française (189), pp.29-35</w:t>
+              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 144, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088430v1</w:t>
+                <w:t xml:space="preserve">hal-05028952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse : l’incertaine croissance</w:t>
+                <w:t xml:space="preserve">France : l'incertaine croissance : Perspectives 2025-2026 pour l'économie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Briodeau</w:t>
@@ -528,93 +528,93 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Perspectives économiques 2025-2026 (189), pp.1-19</w:t>
+              <w:t xml:space="preserve">, 2025, Perspectives économiques 2025-2026 (189), pp.1-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088307v1</w:t>
+                <w:t xml:space="preserve">hal-05086947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France : l'incertaine croissance : Perspectives 2025-2026 pour l'économie française</w:t>
+                <w:t xml:space="preserve">4. Des entreprises attentistes freinent sur l'investissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Briodeau</w:t>
@@ -653,93 +653,93 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Perspectives économiques 2025-2026 (189), pp.1-49</w:t>
+              <w:t xml:space="preserve">, 2025, Perspectives économiques 2025-2026 (189), pp.1-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086947v1</w:t>
+                <w:t xml:space="preserve">hal-05088448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France : l’incertaine croissance : Perspectives 2025-2026 pour l'économie française</w:t>
+                <w:t xml:space="preserve">Synthèse : l’incertaine croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Briodeau</w:t>
@@ -774,97 +774,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 144, pp.1-10</w:t>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Perspectives économiques 2025-2026 (189), pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028952v1</w:t>
+                <w:t xml:space="preserve">hal-05088307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une consolidation budgétaire insuffisante pour diminuer la dette à horizon 2026</w:t>
+                <w:t xml:space="preserve">Une consommation qui repose sur la baisse progressive du taux d’épargne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Briodeau</w:t>
@@ -903,319 +903,319 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Perspectives 2025-2026 pour l’économie française (189), pp.41-45</w:t>
+              <w:t xml:space="preserve">, 2025, Perspectives 2025-2026 pour l’économie française (189), pp.29-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088460v1</w:t>
+                <w:t xml:space="preserve">hal-05088430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commerce extérieur : un rebond contrarié</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déficit de confiance : Perspectives 2025-2026 pour l'économie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Timbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Briodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Daudignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Perspectives 2025-2026 pour l’économie française (189), pp.47-49</w:t>
+              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 149, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088470v1</w:t>
+                <w:t xml:space="preserve">hal-05322467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déficit de confiance : Perspectives 2025-2026 pour l'économie française</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Commerce extérieur : un rebond contrarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Briodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Daudignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 149, 10 p</w:t>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Perspectives 2025-2026 pour l’économie française (189), pp.47-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322467v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un marché du travail malmené</w:t>
               </w:r>
@@ -1445,873 +1445,873 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investissement des ménages en Europe. Impact de la hausse des taux d’intérêt</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faut-il supprimer les aides au logement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reof.187.0177⟩</w:t>
+              <w:t xml:space="preserve">Pour l'Éco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 58 (1), pp.24-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poec.058.0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04821409v1</w:t>
+                <w:t xml:space="preserve">hal-04804442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la crise Covid au choc inflationniste : une analyse macro/micro du pouvoir d’achat en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ombeline Jullien de Pommerol</w:t>
+                <w:t xml:space="preserve">Investissement des ménages en Europe. Impact de la hausse des taux d’intérêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raul Sampognaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Perspectives économiques 2024-2025 (187), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.187.0177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04460329v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Après la censure : impact économique et budgétaire de la loi spéciale pour 2025 [Etude complémentaire]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la crise Covid au choc inflationniste : une analyse macro/micro du pouvoir d’achat en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombeline Jullien de Pommerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Sampognaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4 (187), pp.1-13</w:t>
+              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04939828v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La croissance à l’épreuve du redressement budgétaire : perspectives 2024-2025 pour l'économie française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Après la censure : impact économique et budgétaire de la loi spéciale pour 2025 [Etude complémentaire]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Sampognaro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 137, 30 p</w:t>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (187), pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739539v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time for a reckoning : 2024-2025 Outlook for the French economy</w:t>
+                <w:t xml:space="preserve">La croissance à l’épreuve du redressement budgétaire : perspectives 2024-2025 pour l'économie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Aurissergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ombeline Jullien de Pommerol</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Feltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OFCE Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 127, pp.1-30</w:t>
+              <w:t xml:space="preserve">, 2024, 137, 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557976v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il supprimer les aides au logement ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Madec</w:t>
+                <w:t xml:space="preserve">Time for a reckoning : 2024-2025 Outlook for the French economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Trannoy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elliot Aurissergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombeline Jullien de Pommerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour l'Éco</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 127, pp.1-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/poec.058.0024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04804442v1</w:t>
+                <w:t xml:space="preserve">hal-04557976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Europe décroche : perspectives 2024-2025 pour l'économie mondiale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Passage de relais. Perspectives 2024-2025 pour l'économie mondiale et européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Antonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Falah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 125, pp.2-17</w:t>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Perspectives économiques 2024-2025, 2024/4 (187), 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04540937v1</w:t>
+                <w:t xml:space="preserve">hal-04807285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’heure des comptes : Perspectives 2024-2025 pour l'économie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Heyer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Timbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Aurissergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2347,234 +2347,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passage de relais. Perspectives 2024-2025 pour l'économie mondiale et européenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’Europe décroche : perspectives 2024-2025 pour l'économie mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Timbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Antonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Falah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Perspectives économiques 2024-2025, 2024/4 (187), 26 p</w:t>
+              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 125, pp.2-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807285v1</w:t>
+                <w:t xml:space="preserve">hal-04540937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth up Against Fiscal Recovery. The 2024-2025 outlook for the French economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Aurissergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Feltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OFCE Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 139, pp.1-28</w:t>
@@ -2741,90 +2741,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La croissance à l'épreuve du redressement budgétaires. Perspectives 2024-2025 pour l'économie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Aurissergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ombeline Jullien de Pommerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024/4 (187), 40 p. </w:t>
@@ -2862,64 +2862,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étau se resserre : Perspectives 2023-2024 pour l'économie mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Timbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2981,713 +2981,678 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur l'onde des chocs : Perspectives 2023-2024 pour l’économie mondiale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mathieu</w:t>
+                <w:t xml:space="preserve">Sous la menace du chômage : Perspectives 2023-2024 pour l'économie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Aurissergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombeline Jullien de Pommerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OFCE Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 113, pp.1-18</w:t>
+              <w:t xml:space="preserve">, 2023, 121, 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04071641v1</w:t>
+                <w:t xml:space="preserve">hal-04248208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le prix de l'inflation : Perspectives 2023-2024 pour l’économie française</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Madec</w:t>
+                <w:t xml:space="preserve">Sur l'onde des chocs : Perspectives 2023-2024 pour l’économie mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Antonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Falah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Le Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OFCE Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 114, pp.1-22</w:t>
+              <w:t xml:space="preserve">, 2023, 113, pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04071681v1</w:t>
+                <w:t xml:space="preserve">hal-04071641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le prix de l'inflation. Perspectives 2023-2024 pour l'économie française</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le prix de l'inflation : Perspectives 2023-2024 pour l’économie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Aurissergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombeline Julien de Pommerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 114, pp.1-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098102v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous la menace du chômage : Perspectives 2023-2024 pour l'économie française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le prix de l'inflation. Perspectives 2023-2024 pour l'économie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Timbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Aurissergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ombeline Jullien de Pommerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Perspectives économiques 2023-2024 (180), pp.1-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.180.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248208v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur l'onde des chocs. Perspectives 2023-2024 pour l'économie mondiale et la zone euro</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une analyse des mesures budgétaires et du pouvoir d’achat en France en 2022 et 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Sampognaro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 112, pp.1-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098133v1</w:t>
+                <w:t xml:space="preserve">hal-04058284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie I. Synthèse : L'étau se resserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Timbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3719,225 +3684,260 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Perspectives économiques 2023-2024 pour l'économie mondiale et la zone euro (182), pp.1-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse des mesures budgétaires et du pouvoir d’achat en France en 2022 et 2023</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sur l'onde des chocs. Perspectives 2023-2024 pour l'économie mondiale et la zone euro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Timbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Antonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Falah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Perspectives économiques 2023-2024 (180), pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.180.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04058284v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous la menace du chômage. Perspectives 2023-2024 pour l'économie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Heyer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Timbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Aurissergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4001,51 +4001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du coup de chaud au coup de froid : Perspectives 2022-2023 pour l'économie mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Heyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Timbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4107,415 +4107,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03829086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du coup de chaud au coup de froid : Perspectives 2022-2023 pour l'économie mondiale et la zone EURO</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amel Falah</w:t>
+                <w:t xml:space="preserve">La croissance à l’épreuve des chocs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Aurissergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Péléraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 178, pp.11-48</w:t>
+              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 107, pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868014v1</w:t>
+                <w:t xml:space="preserve">hal-03697298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'économie mondiale sous le(s) choc(s)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du coup de chaud au coup de froid : Perspectives 2022-2023 pour l'économie mondiale et la zone EURO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Timbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Antonin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magali Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Falah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106, pp.1-22</w:t>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 178, pp.11-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697275v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse macro et microéconomique du pouvoir d’achat des ménages en France</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'économie mondiale sous le(s) choc(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Antonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Aurissergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Falah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OFCE Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 104, pp.1-18</w:t>
+              <w:t xml:space="preserve">, 2022, 106, pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611591v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du coup de chaud au coup de froid : Perspectives 2022-2023 pour l’économie mondiale et la zone EURO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Timbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4547,389 +4577,359 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 178, pp.13-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflation de tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Heyer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Timbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Antonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Aurissergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, D’un quinquennat à l’autre : une contribution au débat, Hors série, pp.119-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La croissance à l’épreuve des chocs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une analyse macro et microéconomique du pouvoir d’achat des ménages en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Sampognaro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OFCE Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 107, pp.1-17</w:t>
+              <w:t xml:space="preserve">, 2022, 104, pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697298v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La croissance manque d’énergie. Perspectives 2022-2023 pour l'économie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Aurissergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Péléraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OFCE Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 110, pp.1-20</w:t>
@@ -4958,51 +4958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflation de tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Aurissergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5096,51 +5096,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie mondiale sous le(s) choc(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Antonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Aurissergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5312,51 +5312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie française en 2022 selon le panel des prévisionnistes de l’OFCN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Aurissergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5446,51 +5446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Heyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OFCE Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 108, pp.1-26</w:t>
@@ -5519,64 +5519,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie II. La vague espérée de la reprise. Perspectives 2021-2022 pour l’économie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Timbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5666,51 +5666,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutenir et relancer l’économie française en période de crise sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Heyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ducoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5925,51 +5925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie française en 2020-2022 selon le panel des prévisionnistes de l’OFCN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Péléraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OFCE Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 85, pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6122,152 +6122,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tour du monde de la situation conjoncturelle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation au 11 décembre 2020 de l'impact économique de la pandémie de COVID-19 en France et perspectives pour 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine Le Bayon</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ducoudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Perspectives économiques 2020-2021 d'octobre 2020, 4 (168), pp.13-34</w:t>
+              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81, pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03705549v1</w:t>
+                <w:t xml:space="preserve">hal-03403033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse : l'épargne masque la relance</w:t>
               </w:r>
@@ -6627,152 +6627,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation au 11 décembre 2020 de l'impact économique de la pandémie de COVID-19 en France et perspectives pour 2021</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tour du monde de la situation conjoncturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Antonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Plane</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Falah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 81, pp.1-24</w:t>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Perspectives économiques 2020-2021 d'octobre 2020, 4 (168), pp.13-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03403033v1</w:t>
+                <w:t xml:space="preserve">hal-03705549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives économiques 2020-2021</w:t>
               </w:r>
@@ -6909,51 +6909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ducoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Heyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7335,195 +7335,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03401430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives économiques 2019-2021 : Présentation générale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mathieu</w:t>
+                <w:t xml:space="preserve">France : passe en avant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ducoudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Péléraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Perspectives 2019-2021 pour l'économie française, 3 (163), pp.185-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.163.0185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03403528v1</w:t>
+                <w:t xml:space="preserve">hal-03403555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives économiques 2019-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Timbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Antonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7555,420 +7564,411 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OFCE Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 53, pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budget 2019 : du pouvoir d'achat mais du déficit</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perspectives économiques 2019-2021 : Présentation générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Antonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Falah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Le Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OFCE Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 46, pp.1-13</w:t>
+              <w:t xml:space="preserve">, 2019, 58, pp.1 - 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403631v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France : passe en avant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">France : croissance épargnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ducoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Péléraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Sampognaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Perspectives 2019-2021 pour l'économie française, 3 (163), pp.185-250. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, Perspectives économiques 2019-2021, 2 (162), pp.167-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.162.0167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reof.163.0185⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03403555v1</w:t>
+                <w:t xml:space="preserve">hal-03403637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France : croissance épargnée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Budget 2019 : du pouvoir d'achat mais du déficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Sampognaro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46, pp.1-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reof.162.0167⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03403637v1</w:t>
+                <w:t xml:space="preserve">hal-03403631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A qui va profiter la politique sociofiscale du gouvernement ?</w:t>
               </w:r>
@@ -8140,77 +8140,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France : retour à meilleure fortune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ducoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Heyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Péléraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8365,51 +8365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ducoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Péléraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8568,51 +8568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le(s) marché(s) du travail européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Heyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8653,247 +8653,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiscalité du capital mobilier : quel impact du prélèvement forfaitaire unique (PFU) ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une politique du logement et de l'immobilier plutôt efficace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19, pp.1 - 7</w:t>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 399, pp.70 - 74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03458691v1</w:t>
+                <w:t xml:space="preserve">hal-03409191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une politique du logement et de l'immobilier plutôt efficace</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fiscalité du capital mobilier : quel impact du prélèvement forfaitaire unique (PFU) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Aparisi de Lannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 399, pp.70 - 74</w:t>
+              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, pp.1 - 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409191v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France : Croissance en héritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ducoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Heyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Péléraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9026,90 +9026,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du programme présidentiel pour le quinquennat 2017-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Timbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OFCE Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25, pp.1 - 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9128,282 +9128,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03458590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Quinquennat de François Hollande : enlisement ou rétablissement ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bjai</w:t>
+                <w:t xml:space="preserve">France : des marges de croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ducoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Péléraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Sampognaro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 147, pp.117 - 195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.147.0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03459239v1</w:t>
+                <w:t xml:space="preserve">hal-03459311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France : des marges de croissance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Quinquennat de François Hollande : enlisement ou rétablissement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ducoudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Péléraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.1 - 9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03459311v1</w:t>
+                <w:t xml:space="preserve">hal-03459239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débat sur les perspectives économiques à court terme du 19 octobre 2016</w:t>
               </w:r>
@@ -9428,51 +9428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jésus Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Heyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9640,51 +9640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jessua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Heyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9774,51 +9774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ducoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Péléraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Sampognaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9908,51 +9908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ducoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Péléraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Sampognaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9999,64 +9999,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petite reprise après grande crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Timbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10205,96 +10205,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03571234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le marché immobilier parisien : quelles spécificités ?</w:t>
+                <w:t xml:space="preserve">Comment reconstruire une politique du logement efficace ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 387</w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411705v1</w:t>
+                <w:t xml:space="preserve">hal-03568189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on vendre la politique du logement à la découpe ?</w:t>
               </w:r>
@@ -10343,96 +10343,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment reconstruire une politique du logement efficace ?</w:t>
+                <w:t xml:space="preserve">Le marché immobilier parisien : quelles spécificités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03568189v1</w:t>
+                <w:t xml:space="preserve">hal-03411705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France, la reprise, enfin ! Perspectives 2015-2016 pour l'économie française</w:t>
               </w:r>
@@ -10457,51 +10457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ducoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Péléraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Sampognaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10587,51 +10587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ducoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Péléraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Sampognaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10873,51 +10873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conséquences d’un chômage de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Heyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11450,51 +11450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ombeline Jullien de Pommerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11556,423 +11556,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilité résidentielle : tensiomètre des crises du logement ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2008-2016 : les mesures socio-fiscales ont amputé le pouvoir d'achat, mais réduit les inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jean-Claude Driant; Pierre Madec. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Malliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Sampognaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Timbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Heyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les crises du logement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de France; Presses Universitaires de France, 2019, 9782130800613</w:t>
+              <w:t xml:space="preserve">L'économie française 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions La Découverte, pp.78 - 89, 2019, 9782348045714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03403777v1</w:t>
+                <w:t xml:space="preserve">hal-03403692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marché (s) du travail : à la recherche du modèle européen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Budget 2019 : une impulsion pour le pouvoir d'achat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jérôme Creel. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Sampognaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Heyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'économie européenne 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions La Découverte; Éditions La Découverte, pp.40 - 50, 2019, 9782348041822</w:t>
+              <w:t xml:space="preserve">L'économie française 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions La Découverte; Éditions La Découverte, pp.90 - 97, 2019, 9782348045714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403655v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budget 2019 : une impulsion pour le pouvoir d'achat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marché (s) du travail : à la recherche du modèle européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Eric Heyer. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Creel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'économie française 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions La Découverte; Éditions La Découverte, pp.90 - 97, 2019, 9782348045714</w:t>
+              <w:t xml:space="preserve">L'économie européenne 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions La Découverte; Éditions La Découverte, pp.40 - 50, 2019, 9782348041822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403701v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2008-2016 : les mesures socio-fiscales ont amputé le pouvoir d'achat, mais réduit les inégalités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobilité résidentielle : tensiomètre des crises du logement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Driant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Eric Heyer. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Claude Driant; Pierre Madec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'économie française 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions La Découverte, pp.78 - 89, 2019, 9782348045714</w:t>
+              <w:t xml:space="preserve">Les crises du logement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France; Presses Universitaires de France, 2019, 9782130800613</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403692v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une crise ? Quelle(s) crise(s) ?</w:t>
               </w:r>
@@ -12130,51 +12130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achat d’une résidence principale : entre 2004 et 2015 la crise est passée par là</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Timbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut national de la statistique et des études économiques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les revenus et le patrimoine des ménages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national de la statistique et des études économiques; Institut national de la statistique et des études économiques, pp.81 - 90, 2018, 9782111513280</w:t>
@@ -12216,90 +12216,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre 2008 et 2016, les réformes sociales et fiscales ont pesé sur le revenu des ménages mais ont renforcé le rôle d’amortisseur social du système redistributif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Malliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Sampognaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Timbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut national de la statistique et des études économiques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France, portrait social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national de la statistique et des études économiques, pp.105 - 120, 2018, 9782111396883</w:t>
@@ -12544,77 +12544,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ducoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Heyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Malliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Economie française 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions La Découverte, pp.78 - 111, 2017, 9782707197030</w:t>
@@ -12669,51 +12669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ducoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Péléraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13029,90 +13029,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under threat of unemployment. 2023-2024 Outlook for the French economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Heyer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Timbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Aurissergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13248,51 +13248,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie française : ralentissement durable ou passager ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Péléraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ducoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13467,1224 +13467,1224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logements insalubres, la France frappée d'indignité</w:t>
+                <w:t xml:space="preserve">Taxe d'habitation, taxe foncière : un équilibre d'apparence !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03471514v1</w:t>
+                <w:t xml:space="preserve">hal-03458153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politique du logement, faut-il tirer sur l'ambulance ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Aides sociales » : un rôle majeur dans la réduction de la pauvreté monétaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03399194v1</w:t>
+                <w:t xml:space="preserve">hal-03392516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà du taux de chômage…</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Budget 2018-2019 : quel impact des mesures socio-fiscales sur le taux d’épargne des ménages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Ducoudré</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-03458169v1</w:t>
+                <w:t xml:space="preserve">hal-03471614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Exonération de taxe d’habitation pour tous » : quand justice fiscale rime avec inégalités…</w:t>
+                <w:t xml:space="preserve">Logements insalubres, la France frappée d'indignité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03392513v1</w:t>
+                <w:t xml:space="preserve">hal-03471514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taux d’activité et durée du travail : des impacts différenciés sur le taux de chômage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Politique du logement, faut-il tirer sur l'ambulance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475464v1</w:t>
+                <w:t xml:space="preserve">hal-03399194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prime d’activité : une ambition varlopée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Au-delà du taux de chômage…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ducoudré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03458059v1</w:t>
+                <w:t xml:space="preserve">hal-03458169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxe d'habitation, taxe foncière : un équilibre d'apparence !</w:t>
+                <w:t xml:space="preserve">« Exonération de taxe d’habitation pour tous » : quand justice fiscale rime avec inégalités…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03458153v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Aides sociales » : un rôle majeur dans la réduction de la pauvreté monétaire en France</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prime d’activité : une ambition varlopée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Sampognaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Mathias</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-03392516v1</w:t>
+                <w:t xml:space="preserve">hal-03458059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budget 2018-2019 : quel impact des mesures socio-fiscales sur le taux d’épargne des ménages ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taux d’activité et durée du travail : des impacts différenciés sur le taux de chômage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ducoudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03471614v1</w:t>
+                <w:t xml:space="preserve">hal-03475464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loi ELAN : les risques d'une impulsion mal maîtrisée</w:t>
+                <w:t xml:space="preserve">Investissement des ménages : en attendant l’ELAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621755v1</w:t>
+                <w:t xml:space="preserve">hal-03471598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investissement des ménages : en attendant l’ELAN</w:t>
+                <w:t xml:space="preserve">Loi ELAN : les risques d'une impulsion mal maîtrisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03471598v1</w:t>
+                <w:t xml:space="preserve">hal-03621755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà du taux de chômage. Comparaison internationale depuis la crise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ducoudre</w:t>
+                <w:t xml:space="preserve">La politique monétaire de la BCE a-t-elle influencé les prix immobiliers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03471798v1</w:t>
+                <w:t xml:space="preserve">hal-03458594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chômage : fin de quinquennat chahutée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Heyer</w:t>
+                <w:t xml:space="preserve">Au-delà du taux de chômage. Comparaison internationale depuis la crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ducoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456332v1</w:t>
+                <w:t xml:space="preserve">hal-03471798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présidentielle : le logement est-il bien loti ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chômage : fin de quinquennat chahutée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03458785v1</w:t>
+                <w:t xml:space="preserve">hal-03456332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taux d’activité et durée du travail : des ajustements différenciés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présidentielle : le logement est-il bien loti ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455396v1</w:t>
+                <w:t xml:space="preserve">hal-03458785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Emplois francs » : que faut-il en attendre ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Bauchet</w:t>
+                <w:t xml:space="preserve">Taux d’activité et durée du travail : des ajustements différenciés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ducoudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03392514v1</w:t>
+                <w:t xml:space="preserve">hal-03455396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique monétaire de la BCE a-t-elle influencé les prix immobiliers ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Hubert</w:t>
+                <w:t xml:space="preserve">« Emplois francs » : que faut-il en attendre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03458594v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bâtiment a fière allure…</w:t>
               </w:r>
@@ -14859,51 +14859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistique publique : une révolution silencieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Timbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14934,51 +14934,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« RUE » : une ambition à financer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Timbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14996,77 +14996,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chômage : évolutions à la carte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Heyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Péléraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15198,51 +15198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ducoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Péléraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15722,51 +15722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ducoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Péléraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15943,51 +15943,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflation de tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Antonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Aurissergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16061,51 +16061,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflation et tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Antonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Aurissergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16297,51 +16297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Bazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ducoudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Litti Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17091,51 +17091,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05528644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Madec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Plane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sampognaro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05088448v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Briodeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Daudignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dauvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05088430v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05088307v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05086947v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05028952v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05088460v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05088470v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05322467v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Heyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Timbeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05088363v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04566485v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Antonin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Falah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Bayon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mathieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04821409v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.187.0177" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04460329v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Jullien de Pommerol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04939828v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04739539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Aurissergues" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Feltz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04557976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04804442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trannoy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Robert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poec.058.0024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04540937v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04540970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04807285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04816706v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04739522v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04807322v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.187.0123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04248189v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04071641v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04071681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Julien de Pommerol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04098102v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.180.0139" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04248208v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04098133v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.180.0011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04287745v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04058284v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04321957v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.182.0141" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829086v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Heyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03868014v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03697275v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03611591v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03880612v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03699963v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03697298v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; P&#233;l&#233;raux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829150v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03611517v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03697354v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.177.0011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03697390v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03555355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03794306v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allegre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bock" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03555419v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ducoudre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.174.0121" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03384090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ragot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03705486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.172.0011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03382875v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403042v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.166.0059" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03705549v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03705533v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.168.0009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384642v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jusot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bertocchio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403033v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384981v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403034v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.166.0111" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03705569v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.168.0103" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03401434v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03401430v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403528v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403557v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403631v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403555v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.163.0185" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403637v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.162.0167" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03634162v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03601779v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.170.0175" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608149v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.155.0171" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471619v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.364.0066" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457824v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.159.0159" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570965v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471519v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.158.0037" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458691v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Aparisi de Lannoy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03409191v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455358v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.152.0129" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475605v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458590v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459239v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bjai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459311v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.147.0117" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459129v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Castillo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ferrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hubert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.148.0247" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.146.0125" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03469945v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Brandt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jessua" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.147.0259" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471864v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.148.0013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459076v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.148.0131" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459306v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.147.0013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571234v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.065.0047" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03411705v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03411727v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568189v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01163051v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.138.0081" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01296681v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.144.0087" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460246v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.115.0087" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01296683v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rifflart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.128.0243" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568646v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475964v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Levasseur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.128.0451" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586683v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Belcadi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Chanvril" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03222302v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Driant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04804612v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04804583v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403777v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403655v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403701v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403692v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Malliet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403779v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03408903v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458234v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458039v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03408916v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03408913v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398574v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03411243v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01296718v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01296627v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01296678v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04310270v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04000933v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471712v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03648267v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621693v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471514v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399194v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458169v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392513v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475464v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458059v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458153v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392516v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mathias" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471614v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621755v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471598v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471798v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03456332v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458785v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455396v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392514v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bauchet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458594v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471800v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471814v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saussay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457511v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392510v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03456335v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458541v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471887v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03373636v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pucci" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rioux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403215v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03444410v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458826v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459223v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070443v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04254986v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03615358v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04254964v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04250473v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;rivier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bazen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litti Esteban" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557571v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04249517v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Opp&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gueret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03614763v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04249595v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cornilleau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Garrec" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nesta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05528644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Madec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Plane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sampognaro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05088460v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Briodeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Daudignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dauvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05028952v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05086947v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05088448v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05088307v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05088430v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05322467v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Heyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Timbeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05088470v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05088363v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04566485v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Antonin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Falah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Bayon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mathieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04804442v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trannoy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poec.058.0024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04821409v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.187.0177" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04460329v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Jullien de Pommerol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04939828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04739539v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Aurissergues" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Feltz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04557976v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04807285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04540970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04540937v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04816706v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04739522v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04807322v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.187.0123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04248189v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04248208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04071641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04071681v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Julien de Pommerol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04098102v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.180.0139" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04058284v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04287745v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04098133v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.180.0011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04321957v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.182.0141" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829086v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Heyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03697298v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; P&#233;l&#233;raux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03868014v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03697275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03880612v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03699963v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03611591v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829150v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03611517v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03697354v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.177.0011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03697390v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03555355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03794306v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allegre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bock" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03555419v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ducoudre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.174.0121" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03384090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ragot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03705486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.172.0011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03382875v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403042v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.166.0059" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403033v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03705533v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.168.0009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384642v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jusot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bertocchio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03705549v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384981v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403034v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.166.0111" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03705569v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.168.0103" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03401434v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03401430v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403555v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.163.0185" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403557v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403528v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403637v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.162.0167" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403631v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03634162v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03601779v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.170.0175" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608149v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.155.0171" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471619v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.364.0066" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457824v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.159.0159" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570965v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471519v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.158.0037" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03409191v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458691v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Aparisi de Lannoy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455358v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.152.0129" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475605v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458590v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459311v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.147.0117" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459239v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bjai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459129v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Castillo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ferrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hubert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.148.0247" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.146.0125" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03469945v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Brandt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jessua" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.147.0259" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471864v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.148.0013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459076v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.148.0131" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459306v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.147.0013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571234v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.065.0047" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568189v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03411727v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03411705v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01163051v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.138.0081" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01296681v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.144.0087" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460246v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.115.0087" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01296683v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rifflart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.128.0243" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568646v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475964v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Levasseur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.128.0451" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586683v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Belcadi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Chanvril" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03222302v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Driant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04804612v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04804583v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403692v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Malliet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403701v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403655v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403777v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403779v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03408903v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458234v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458039v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03408916v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03408913v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398574v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03411243v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01296718v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01296627v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01296678v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04310270v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04000933v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471712v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03648267v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621693v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458153v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392516v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mathias" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471614v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471514v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399194v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458169v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392513v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458059v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475464v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471598v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621755v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458594v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471798v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03456332v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458785v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455396v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392514v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bauchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471800v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471814v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saussay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457511v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392510v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03456335v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458541v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471887v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03373636v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pucci" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rioux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403215v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03444410v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458826v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459223v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070443v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04254986v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03615358v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04254964v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04250473v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;rivier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bazen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litti Esteban" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557571v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04249517v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Opp&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gueret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03614763v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04249595v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cornilleau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Garrec" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nesta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>