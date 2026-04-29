--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (95)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (101)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -195,11006 +195,11756 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une consolidation budgétaire insuffisante pour diminuer la dette à horizon 2026</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Houle énergétique et vents d’incertitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Briodeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Daudignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Perspectives 2025-2026 pour l’économie française (189), pp.41-45</w:t>
+              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Perspectives économiques 2026-2027 pour l'économie française (155), pp.1-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088460v1</w:t>
+                <w:t xml:space="preserve">hal-05593878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France : l’incertaine croissance : Perspectives 2025-2026 pour l'économie française</w:t>
+                <w:t xml:space="preserve">France : l'incertaine croissance : Perspectives 2025-2026 pour l'économie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Briodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Daudignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 144, pp.1-10</w:t>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Perspectives économiques 2025-2026 (189), pp.1-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028952v1</w:t>
+                <w:t xml:space="preserve">hal-05086947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France : l'incertaine croissance : Perspectives 2025-2026 pour l'économie française</w:t>
+                <w:t xml:space="preserve">France : l’incertaine croissance : Perspectives 2025-2026 pour l'économie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Briodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Daudignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Perspectives économiques 2025-2026 (189), pp.1-49</w:t>
+              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 144, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086947v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4. Des entreprises attentistes freinent sur l'investissement</w:t>
+                <w:t xml:space="preserve">Une consolidation budgétaire insuffisante pour diminuer la dette à horizon 2026</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Briodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Daudignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Perspectives économiques 2025-2026 (189), pp.1-40</w:t>
+              <w:t xml:space="preserve">, 2025, Perspectives 2025-2026 pour l’économie française (189), pp.41-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088448v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse : l’incertaine croissance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse : Déficit de confiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Timbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Briodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Daudignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Perspectives économiques 2025-2026 (189), pp.1-19</w:t>
+              <w:t xml:space="preserve">, 2025, Perspectives économiques 2025-2026 (191), pp.55-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088307v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une consommation qui repose sur la baisse progressive du taux d’épargne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’incertitude politique pèse sur l’activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Timbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Briodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Daudignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Perspectives 2025-2026 pour l’économie française (189), pp.29-35</w:t>
+              <w:t xml:space="preserve">, 2025, Perspectives économiques 2025-2026 (191), pp.67-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088430v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déficit de confiance : Perspectives 2025-2026 pour l'économie française</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">4. Des entreprises attentistes freinent sur l'investissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Briodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Daudignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 149, 10 p</w:t>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Perspectives économiques 2025-2026 (189), pp.1-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322467v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commerce extérieur : un rebond contrarié</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partie II. Déficit de confiance : Perspectives 2025-2026 pour l’économie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Timbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Briodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Daudignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Perspectives 2025-2026 pour l’économie française (189), pp.47-49</w:t>
+              <w:t xml:space="preserve">, 2025, Perspectives économiques 2025-2026 (191), pp.53-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088470v1</w:t>
+                <w:t xml:space="preserve">hal-05573909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un marché du travail malmené</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La consolidation budgétaire et l’incertitude amputent la croissance en 2025 et 2026</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Timbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Briodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Daudignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Perspectives économiques 2025-2026, pp.21-27</w:t>
+              <w:t xml:space="preserve">, 2025, Perspectives économiques 2025-2026 (191), pp.59-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088363v1</w:t>
+                <w:t xml:space="preserve">hal-05568893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partie 1. Synthèse : L’Europe décroche</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mathieu</w:t>
+                <w:t xml:space="preserve">Synthèse : l’incertaine croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Briodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Daudignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Perspectives économiques 2024-2025 (185), pp.1-28</w:t>
+              <w:t xml:space="preserve">, 2025, Perspectives économiques 2025-2026 (189), pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04566485v1</w:t>
+                <w:t xml:space="preserve">hal-05088307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il supprimer les aides au logement ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une consommation qui repose sur la baisse progressive du taux d’épargne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Briodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Daudignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour l'Éco</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Perspectives 2025-2026 pour l’économie française (189), pp.29-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804442v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investissement des ménages en Europe. Impact de la hausse des taux d’intérêt</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Commerce extérieur : un rebond contrarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Briodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Daudignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Perspectives économiques 2024-2025 (187), pp.1-26. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2025, Perspectives 2025-2026 pour l’économie française (189), pp.47-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821409v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la crise Covid au choc inflationniste : une analyse macro/micro du pouvoir d’achat en France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Madec</w:t>
+                <w:t xml:space="preserve">Déficit de confiance : Perspectives 2025-2026 pour l'économie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Timbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Briodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Daudignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OFCE Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 124, 22 p</w:t>
+              <w:t xml:space="preserve">, 2025, 149, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04460329v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Après la censure : impact économique et budgétaire de la loi spéciale pour 2025 [Etude complémentaire]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un marché du travail malmené</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Briodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Daudignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 4 (187), pp.1-13</w:t>
+              <w:t xml:space="preserve">, 2025, Perspectives économiques 2025-2026, pp.21-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939828v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La croissance à l’épreuve du redressement budgétaire : perspectives 2024-2025 pour l'économie française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un marché du travail malmené</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Timbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Coquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elsa Feltz</w:t>
+                <w:t xml:space="preserve">Clémence Briodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Daudignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 137, 30 p</w:t>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Perspectives économiques 2025-2026 (191), pp.69-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739539v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time for a reckoning : 2024-2025 Outlook for the French economy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faut-il supprimer les aides au logement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pour l'Éco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 58 (1), pp.24-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poec.058.0024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557976v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passage de relais. Perspectives 2024-2025 pour l'économie mondiale et européenne</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investissement des ménages en Europe. Impact de la hausse des taux d’intérêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Madec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Perspectives économiques 2024-2025, 2024/4 (187), 26 p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, Perspectives économiques 2024-2025 (187), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.187.0177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807285v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’heure des comptes : Perspectives 2024-2025 pour l'économie française</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Timbeau</w:t>
+                <w:t xml:space="preserve">De la crise Covid au choc inflationniste : une analyse macro/micro du pouvoir d’achat en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombeline Jullien de Pommerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Sampognaro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OFCE Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 126, pp.2-29</w:t>
+              <w:t xml:space="preserve">, 2024, 124, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04540970v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Europe décroche : perspectives 2024-2025 pour l'économie mondiale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Après la censure : impact économique et budgétaire de la loi spéciale pour 2025 [Etude complémentaire]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Sampognaro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 125, pp.2-17</w:t>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (187), pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04540937v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth up Against Fiscal Recovery. The 2024-2025 outlook for the French economy</w:t>
+                <w:t xml:space="preserve">La croissance à l’épreuve du redressement budgétaire : perspectives 2024-2025 pour l'économie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Aurissergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Feltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OFCE Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 139, pp.1-28</w:t>
+              <w:t xml:space="preserve">, 2024, 137, 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816706v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passage de relais : perspectives 2024-2025 pour l'économie mondiale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Antonin</w:t>
+                <w:t xml:space="preserve">Time for a reckoning : 2024-2025 Outlook for the French economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Aurissergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine Le Bayon</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombeline Jullien de Pommerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OFCE Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 136, 18 p</w:t>
+              <w:t xml:space="preserve">, 2024, 127, pp.1-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739522v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La croissance à l'épreuve du redressement budgétaires. Perspectives 2024-2025 pour l'économie française</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ombeline Jullien de Pommerol</w:t>
+                <w:t xml:space="preserve">L’Europe décroche : perspectives 2024-2025 pour l'économie mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Timbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Antonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Falah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 125, pp.2-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807322v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étau se resserre : Perspectives 2023-2024 pour l'économie mondiale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">L’heure des comptes : Perspectives 2024-2025 pour l'économie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Heyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Timbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amel Falah</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Aurissergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OFCE Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 120, pp.1-18</w:t>
+              <w:t xml:space="preserve">, 2024, 126, pp.2-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248189v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous la menace du chômage : Perspectives 2023-2024 pour l'économie française</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Coquet</w:t>
+                <w:t xml:space="preserve">Passage de relais. Perspectives 2024-2025 pour l'économie mondiale et européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Antonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ombeline Jullien de Pommerol</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Falah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 121, 24 p</w:t>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Perspectives économiques 2024-2025, 2024/4 (187), 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248208v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur l'onde des chocs : Perspectives 2023-2024 pour l’économie mondiale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mathieu</w:t>
+                <w:t xml:space="preserve">Growth up Against Fiscal Recovery. The 2024-2025 outlook for the French economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Aurissergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Feltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OFCE Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 113, pp.1-18</w:t>
+              <w:t xml:space="preserve">, 2024, 139, pp.1-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071641v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le prix de l'inflation : Perspectives 2023-2024 pour l’économie française</w:t>
+                <w:t xml:space="preserve">La croissance à l'épreuve du redressement budgétaires. Perspectives 2024-2025 pour l'économie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Aurissergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Madec</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombeline Jullien de Pommerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/4 (187), 40 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.187.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071681v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le prix de l'inflation. Perspectives 2023-2024 pour l'économie française</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Coquet</w:t>
+                <w:t xml:space="preserve">Passage de relais : perspectives 2024-2025 pour l'économie mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Antonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Falah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 136, 18 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098102v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse des mesures budgétaires et du pouvoir d’achat en France en 2022 et 2023</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Partie 1. Synthèse : L’Europe décroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Antonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Falah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Le Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 112, pp.1-18</w:t>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Perspectives économiques 2024-2025 (185), pp.1-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04058284v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partie I. Synthèse : L'étau se resserre</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amel Falah</w:t>
+                <w:t xml:space="preserve">Sous la menace du chômage : Perspectives 2023-2024 pour l'économie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Aurissergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombeline Jullien de Pommerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Perspectives économiques 2023-2024 pour l'économie mondiale et la zone euro (182), pp.1-42</w:t>
+              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 121, 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287745v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur l'onde des chocs. Perspectives 2023-2024 pour l'économie mondiale et la zone euro</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Sur l'onde des chocs : Perspectives 2023-2024 pour l’économie mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Antonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Falah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Le Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113, pp.1-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098133v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous la menace du chômage. Perspectives 2023-2024 pour l'économie française</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le prix de l'inflation : Perspectives 2023-2024 pour l’économie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Aurissergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombeline Julien de Pommerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 114, pp.1-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321957v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du coup de chaud au coup de froid : Perspectives 2022-2023 pour l'économie mondiale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Le prix de l'inflation. Perspectives 2023-2024 pour l'économie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Timbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amel Falah</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Aurissergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Perspectives économiques 2023-2024 (180), pp.1-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.180.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829086v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La croissance à l’épreuve des chocs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Péléraux</w:t>
+                <w:t xml:space="preserve">Sur l'onde des chocs. Perspectives 2023-2024 pour l'économie mondiale et la zone euro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Timbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Antonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Falah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Perspectives économiques 2023-2024 (180), pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.180.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697298v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du coup de chaud au coup de froid : Perspectives 2022-2023 pour l'économie mondiale et la zone EURO</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Partie I. Synthèse : L'étau se resserre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Heyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Timbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Antonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Falah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 178, pp.11-48</w:t>
+              <w:t xml:space="preserve">, 2023, Perspectives économiques 2023-2024 pour l'économie mondiale et la zone euro (182), pp.1-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868014v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'économie mondiale sous le(s) choc(s)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une analyse des mesures budgétaires et du pouvoir d’achat en France en 2022 et 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Sampognaro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OFCE Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 106, pp.1-22</w:t>
+              <w:t xml:space="preserve">, 2023, 112, pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03697275v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du coup de chaud au coup de froid : Perspectives 2022-2023 pour l’économie mondiale et la zone EURO</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Sous la menace du chômage. Perspectives 2023-2024 pour l'économie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Heyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Timbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amel Falah</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Aurissergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 178, pp.13-48</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, Revue de l'ofce, Perspectives économiques 2023-2024 (182), pp.1-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.182.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880612v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflation de tensions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">L’étau se resserre : Perspectives 2023-2024 pour l'économie mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Heyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Timbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Antonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Blot</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Falah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, D’un quinquennat à l’autre : une contribution au débat, Hors série, pp.119-147</w:t>
+              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120, pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699963v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse macro et microéconomique du pouvoir d’achat des ménages en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La croissance à l’épreuve des chocs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Aurissergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Péléraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OFCE Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 104, pp.1-18</w:t>
+              <w:t xml:space="preserve">, 2022, 107, pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611591v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La croissance manque d’énergie. Perspectives 2022-2023 pour l'économie française</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Péléraux</w:t>
+                <w:t xml:space="preserve">Du coup de chaud au coup de froid : Perspectives 2022-2023 pour l'économie mondiale et la zone EURO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Timbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Antonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Falah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 110, pp.1-20</w:t>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 178, pp.11-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829150v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflation de tensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'économie mondiale sous le(s) choc(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Antonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Aurissergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Falah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OFCE Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 102, pp.1-22</w:t>
+              <w:t xml:space="preserve">, 2022, 106, pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611517v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’économie mondiale sous le(s) choc(s)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Du coup de chaud au coup de froid : Perspectives 2022-2023 pour l’économie mondiale et la zone EURO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Timbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Antonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Falah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Perspectives économiques 2022, 2 (177), pp.1-34. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022, 178, pp.13-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697354v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse macro et microéconomique du pouvoir d’achat des ménages en France</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inflation de tensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Timbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Antonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Aurissergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, D’un quinquennat à l’autre : une contribution au débat, Hors-série, pp.11-36</w:t>
+              <w:t xml:space="preserve">, 2022, D’un quinquennat à l’autre : une contribution au débat, Hors série, pp.119-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697390v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’économie française en 2022 selon le panel des prévisionnistes de l’OFCN</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une analyse macro et microéconomique du pouvoir d’achat des ménages en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Sampognaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OFCE Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, policy brief, 99, pp.1-8</w:t>
+              <w:t xml:space="preserve">, 2022, 104, pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555355v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle trajectoire pour l’économie française au cours du prochain quinquennat ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Heyer</w:t>
+                <w:t xml:space="preserve">La croissance manque d’énergie. Perspectives 2022-2023 pour l'économie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Aurissergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Péléraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OFCE Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 108, pp.1-26</w:t>
+              <w:t xml:space="preserve">, 2022, 110, pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794306v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partie II. La vague espérée de la reprise. Perspectives 2021-2022 pour l’économie française</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Madec</w:t>
+                <w:t xml:space="preserve">Inflation de tensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Aurissergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Falah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 102, pp.1-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555419v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutenir et relancer l’économie française en période de crise sanitaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Quelle trajectoire pour l’économie française au cours du prochain quinquennat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Allegre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Heyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Allegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OFCE Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 87, pp.1-16</w:t>
+              <w:t xml:space="preserve">, 2022, 108, pp.1-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384090v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse : Réserve de croissance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’économie française en 2022 selon le panel des prévisionnistes de l’OFCN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Aurissergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Madec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, policy brief, 99, pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705486v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’économie française en 2020-2022 selon le panel des prévisionnistes de l’OFCN</w:t>
+                <w:t xml:space="preserve">Une analyse macro et microéconomique du pouvoir d’achat des ménages en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Péléraux</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Sampognaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 85, pp.1-14</w:t>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, D’un quinquennat à l’autre : une contribution au débat, Hors-série, pp.11-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382875v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la pandémie de Covid-19 sur l’économie mondiale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">L’économie mondiale sous le(s) choc(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Antonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Aurissergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Falah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Évaluation de l'impact économique de la pandémie de covid-19 et des mesures de confinement de mars et avril 2020, 2 (166), pp.59-110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reof.166.0059⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Perspectives économiques 2022, 2 (177), pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.177.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403042v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation au 11 décembre 2020 de l'impact économique de la pandémie de COVID-19 en France et perspectives pour 2021</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Plane</w:t>
+                <w:t xml:space="preserve">Du coup de chaud au coup de froid : Perspectives 2022-2023 pour l'économie mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Timbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Antonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Falah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OFCE Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 81, pp.1-24</w:t>
+              <w:t xml:space="preserve">, 2022, 109, pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403033v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse : l'épargne masque la relance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Le Bayon</w:t>
+                <w:t xml:space="preserve">Partie II. La vague espérée de la reprise. Perspectives 2021-2022 pour l’économie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Timbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ducoudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Perspectives économiques 2020-2021 d'octobre 2020, 4 (168), pp.13-34. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reof.168.0009⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Perspectives économiques 2021-2022, 2021/4 (174), pp.121-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.174.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705533v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation au 26 juin 2020 de l'impact économique de la pandémie de COVID-19 et des mesures du confinement et du déconfinement en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Soutenir et relancer l’économie française en période de crise sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ducoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Allegre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OFCE Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 75</w:t>
+              <w:t xml:space="preserve">, 2021, 87, pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403031v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « vulnérables » à la COVID-19. Essai de quantification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Plane</w:t>
+                <w:t xml:space="preserve">Synthèse : Réserve de croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Antonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Falah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Perspectives 2021-2022 pour l’économie mondiale et la zone euro, 2 (172), pp.19-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.172.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384642v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tour du monde de la situation conjoncturelle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’économie française en 2020-2022 selon le panel des prévisionnistes de l’OFCN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Péléraux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Perspectives économiques 2020-2021 d'octobre 2020, 4 (168), pp.13-34</w:t>
+              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 85, pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705549v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives économiques 2020-2021</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation au 11 décembre 2020 de l'impact économique de la pandémie de COVID-19 en France et perspectives pour 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine Le Bayon</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ducoudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OFCE Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 78, pp.1 - 24</w:t>
+              <w:t xml:space="preserve">, 2020, 81, pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384981v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation au 26 juin 2020 de l’impact économique de la pandémie de la Covid-19 et des mesures du confinement et du déconfinement en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse : l'épargne masque la relance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Antonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Plane</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Falah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Évaluation de l'impact économique de la pandémie de covid-19 et des mesures de confinement de mars et avril 2020, 2 (166), pp.111-160. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reof.166.0111⟩</w:t>
+              <w:t xml:space="preserve">, 2020, Perspectives économiques 2020-2021 d'octobre 2020, 4 (168), pp.13-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.168.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403034v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France : croissance vulnérable</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation au 26 juin 2020 de l'impact économique de la pandémie de COVID-19 et des mesures du confinement et du déconfinement en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ducoudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Sampognaro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705569v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation au 6 mai 2020 de l'impact économique de la pandémie de COVID-19 et des mesures de confinement sur le marché du travail en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Les « vulnérables » à la COVID-19. Essai de quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bertocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ducoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OFCE Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 67</w:t>
+              <w:t xml:space="preserve">, 2020, 74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03401434v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budget 2020 : du pouvoir d'achat au travail</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tour du monde de la situation conjoncturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Antonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Falah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Le Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 64, pp.1-16</w:t>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Perspectives économiques 2020-2021 d'octobre 2020, 4 (168), pp.13-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03401430v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France : passe en avant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Plane</w:t>
+                <w:t xml:space="preserve">Perspectives économiques 2020-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Antonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Falah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78, pp.1 - 24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403555v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives économiques 2019-2021</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Évaluation au 26 juin 2020 de l’impact économique de la pandémie de la Covid-19 et des mesures du confinement et du déconfinement en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ducoudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Heyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Magali Dauvin</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Évaluation de l'impact économique de la pandémie de covid-19 et des mesures de confinement de mars et avril 2020, 2 (166), pp.111-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.166.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403557v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives économiques 2019-2021 : Présentation générale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">France : croissance vulnérable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Antonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Falah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Bayon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Perspectives économiques 2020-2021 d'octobre 2020, 4 (168), pp.13-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.168.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403528v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France : croissance épargnée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Évaluation au 6 mai 2020 de l'impact économique de la pandémie de COVID-19 et des mesures de confinement sur le marché du travail en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ducoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403637v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budget 2019 : du pouvoir d'achat mais du déficit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Budget 2020 : du pouvoir d'achat au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ducoudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Sampognaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OFCE Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 46, pp.1-13</w:t>
+              <w:t xml:space="preserve">, 2020, 64, pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403631v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A qui va profiter la politique sociofiscale du gouvernement ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Évaluation de la pandémie de Covid-19 sur l’économie mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Antonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Falah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Le Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternatives Economiques. Hors - série</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Évaluation de l'impact économique de la pandémie de covid-19 et des mesures de confinement de mars et avril 2020, 2 (166), pp.59-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.166.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03634162v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La territorialisation de la politique du logement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perspectives économiques 2019-2021 : Présentation générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Antonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Falah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Le Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58, pp.1 - 15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601779v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France : retour à meilleure fortune</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Perspectives économiques 2019-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Heyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Plane</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Timbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Antonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53, pp.1-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608149v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des inégalités à tous les étages</w:t>
+                <w:t xml:space="preserve">Budget 2019 : du pouvoir d'achat mais du déficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Sampognaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Projet</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46, pp.1-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03471619v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France : heurts supplémentaires sur la reprise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">France : passe en avant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ducoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Péléraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raul Sampognaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Perspectives économiques 2018-2020, 5 (159), pp.159-229. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reof.159.0159⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Perspectives 2019-2021 pour l'économie française, 3 (163), pp.185-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.163.0185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457824v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budget 2018 : pas d'austerité mais des inégalités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">France : croissance épargnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ducoudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Péléraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Sampognaro</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Perspectives économiques 2019-2021, 2 (162), pp.167-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.162.0167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03570965v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le(s) marché(s) du travail européen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A qui va profiter la politique sociofiscale du gouvernement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Sampognaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alternatives Economiques. Hors - série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L’économie en 2019, 117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03471519v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une politique du logement et de l'immobilier plutôt efficace</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">France : retour à meilleure fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ducoudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Péléraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Perspectives économiques 2018-2019, 1 (155), pp.171-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.155.0171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409191v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiscalité du capital mobilier : quel impact du prélèvement forfaitaire unique (PFU) ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des inégalités à tous les étages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (364), pp.66 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pro.364.0066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03458691v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France : Croissance en héritage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">France : heurts supplémentaires sur la reprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ducoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Péléraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Sampognaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 152, pp.129 - 213. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reof.152.0129⟩</w:t>
+              <w:t xml:space="preserve">, 2018, Perspectives économiques 2018-2020, 5 (159), pp.159-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.159.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455358v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la réforme de la taxe d'habitation d'Emmanuel Macron</w:t>
+                <w:t xml:space="preserve">Budget 2018 : pas d'austerité mais des inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Sampognaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OFCE Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 18, pp.1 - 13</w:t>
+              <w:t xml:space="preserve">, 2018, 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03475605v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du programme présidentiel pour le quinquennat 2017-2022</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Le(s) marché(s) du travail européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Heyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Timbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Améliorer la construction européenne, 4 (158), pp.37-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.158.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03458590v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France : des marges de croissance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La territorialisation de la politique du logement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raul Sampognaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reof.147.0117⟩</w:t>
+              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (170), pp.175 - 194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/her.170.0175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03459311v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Quinquennat de François Hollande : enlisement ou rétablissement ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une politique du logement et de l'immobilier plutôt efficace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2, pp.1 - 9</w:t>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 399, pp.70 - 74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03459239v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débat sur les perspectives économiques à court terme du 19 octobre 2016</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fiscalité du capital mobilier : quel impact du prélèvement forfaitaire unique (PFU) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Aparisi de Lannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Madec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, pp.1 - 7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03459129v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle mesure du coût économique et social du mal logement ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">France : Croissance en héritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ducoudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Péléraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 146, pp.125 - 155. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reof.146.0125⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 152, pp.129 - 213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.152.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03389313v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débat sur les perspectives économiques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de la réforme de la taxe d'habitation d'Emmanuel Macron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, pp.1 - 13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469945v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exit la croissance ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation du programme présidentiel pour le quinquennat 2017-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Timbeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25, pp.1 - 20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03471864v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France : croissance malmenée</w:t>
+                <w:t xml:space="preserve">France : des marges de croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ducoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Péléraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Sampognaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 148, pp.131 - 217. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reof.148.0131⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 147, pp.117 - 195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.147.0117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03459076v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03459311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petite reprise après grande crise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amel Falah</w:t>
+                <w:t xml:space="preserve">Le Quinquennat de François Hollande : enlisement ou rétablissement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ducoudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Péléraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.1 - 9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03459306v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03459239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle est l'efficacité des aides publiques au logement ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Débat sur les perspectives économiques à court terme du 19 octobre 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jésus Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Économie politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/leco.065.0047⟩</w:t>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 148, pp.247 - 260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.148.0247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03571234v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03459129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment reconstruire une politique du logement efficace ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Débat sur les perspectives économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jessua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 147, pp.259-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.147.0259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03568189v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on vendre la politique du logement à la découpe ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exit la croissance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ducoudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Péléraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Sampognaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue Parlementaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 148, pp.13-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.148.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411727v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le marché immobilier parisien : quelles spécificités ?</w:t>
+                <w:t xml:space="preserve">Quelle mesure du coût économique et social du mal logement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146, pp.125 - 155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.146.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411705v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France, la reprise, enfin ! Perspectives 2015-2016 pour l'économie française</w:t>
+                <w:t xml:space="preserve">France : croissance malmenée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ducoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Péléraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Sampognaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 138, pp.1-60. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reof.138.0081⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 148, pp.131 - 217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.148.0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163051v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03459076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France : retour sur désinvestissement</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Petite reprise après grande crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Timbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Antonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Falah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 144, pp.1 - 84. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reof.144.0087⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 147, pp.13-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.147.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296681v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03459306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution en Europe du profil des ménages propriétaires pendant la crise</w:t>
+                <w:t xml:space="preserve">Comment reconstruire une politique du logement efficace ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie financière</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03460246v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle régulation du marché locatif privé ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peut-on vendre la politique du logement à la découpe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Rifflart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296683v2</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conséquences d’un chômage de masse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le marché immobilier parisien : quelles spécificités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternatives Economiques. Hors - série</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 99</w:t>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03568646v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achat de la résidence principale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Levasseur</w:t>
+                <w:t xml:space="preserve">France, la reprise, enfin ! Perspectives 2015-2016 pour l'économie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ducoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Péléraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Sampognaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 138, pp.1-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.138.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France : retour sur désinvestissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ducoudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Péléraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Sampognaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 144, pp.1 - 84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.144.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle est l'efficacité des aides publiques au logement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Logement : des politiques à reconstruire, 2015/1 (065), pp.47-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/leco.065.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution en Europe du profil des ménages propriétaires pendant la crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Le Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (115), pp.87 - 108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecofi.115.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03460246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conséquences d’un chômage de masse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives Economiques. Hors - série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achat de la résidence principale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Le Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2013, 128, pp.451 - 482. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reof.128.0451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle régulation du marché locatif privé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Le Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rifflart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 128, pp.243 - 276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reof.128.0243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296683v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métiers et débouchés des études de mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Belcadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Chanvril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde sur les métiers des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Université Paris V René Descartes, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11204,104 +11954,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les crises du logement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Driant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de France, pp.97, 2018, Vie des idées, 9782130800613</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03222302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11311,51 +12061,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5 / Un choc inflationniste qui percute différemment les ménages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11365,96 +12115,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Sampognaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OFCE Observatoire français des conjonctures économique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie française 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.116-122, 2024, Repères, 9782348084829</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 / L’heure des comptes. Perspectives pour l’économie française 2024-2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11503,870 +12253,870 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Sampognaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OFCE Observatoire français des conjonctures économique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie française 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.5-17, 2024, Repères, 9782348084829</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2008-2016 : les mesures socio-fiscales ont amputé le pouvoir d'achat, mais réduit les inégalités</w:t>
+                <w:t xml:space="preserve">Budget 2019 : une impulsion pour le pouvoir d'achat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Sampognaro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Timbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Heyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie française 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions La Découverte, pp.78 - 89, 2019, 9782348045714</w:t>
+              <w:t xml:space="preserve">, Éditions La Découverte; Éditions La Découverte, pp.90 - 97, 2019, 9782348045714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403692v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budget 2019 : une impulsion pour le pouvoir d'achat</w:t>
+                <w:t xml:space="preserve">2008-2016 : les mesures socio-fiscales ont amputé le pouvoir d'achat, mais réduit les inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Malliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Sampognaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Timbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Heyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie française 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions La Découverte; Éditions La Découverte, pp.90 - 97, 2019, 9782348045714</w:t>
+              <w:t xml:space="preserve">, Éditions La Découverte, pp.78 - 89, 2019, 9782348045714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403701v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marché (s) du travail : à la recherche du modèle européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Heyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Creel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie européenne 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions La Découverte; Éditions La Découverte, pp.40 - 50, 2019, 9782348041822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité résidentielle : tensiomètre des crises du logement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Driant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Driant; Pierre Madec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les crises du logement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France; Presses Universitaires de France, 2019, 9782130800613</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une crise ? Quelle(s) crise(s) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Driant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Driant; Pierre Madec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les crises du logement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France; Presses Universitaires de France, 2019, 9782130800613</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logement : une loi Elan controversée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Heyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie française 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions La Découverte; Éditions La Découverte, pp.120 - 123, 2018, 9782348037504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achat d’une résidence principale : entre 2004 et 2015 la crise est passée par là</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Timbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut national de la statistique et des études économiques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les revenus et le patrimoine des ménages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national de la statistique et des études économiques; Institut national de la statistique et des études économiques, pp.81 - 90, 2018, 9782111513280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03458234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre 2008 et 2016, les réformes sociales et fiscales ont pesé sur le revenu des ménages mais ont renforcé le rôle d’amortisseur social du système redistributif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Malliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Sampognaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Timbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut national de la statistique et des études économiques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France, portrait social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national de la statistique et des études économiques, pp.105 - 120, 2018, 9782111396883</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03458039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel impact redistributif des mesures du budget 2018-2019 ?</w:t>
+                <w:t xml:space="preserve">Premier budget du quinquennat d'Emmanuel Macrron : quel impact sur la croissance et le pouvoir d'achat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
@@ -12375,93 +13125,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Sampognaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie française 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions La Découverte; Éditions La Découverte, pp.98 - 104, 2018, 9782348037504</w:t>
+              <w:t xml:space="preserve">, Éditions La Découverte; Éditions La Découverte, pp.105 - 111, 2018, 9782348037504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408916v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premier budget du quinquennat d'Emmanuel Macrron : quel impact sur la croissance et le pouvoir d'achat ?</w:t>
+                <w:t xml:space="preserve">Quel impact redistributif des mesures du budget 2018-2019 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
@@ -12470,250 +13220,250 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Sampognaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie française 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions La Découverte; Éditions La Découverte, pp.105 - 111, 2018, 9782348037504</w:t>
+              <w:t xml:space="preserve">, Éditions La Découverte; Éditions La Découverte, pp.98 - 104, 2018, 9782348037504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408913v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du programme présidentiel pour le quinquennat 2017-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ducoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Heyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Malliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Economie française 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions La Découverte, pp.78 - 111, 2017, 9782707197030</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03398574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan préliminaire du quinquennat de François Hollande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ducoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Péléraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12728,284 +13478,284 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie française 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions La Découverte, pp.88 - 122, 2016, 9782707190994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut il réformer les aides personnelles au logement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie française 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.117 - 123, 2015, 9782707186775</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle politique du logement pour 2015 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’économie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.109 - 113, 2014, 9782707182654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle politique du logement pour 2014 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rifflart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie française 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.101 - 108, 2013, 9782707176998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13015,1406 +13765,1406 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under threat of unemployment. 2023-2024 Outlook for the French economy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Timbeau</w:t>
+                <w:t xml:space="preserve">Une analyse des mesures budgétaires et du pouvoir d’achat en France en 2022 et 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2023, pp.1-24</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Sampognaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310270v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse des mesures budgétaires et du pouvoir d’achat en France en 2022 et 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Madec</w:t>
+                <w:t xml:space="preserve">Under threat of unemployment. 2023-2024 Outlook for the French economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Timbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2023, pp.1-18</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Aurissergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000933v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economie française : ralentissement durable ou passager ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taxe d'habitation, taxe foncière : un équilibre d'apparence !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03471712v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logement social : une certaine idée de la Nation française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Aides sociales » : un rôle majeur dans la réduction de la pauvreté monétaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648267v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les crises du logement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Budget 2018-2019 : quel impact des mesures socio-fiscales sur le taux d’épargne des ménages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621693v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxe d'habitation, taxe foncière : un équilibre d'apparence !</w:t>
+                <w:t xml:space="preserve">Logements insalubres, la France frappée d'indignité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03458153v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Aides sociales » : un rôle majeur dans la réduction de la pauvreté monétaire en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Politique du logement, faut-il tirer sur l'ambulance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03392516v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budget 2018-2019 : quel impact des mesures socio-fiscales sur le taux d’épargne des ménages ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Au-delà du taux de chômage…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ducoudré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03471614v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logements insalubres, la France frappée d'indignité</w:t>
+                <w:t xml:space="preserve">« Exonération de taxe d’habitation pour tous » : quand justice fiscale rime avec inégalités…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03471514v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politique du logement, faut-il tirer sur l'ambulance ?</w:t>
+                <w:t xml:space="preserve">Prime d’activité : une ambition varlopée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Sampognaro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03399194v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà du taux de chômage…</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ducoudré</w:t>
+                <w:t xml:space="preserve">Taux d’activité et durée du travail : des impacts différenciés sur le taux de chômage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ducoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03458169v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Exonération de taxe d’habitation pour tous » : quand justice fiscale rime avec inégalités…</w:t>
+                <w:t xml:space="preserve">Loi ELAN : les risques d'une impulsion mal maîtrisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03392513v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prime d’activité : une ambition varlopée</w:t>
+                <w:t xml:space="preserve">Investissement des ménages : en attendant l’ELAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03458059v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taux d’activité et durée du travail : des impacts différenciés sur le taux de chômage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Logement social : une certaine idée de la Nation française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03475464v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investissement des ménages : en attendant l’ELAN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Economie française : ralentissement durable ou passager ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Péléraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ducoudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03471598v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loi ELAN : les risques d'une impulsion mal maîtrisée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les crises du logement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Driant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621755v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique monétaire de la BCE a-t-elle influencé les prix immobiliers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03458594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà du taux de chômage. Comparaison internationale depuis la crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ducoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chômage : fin de quinquennat chahutée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Heyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14422,347 +15172,347 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présidentielle : le logement est-il bien loti ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03458785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taux d’activité et durée du travail : des ajustements différenciés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ducoudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Emplois francs » : que faut-il en attendre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03392514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bâtiment a fière allure…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles propositions économiques des candidats à l'élection présidentielle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14771,478 +15521,478 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Saussay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.1 - 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistique publique : une révolution silencieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Timbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« RUE » : une ambition à financer</w:t>
+                <w:t xml:space="preserve">Exonération de taxe d’habitation : quel impact de la réévaluation des seuils ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Timbeau</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03392510v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chômage : évolutions à la carte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Heyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Péléraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exonération de taxe d’habitation : quel impact de la réévaluation des seuils ?</w:t>
+                <w:t xml:space="preserve">« RUE » : une ambition à financer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Plane</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Timbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03458541v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03392510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan préliminaire du quinquennat de François Hollande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ducoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Péléraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15250,51 +16000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Sampognaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15304,139 +16054,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets des réformes des dépenses sociales et fiscales consacrées aux enfants depuis 2008 : une évaluation à l'aide de la microsimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Budget 2019 : du pouvoir d'achat mais du déficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15458,73 +16208,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Sampognaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Budget 2018 : pas d'austérité mais des inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15546,73 +16296,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Sampognaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles propositions économiques des candidats à l'élection présidentielle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15621,152 +16371,152 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Saussay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03458826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bilan préliminaire du quinquennat de François Hollande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ducoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Péléraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15774,139 +16524,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Sampognaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03459223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marché locatif privé : état des lieux et évaluation des dernières mesures gouvernementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rifflart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15916,1035 +16666,1035 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflation de tensions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Inflation et tensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Antonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Aurissergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Falah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">01-2022, OFCE Sciences Po Paris. 2022, 35 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] 01-2022, OFCE. 2022, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04254986v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflation et tensions</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 01-2022, OFCE. 2022, pp.34</w:t>
+                <w:t xml:space="preserve">Une analyse macro et micro économique du pouvoir d’achat : Bilan du quinquennat mis en perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Sampognaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02-2022, OFCE Sciences Po Paris. 2022, 43 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03615358v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse macro et micro économique du pouvoir d’achat : Bilan du quinquennat mis en perspective</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">02-2022, OFCE Sciences Po Paris. 2022, 43 p</w:t>
+                <w:t xml:space="preserve">Inflation de tensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Antonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Aurissergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Falah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">01-2022, OFCE Sciences Po Paris. 2022, 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254964v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude sur la situation économique et sociale des parents isolés : Niveau de vie, marché du travail et politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Périvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Bazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ducoudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Litti Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OFCE Sciences Po Paris. 2020, 72 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sur la situation économique et sociale des parents isolés : niveau de vie, marché du travail et politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Périvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Bazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ducoudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Joutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] OFCE SciencesPo Paris. 2020, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03557571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'investissement public de la ville de Paris : Un état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Oppé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Gueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Saussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OFCE; Mairie de Paris. 2019, pp.1-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles plus-values économiques et sociales du logement social ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Union sociale pour l'habitat. 2018, pp.3 - 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sols artificialisés et processus d'artificialisation des sols : déterminants, impacts et leviers d'action. Rapport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRA. 2017, 609 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investissement public, capital public et croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Nesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OFCE Sciences Po Paris. 2016, 130 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId262"/>
+      <w:footerReference w:type="default" r:id="rId268"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17091,51 +17841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05528644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Madec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Plane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sampognaro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05088460v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Briodeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Daudignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dauvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05028952v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05086947v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05088448v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05088307v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05088430v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05322467v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Heyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Timbeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05088470v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05088363v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04566485v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Antonin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Falah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Bayon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mathieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04804442v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trannoy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poec.058.0024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04821409v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.187.0177" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04460329v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Jullien de Pommerol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04939828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04739539v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Aurissergues" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Feltz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04557976v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04807285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04540970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04540937v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04816706v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04739522v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04807322v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.187.0123" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04248189v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04248208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04071641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04071681v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Julien de Pommerol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04098102v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.180.0139" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04058284v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04287745v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04098133v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.180.0011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04321957v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.182.0141" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829086v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Heyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03697298v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; P&#233;l&#233;raux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03868014v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03697275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03880612v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03699963v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03611591v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829150v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03611517v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03697354v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.177.0011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03697390v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03555355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03794306v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allegre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bock" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03555419v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ducoudre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.174.0121" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03384090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ragot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03705486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.172.0011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03382875v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403042v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.166.0059" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403033v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03705533v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.168.0009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384642v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jusot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bertocchio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03705549v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384981v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403034v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.166.0111" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03705569v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.168.0103" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03401434v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03401430v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403555v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.163.0185" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403557v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403528v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403637v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.162.0167" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403631v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03634162v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03601779v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.170.0175" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608149v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.155.0171" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471619v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.364.0066" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457824v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.159.0159" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570965v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471519v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.158.0037" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03409191v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458691v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Aparisi de Lannoy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455358v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.152.0129" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475605v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458590v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459311v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.147.0117" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459239v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bjai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459129v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Castillo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ferrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hubert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.148.0247" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.146.0125" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03469945v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Brandt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jessua" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.147.0259" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471864v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.148.0013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459076v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.148.0131" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459306v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.147.0013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571234v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.065.0047" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568189v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03411727v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03411705v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01163051v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.138.0081" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01296681v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.144.0087" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460246v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.115.0087" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01296683v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rifflart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.128.0243" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568646v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475964v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Levasseur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.128.0451" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586683v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Belcadi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Chanvril" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03222302v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Driant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04804612v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04804583v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403692v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Malliet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403701v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403655v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403777v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403779v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03408903v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458234v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458039v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03408916v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03408913v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398574v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03411243v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01296718v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01296627v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01296678v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04310270v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04000933v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471712v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03648267v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621693v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458153v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392516v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mathias" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471614v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471514v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399194v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458169v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392513v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458059v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475464v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471598v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621755v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458594v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471798v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03456332v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458785v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455396v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392514v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bauchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471800v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471814v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saussay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457511v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392510v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03456335v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458541v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471887v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03373636v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pucci" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rioux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403215v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03444410v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458826v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459223v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070443v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04254986v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03615358v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04254964v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04250473v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;rivier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bazen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litti Esteban" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557571v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04249517v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Opp&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gueret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03614763v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04249595v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cornilleau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Garrec" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nesta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05528644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Madec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Plane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sampognaro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05593878v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Heyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Briodeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Daudignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dauvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05086947v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05028952v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05088460v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05568872v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Timbeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05568927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05088448v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05573909v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05568893v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05088307v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05088430v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05088470v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05322467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05088363v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05568936v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04804442v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trannoy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poec.058.0024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04821409v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.187.0177" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04460329v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Jullien de Pommerol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04939828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04739539v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Aurissergues" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Feltz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04557976v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04540937v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Antonin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Falah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04540970v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04807285v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Bayon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04816706v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04807322v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.187.0123" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04739522v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04566485v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mathieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04248208v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04071641v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04071681v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Julien de Pommerol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04098102v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.180.0139" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04098133v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.180.0011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04287745v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04058284v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04321957v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.182.0141" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04248189v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03697298v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; P&#233;l&#233;raux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03868014v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03697275v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03880612v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03699963v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03611591v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829150v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03611517v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03794306v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allegre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bock" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guillou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03555355v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03697390v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03697354v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.177.0011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03829086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Heyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03555419v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ducoudre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.174.0121" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03384090v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ragot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03705486v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.172.0011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03382875v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403033v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03705533v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.168.0009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403031v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384642v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jusot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bertocchio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03705549v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384981v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403034v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.166.0111" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03705569v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.168.0103" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03401434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03401430v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403042v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.166.0059" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403528v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403557v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403631v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403555v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.163.0185" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403637v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.162.0167" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03634162v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608149v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.155.0171" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471619v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.364.0066" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457824v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.159.0159" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570965v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471519v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.158.0037" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03601779v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.170.0175" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03409191v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458691v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Aparisi de Lannoy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455358v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.152.0129" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475605v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458590v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459311v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.147.0117" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459239v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bjai" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459129v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Castillo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ferrand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hubert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.148.0247" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03469945v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Brandt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jessua" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.147.0259" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471864v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.148.0013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03389313v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.146.0125" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459076v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.148.0131" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459306v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.147.0013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568189v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03411727v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03411705v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01163051v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.138.0081" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01296681v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.144.0087" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571234v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leco.065.0047" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460246v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.115.0087" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568646v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475964v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Levasseur" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.128.0451" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01296683v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rifflart" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.128.0243" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586683v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Belcadi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Chanvril" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03222302v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Driant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04804612v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04804583v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403701v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403692v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Malliet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403655v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403777v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403779v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03408903v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458234v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458039v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03408913v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03408916v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398574v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03411243v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01296718v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01296627v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01296678v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04000933v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04310270v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458153v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392516v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mathias" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471614v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471514v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399194v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458169v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392513v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458059v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03475464v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621755v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471598v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03648267v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471712v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621693v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458594v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471798v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03456332v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458785v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455396v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392514v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bauchet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471800v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471814v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saussay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457511v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458541v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03456335v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392510v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471887v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03373636v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pucci" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rioux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403215v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03444410v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458826v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459223v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070443v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03615358v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04254964v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04254986v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04250473v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;rivier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bazen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litti Esteban" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03557571v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04249517v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Opp&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gueret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03614763v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04249595v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cornilleau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Garrec" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nesta" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>