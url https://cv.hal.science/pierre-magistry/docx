--- v0 (2026-03-05)
+++ v1 (2026-04-13)
@@ -881,260 +881,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Speech Synthesis in a Nonstandardized, Multidialectal Context: A Teochew Case Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La science participative et l'ANR DiLSi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magistry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Wallet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Synthesis Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Leeuwarden, Netherlands</w:t>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Marseille, France. pp.3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460279v1</w:t>
+                <w:t xml:space="preserve">hal-05324764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La science participative et l'ANR DiLSi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating Speech Synthesis in a Nonstandardized, Multidialectal Context: A Teochew Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaine Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmett Strickland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Marseille, France. pp.3-5</w:t>
+              <w:t xml:space="preserve">Speech Synthesis Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Leeuwarden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324764v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a mSUD Taiwan Taigi Treebank Aligned on Mandarin and Teochew Translations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROCLING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACLCLP, Nov 2024, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1306,51 +1306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Diot Parvaz-Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1418,51 +1418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Diot-Parvaz-Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1999,355 +1999,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03712236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étiquetage en parties du discours de langues peu dotées par spécialisation des plongements lexicaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corpora with Part-of-Speech Annotations for Three Regional Languages of France: Alsatian, Occitan and Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">11th edition of the Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793092v1</w:t>
+                <w:t xml:space="preserve">hal-01704806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resources and Methods for the Automatic Recognition of Place Names in Alsatian</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étiquetage en parties du discours de langues peu dotées par spécialisation des plongements lexicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus-Based Research in the Humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Vienna, Austria. pp.35-44</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702656v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpora with Part-of-Speech Annotations for Three Regional Languages of France: Alsatian, Occitan and Picard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Resources and Methods for the Automatic Recognition of Place Names in Alsatian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magistry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th edition of the Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">Corpus-Based Research in the Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Vienna, Austria. pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704806v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences d'étiquetage morphosyntaxique dans le cadre du projet RESTAURE</w:t>
               </w:r>
@@ -2668,277 +2668,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can MDL Improve Unsupervised Chinese Word Segmentation?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tmuse: Lexical Network Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dessale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Joint Conference on Natural Language Processing: Sighan workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nagoya, Japan. pp.2</w:t>
+              <w:t xml:space="preserve">IJCNLP 2013 - 6th International Joint Conference on Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nagoya, Japan. pp.41-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876389v1</w:t>
+                <w:t xml:space="preserve">hal-03669176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tmuse: Lexical Network Exploration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Dessale</w:t>
+                <w:t xml:space="preserve">Can MDL Improve Unsupervised Chinese Word Segmentation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Gaillard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCNLP 2013 - 6th International Joint Conference on Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nagoya, Japan. pp.41-44</w:t>
+              <w:t xml:space="preserve">Sixth International Joint Conference on Natural Language Processing: Sighan workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nagoya, Japan. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669176v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervized Word Segmentation: the case for Mandarin Chinese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACL - Annual Meeting of the Association for Computational Linguistics - 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACL, Jul 2012, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3045,51 +3045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation et induction de lexique non-supervisées du mandarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN'2011 - Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ATALA, Jun 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3108,273 +3108,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00605899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph representation of synonymy and translation resources for cross-linguistic modelisation of meaning</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Use of a Cultural Protocol for Quantifying Cultural Variations in Comparing Verb Semantics between Chinese and French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hintat Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Duvignau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunhan Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Pacific Asia Conference on Language, Information and Computation (PACLIC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Digital Enhancement of Cognitive Processing, Waseda University, Nov 2010, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">24th Pacific Asia Conference on Language, Information and Computation (PACLIC24 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Sendai, Japan. pp.791-798</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063508v1</w:t>
+                <w:t xml:space="preserve">hal-00992089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of a Cultural Protocol for Quantifying Cultural Variations in Comparing Verb Semantics between Chinese and French</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graph representation of synonymy and translation resources for cross-linguistic modelisation of meaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magistry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu-Kai Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Pacific Asia Conference on Language, Information and Computation (PACLIC24 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Sendai, Japan. pp.791-798</w:t>
+              <w:t xml:space="preserve">24th Pacific Asia Conference on Language, Information and Computation (PACLIC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Digital Enhancement of Cognitive Processing, Waseda University, Nov 2010, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992089v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiktionary and NLP: Improving synonymy networks</w:t>
               </w:r>
@@ -3737,51 +3737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Speech LLMs for Audio-based Lexical Retrieval in Dictionaries: the Case of Audio Queries in WhatTCSay, a Dictionary app for the Teochew Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siman Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4293,51 +4293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217972v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Blouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora van den Bosch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25517/jhnr.v5i1.120" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358020v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-019-09463-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728622v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Fabre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Goudin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573567v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Kai Hsieh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yun Chang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40655-015-0010-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320416v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duvignau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Navarro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desalle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hintat Cheung" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Ren Huang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231880v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/43190_51" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460279v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Wallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmett Strickland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379601v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678038v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyuan Xu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Lan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Deturck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Diot Parvaz-Ahmad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Diot-Parvaz-Ahmad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059911v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750224v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Millour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565602v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lison" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493546v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712236v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Armand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Henriot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793092v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702656v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546495v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321975v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320482v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chudy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876389v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669176v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dessale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gaillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701200v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701197v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063508v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunhan Chang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411758v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Navarro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sajous" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsieh Shukai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685084v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992102v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.y Shiao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460230v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siman Chen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fily" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue C&#233;cilia Yu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01573561v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA070077" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053946v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afala Phaxay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217972v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Blouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora van den Bosch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25517/jhnr.v5i1.120" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358020v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-019-09463-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728622v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Fabre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Goudin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573567v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Kai Hsieh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yun Chang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40655-015-0010-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320416v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duvignau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Navarro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desalle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hintat Cheung" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Ren Huang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231880v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/43190_51" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324764v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Wallet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmett Strickland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379601v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678038v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyuan Xu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Lan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Deturck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Diot Parvaz-Ahmad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Diot-Parvaz-Ahmad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059911v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750224v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Millour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565602v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lison" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493546v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712236v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Armand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Henriot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704806v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793092v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702656v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546495v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321975v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320482v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chudy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669176v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dessale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gaillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876389v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701200v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701197v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunhan Chang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063508v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411758v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Navarro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sajous" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsieh Shukai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685084v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992102v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.y Shiao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460230v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siman Chen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fily" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue C&#233;cilia Yu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01573561v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA070077" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053946v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afala Phaxay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>