--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -847,2860 +847,3184 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La science participative et l'ANR DiLSi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating Speech Synthesis in a Nonstandardized, Multidialectal Context: A Teochew Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaine Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmett Strickland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Marseille, France. pp.3-5</w:t>
+              <w:t xml:space="preserve">Speech Synthesis Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Leeuwarden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324764v1</w:t>
+                <w:t xml:space="preserve">hal-05460279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Speech Synthesis in a Nonstandardized, Multidialectal Context: A Teochew Case Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">La science participative et l'ANR DiLSi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magistry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Synthesis Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Leeuwarden, Netherlands</w:t>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Marseille, France. pp.3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460279v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a mSUD Taiwan Taigi Treebank Aligned on Mandarin and Teochew Translations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leveraging Speech Models for Audio-based Lexical Retrieval in Dictionaries: the Case of the Teochew Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siman Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaine Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROCLING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACLCLP, Nov 2024, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">Speech Language Models in Low-Resource Settings: Performance, Evaluation, and Bias Analysis (SPEAKABLE, collocated in LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA Language Resources Association, May 2026, Palma De Majorque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379601v1</w:t>
+                <w:t xml:space="preserve">hal-05576187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des modèles génératifs (LLMs) concernant la détection des problèmes mentaux en basant sur les réseaux sociaux chinois : le cas de l'humeur dépressif</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a mSUD Taiwan Taigi Treebank Aligned on Mandarin and Teochew Translations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Valette</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvalLLM2024 - Atelier sur l'évaluation des modèles génératifs (LLM) et challence d'extraction d'information few-shot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMIAD, Ministères des Armées, Jul 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ROCLING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACLCLP, Nov 2024, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678038v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ertim at SemEval-2023 Task 2: Fine-tuning of Transformer Language Models and External Knowledge Leveraging for NER in Farsi, English, French and Chinese</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection des humeurs dépressives sur les réseaux sociaux chinois à partir d'une combinaison de plongements lexicaux et de méthodes textométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyuan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magistry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Deturck</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Valette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 17th International Workshop on Semantic Evaluation (SemEval-2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">JADT 2024 : 17th International Conference on Statistical Analysis of Textual Data, 25-27 juin 2024 Bruxelles (Belgique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186402v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging BERT, MWE, and ML Models to Detect Emotions and Threats in Urdu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Diot-Parvaz-Ahmad</w:t>
+                <w:t xml:space="preserve">Évaluation des modèles génératifs (LLMs) concernant la détection des problèmes mentaux en basant sur les réseaux sociaux chinois : le cas de l'humeur dépressif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyuan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Nouvel</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIRE 2022: Forum for Information Retrieval Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Kolkata, India</w:t>
+              <w:t xml:space="preserve">EvalLLM2024 - Atelier sur l'évaluation des modèles génératifs (LLM) et challence d'extraction d'information few-shot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMIAD, Ministères des Armées, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186434v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le(s)? chinois du Shun-pao 申報</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestes d'écriture et pratique de la traduction au défi des nouvelles technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bazantay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guibourg Delamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GDR LIFT 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR LIFT, Dec 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Les lundis d'IFRAE, Institut Français de Recherche sur l’Asie de l’Est (IFRAE/UMR 8043)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français de Recherche sur l’Asie de l’Est (IFRAE/UMR 8043), Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059911v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répliquer et étendre pour l'alsacien &amp;quot;Étiquetage en parties du discours de langues peu dotées par spécialisation des plongements lexicaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karën Fort</w:t>
+                <w:t xml:space="preserve">Ertim at SemEval-2023 Task 2: Fine-tuning of Transformer Language Models and External Knowledge Leveraging for NER in Farsi, English, French and Chinese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Deturck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Diot Parvaz-Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaine Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). 2e atelier Éthique et TRaitemeNt Automatique des Langues (ETeRNAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.29-37</w:t>
+              <w:t xml:space="preserve">The 17th International Workshop on Semantic Evaluation (SemEval-2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750224v3</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual Characters with Segmentation Representation for Named Entity Recognition in Chinese</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Blouin</w:t>
+                <w:t xml:space="preserve">Leveraging BERT, MWE, and ML Models to Detect Emotions and Threats in Urdu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Diot-Parvaz-Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaine Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Pacific Asia Conference on Language, Information and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">FIRE 2022: Forum for Information Retrieval Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Kolkata, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565602v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should we use movie subtitles to study linguistic patterns of conversational speech? A study based on French, English and Taiwan Mandarin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le(s)? chinois du Shun-pao 申報</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Symposium on Linguitic Patters of Spontaneous Speech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">Journées GDR LIFT 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR LIFT, Dec 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385689v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Languages(s) of the SHUN-PAO, a Computational Linguistics account</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contextual Characters with Segmentation Representation for Named Entity Recognition in Chinese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference of Digital Archives and Digital Humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National Taiwan normal university, Dec 2019, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">34th Pacific Asia Conference on Language, Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493546v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining the Biographical Dictionary of Republican China : From Print to Network Exploration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Répliquer et étendre pour l'alsacien &amp;quot;Étiquetage en parties du discours de langues peu dotées par spécialisation des plongements lexicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Millour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karën Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BD2019 - 3e conference on Biographical Data in a Digital World 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Information and Communication Technologies, Bulgarian Academy of Sciences, Sep 2019, Varna, Bulgaria. pp.1-7</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). 2e atelier Éthique et TRaitemeNt Automatique des Langues (ETeRNAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.29-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03712236v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750224v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpora with Part-of-Speech Annotations for Three Regional Languages of France: Alsatian, Occitan and Picard</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Myriam Bras</w:t>
+                <w:t xml:space="preserve">Should we use movie subtitles to study linguistic patterns of conversational speech? A study based on French, English and Taiwan Mandarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th edition of the Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">Third International Symposium on Linguitic Patters of Spontaneous Speech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704806v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étiquetage en parties du discours de langues peu dotées par spécialisation des plongements lexicaux</w:t>
+                <w:t xml:space="preserve">Languages(s) of the SHUN-PAO, a Computational Linguistics account</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">10th International Conference of Digital Archives and Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Taiwan normal university, Dec 2019, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793092v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resources and Methods for the Automatic Recognition of Place Names in Alsatian</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mining the Biographical Dictionary of Republican China : From Print to Network Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rosset</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus-Based Research in the Humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Vienna, Austria. pp.35-44</w:t>
+              <w:t xml:space="preserve">BD2019 - 3e conference on Biographical Data in a Digital World 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Information and Communication Technologies, Bulgarian Academy of Sciences, Sep 2019, Varna, Bulgaria. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702656v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03712236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences d'étiquetage morphosyntaxique dans le cadre du projet RESTAURE</w:t>
+                <w:t xml:space="preserve">Étiquetage en parties du discours de langues peu dotées par spécialisation des plongements lexicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier DiLiTAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546495v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skillex, an action labelling efficiency score: the case for French and Mandarin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resources and Methods for the Automatic Recognition of Place Names in Alsatian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magistry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COGSCI14, THE ANNUAL MEETING OF THE COGNITIVE SCIENCE SOCIETY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">Corpus-Based Research in the Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Vienna, Austria. pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321975v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BACANAL : Balades Aléatoires Courtes pour ANAlyses Lexicales Application à la substitution lexicale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Chudy</w:t>
+                <w:t xml:space="preserve">Corpora with Part-of-Speech Annotations for Three Regional Languages of France: Alsatian, Occitan and Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN-20 2014 : Atelier SEMDIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Marseille France, France</w:t>
+              <w:t xml:space="preserve">11th edition of the Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320482v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tmuse: Lexical Network Exploration</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expériences d'étiquetage morphosyntaxique dans le cadre du projet RESTAURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCNLP 2013 - 6th International Joint Conference on Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nagoya, Japan. pp.41-44</w:t>
+              <w:t xml:space="preserve">Atelier DiLiTAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669176v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can MDL Improve Unsupervised Chinese Word Segmentation?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Skillex, an action labelling efficiency score: the case for French and Mandarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Duvignau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hintat Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu-Kai Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Joint Conference on Natural Language Processing: Sighan workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nagoya, Japan. pp.2</w:t>
+              <w:t xml:space="preserve">COGSCI14, THE ANNUAL MEETING OF THE COGNITIVE SCIENCE SOCIETY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876389v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervized Word Segmentation: the case for Mandarin Chinese</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BACANAL : Balades Aléatoires Courtes pour ANAlyses Lexicales Application à la substitution lexicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Sagot</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL - Annual Meeting of the Association for Computational Linguistics - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACL, Jul 2012, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">TALN-20 2014 : Atelier SEMDIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Marseille France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701200v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation non supervisée : le cas du mandarin</w:t>
+                <w:t xml:space="preserve">Can MDL Improve Unsupervised Chinese Word Segmentation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RECITAL - Rencontres des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATALA, Jun 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Sixth International Joint Conference on Natural Language Processing: Sighan workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nagoya, Japan. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701197v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation et induction de lexique non-supervisées du mandarin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tmuse: Lexical Network Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dessale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN'2011 - Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATALA, Jun 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IJCNLP 2013 - 6th International Joint Conference on Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nagoya, Japan. pp.41-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00605899v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of a Cultural Protocol for Quantifying Cultural Variations in Comparing Verb Semantics between Chinese and French</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unsupervized Word Segmentation: the case for Mandarin Chinese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magistry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Pacific Asia Conference on Language, Information and Computation (PACLIC24 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Sendai, Japan. pp.791-798</w:t>
+              <w:t xml:space="preserve">ACL - Annual Meeting of the Association for Computational Linguistics - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, Jul 2012, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992089v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph representation of synonymy and translation resources for cross-linguistic modelisation of meaning</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Segmentation non supervisée : le cas du mandarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Pacific Asia Conference on Language, Information and Computation (PACLIC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Digital Enhancement of Cognitive Processing, Waseda University, Nov 2010, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">RECITAL - Rencontres des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA, Jun 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063508v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiktionary and NLP: Improving synonymy networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Segmentation et induction de lexique non-supervisées du mandarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magistry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACL Workshop on The People's Web Meets NLP: Collaboratively Constructed Semantic Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Singapore, Singapore. pp.19--27</w:t>
+              <w:t xml:space="preserve">TALN'2011 - Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA, Jun 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411758v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00605899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paddy Fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graph representation of synonymy and translation resources for cross-linguistic modelisation of meaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kim Gerdes</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu-Kai Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTT 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Canada. pp.253-262</w:t>
+              <w:t xml:space="preserve">24th Pacific Asia Conference on Language, Information and Computation (PACLIC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Digital Enhancement of Cognitive Processing, Waseda University, Nov 2010, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00685084v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Use of a Cultural Protocol for Quantifying Cultural Variations in Comparing Verb Semantics between Chinese and French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hintat Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Duvignau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunhan Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th Pacific Asia Conference on Language, Information and Computation (PACLIC24 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Sendai, Japan. pp.791-798</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiktionary and NLP: Improving synonymy networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Sajous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsieh Shukai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACL Workshop on The People's Web Meets NLP: Collaboratively Constructed Semantic Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Singapore, Singapore. pp.19--27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paddy Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magistry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Gerdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MTT 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Canada. pp.253-262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00685084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Using Extra-Linguistic Material for Mandarin-French Verbal Constructions Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hintat Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.y Shiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PACLIC 23 - 23rd Pacific Asia Conference on Language, Information and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Hong-Kong, Hong Kong SAR China. pp.56--68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3710,219 +4034,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Speech LLMs for Audio-based Lexical Retrieval in Dictionaries: the Case of Audio Queries in WhatTCSay, a Dictionary app for the Teochew Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siman Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études AFIA-ATALA : Technologies linguistiques pour les langues peu dotées (TLLPD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution d’un corpus écrit d’apprenants du chinois langue étrangère - Premières réflexions et démarches entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinyue Cécilia Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitution de corpus écrits d’apprenants en contexte universitaire - Pratiques, enjeux, perspectives acquisitionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3932,100 +4256,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Word Segmentation and Wordhood Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistics. Paris Diderot; Inria, 2013. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013PA070077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01573561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4035,118 +4359,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re-)Digitizing 吳守禮 Ngôo Siú-lé's Mandarin -Taiwanese Dictionary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afala Phaxay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ACL, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4293,51 +4617,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217972v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Blouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora van den Bosch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25517/jhnr.v5i1.120" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358020v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-019-09463-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728622v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Fabre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Goudin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573567v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Kai Hsieh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yun Chang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40655-015-0010-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320416v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duvignau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Navarro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desalle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hintat Cheung" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Ren Huang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231880v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/43190_51" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324764v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Wallet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmett Strickland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379601v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678038v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyuan Xu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Lan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Deturck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Diot Parvaz-Ahmad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Diot-Parvaz-Ahmad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059911v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750224v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Millour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565602v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lison" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493546v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712236v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Armand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Henriot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704806v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793092v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702656v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546495v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321975v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320482v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chudy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669176v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dessale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gaillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876389v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701200v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701197v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunhan Chang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063508v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411758v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Navarro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sajous" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsieh Shukai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685084v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992102v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.y Shiao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460230v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siman Chen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fily" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue C&#233;cilia Yu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01573561v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA070077" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053946v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afala Phaxay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217972v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Blouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora van den Bosch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25517/jhnr.v5i1.120" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358020v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-019-09463-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728622v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Fabre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Goudin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573567v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Kai Hsieh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yun Chang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40655-015-0010-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320416v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duvignau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Navarro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desalle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hintat Cheung" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Ren Huang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231880v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/43190_51" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460279v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Wallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmett Strickland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siman Chen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fily" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687366v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyuan Xu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Lan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350511v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Elbaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Wei" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bazantay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibourg Delamotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186402v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Deturck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Diot Parvaz-Ahmad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186434v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Diot-Parvaz-Ahmad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059911v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565602v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750224v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Millour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385689v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lison" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493546v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712236v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Armand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Henriot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793092v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704806v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546495v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321975v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320482v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chudy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876389v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669176v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dessale" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gaillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701200v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701197v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605899v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063508v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992089v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunhan Chang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411758v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Navarro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sajous" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsieh Shukai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992102v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.y Shiao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460230v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882859v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue C&#233;cilia Yu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01573561v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA070077" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053946v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afala Phaxay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>