--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -881,260 +881,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Speech Synthesis in a Nonstandardized, Multidialectal Context: A Teochew Case Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La science participative et l'ANR DiLSi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magistry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Wallet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Synthesis Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Leeuwarden, Netherlands</w:t>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Marseille, France. pp.3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460279v1</w:t>
+                <w:t xml:space="preserve">hal-05324764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La science participative et l'ANR DiLSi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating Speech Synthesis in a Nonstandardized, Multidialectal Context: A Teochew Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaine Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmett Strickland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Marseille, France. pp.3-5</w:t>
+              <w:t xml:space="preserve">Speech Synthesis Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Leeuwarden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324764v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Speech Models for Audio-based Lexical Retrieval in Dictionaries: the Case of the Teochew Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siman Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1198,51 +1198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a mSUD Taiwan Taigi Treebank Aligned on Mandarin and Teochew Translations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROCLING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACLCLP, Nov 2024, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1630,51 +1630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Diot Parvaz-Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1742,51 +1742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Diot-Parvaz-Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2323,152 +2323,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03712236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étiquetage en parties du discours de langues peu dotées par spécialisation des plongements lexicaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corpora with Part-of-Speech Annotations for Three Regional Languages of France: Alsatian, Occitan and Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">11th edition of the Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793092v1</w:t>
+                <w:t xml:space="preserve">hal-01704806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resources and Methods for the Automatic Recognition of Place Names in Alsatian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2496,182 +2526,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus-Based Research in the Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Vienna, Austria. pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpora with Part-of-Speech Annotations for Three Regional Languages of France: Alsatian, Occitan and Picard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bernhard</w:t>
+                <w:t xml:space="preserve">Étiquetage en parties du discours de langues peu dotées par spécialisation des plongements lexicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th edition of the Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704806v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences d'étiquetage morphosyntaxique dans le cadre du projet RESTAURE</w:t>
               </w:r>
@@ -2992,277 +2992,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can MDL Improve Unsupervised Chinese Word Segmentation?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tmuse: Lexical Network Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dessale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Joint Conference on Natural Language Processing: Sighan workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nagoya, Japan. pp.2</w:t>
+              <w:t xml:space="preserve">IJCNLP 2013 - 6th International Joint Conference on Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nagoya, Japan. pp.41-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876389v1</w:t>
+                <w:t xml:space="preserve">hal-03669176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tmuse: Lexical Network Exploration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Dessale</w:t>
+                <w:t xml:space="preserve">Can MDL Improve Unsupervised Chinese Word Segmentation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Gaillard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCNLP 2013 - 6th International Joint Conference on Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nagoya, Japan. pp.41-44</w:t>
+              <w:t xml:space="preserve">Sixth International Joint Conference on Natural Language Processing: Sighan workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nagoya, Japan. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669176v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervized Word Segmentation: the case for Mandarin Chinese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACL - Annual Meeting of the Association for Computational Linguistics - 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACL, Jul 2012, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3369,51 +3369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation et induction de lexique non-supervisées du mandarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN'2011 - Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ATALA, Jun 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3438,51 +3438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph representation of synonymy and translation resources for cross-linguistic modelisation of meaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Chudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4061,51 +4061,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Speech LLMs for Audio-based Lexical Retrieval in Dictionaries: the Case of Audio Queries in WhatTCSay, a Dictionary app for the Teochew Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siman Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4617,51 +4617,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217972v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Blouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora van den Bosch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25517/jhnr.v5i1.120" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358020v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-019-09463-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728622v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Fabre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Goudin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573567v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Kai Hsieh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yun Chang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40655-015-0010-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320416v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duvignau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Navarro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desalle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hintat Cheung" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Ren Huang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231880v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/43190_51" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460279v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Wallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmett Strickland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siman Chen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fily" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687366v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyuan Xu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Lan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350511v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Elbaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Wei" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bazantay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibourg Delamotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186402v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Deturck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Diot Parvaz-Ahmad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186434v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Diot-Parvaz-Ahmad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059911v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565602v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750224v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Millour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385689v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lison" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493546v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712236v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Armand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Henriot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793092v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704806v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546495v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321975v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320482v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chudy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876389v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669176v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dessale" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gaillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701200v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701197v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605899v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063508v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992089v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunhan Chang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411758v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Navarro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sajous" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsieh Shukai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992102v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.y Shiao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460230v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882859v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue C&#233;cilia Yu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01573561v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA070077" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053946v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afala Phaxay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217972v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Blouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora van den Bosch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magistry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25517/jhnr.v5i1.120" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358020v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-019-09463-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728622v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Fabre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Goudin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573567v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Kai Hsieh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yun Chang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40655-015-0010-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320416v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duvignau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Navarro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desalle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hintat Cheung" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Ren Huang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231880v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/43190_51" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324764v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Wallet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmett Strickland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siman Chen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fily" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687366v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyuan Xu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Lan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350511v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Elbaz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Wei" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bazantay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guibourg Delamotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186402v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Deturck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Diot Parvaz-Ahmad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186434v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Diot-Parvaz-Ahmad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059911v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565602v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750224v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Millour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#235;n Fort" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385689v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lison" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493546v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712236v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Armand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Henriot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704806v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702656v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793092v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546495v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321975v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320482v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chudy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669176v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dessale" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gaillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876389v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701200v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701197v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605899v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063508v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992089v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunhan Chang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411758v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Navarro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sajous" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsieh Shukai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gerdes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992102v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.y Shiao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460230v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882859v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue C&#233;cilia Yu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01573561v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA070077" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053946v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afala Phaxay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>