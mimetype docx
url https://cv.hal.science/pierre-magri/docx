--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -502,373 +502,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances on Graphene Quantum Dots for Electrochemical Energy Storage Devices</w:t>
+                <w:t xml:space="preserve">Synthesis of cyclodextrins-metronidazole inclusion complexes and incorporation of metronidazole - 2-hydroxypropyl-β-cyclodextrin inclusion complex in chitosan nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noura Zahir</w:t>
+                <w:t xml:space="preserve">Sarra Bensouiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Belaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Sindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rup-Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENERGY &amp; ENVIRONMENTAL MATERIALS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eem2.1216⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1247, pp.131298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.131298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03125424v1</w:t>
+                <w:t xml:space="preserve">hal-03467436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of cyclodextrins-metronidazole inclusion complexes and incorporation of metronidazole - 2-hydroxypropyl-β-cyclodextrin inclusion complex in chitosan nanoparticles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent Advances on Graphene Quantum Dots for Electrochemical Energy Storage Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Sindt</w:t>
+                <w:t xml:space="preserve">Noura Zahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Rup-Jacques</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wen Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Gaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1247, pp.131298. </w:t>
+              <w:t xml:space="preserve">ENERGY &amp; ENVIRONMENTAL MATERIALS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.201-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.131298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eem2.1216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467436v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Anti-inflammatory Activity and In Vitro Drug Release of Ibuprofen-Loaded Nanoparticles Based on Sodium Alginate and Chitosan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Bensouiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Belaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Sindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rup-Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45, pp.7599-7609. </w:t>
@@ -900,520 +900,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bio-material as sorbent for 2,4-Dichlorophenoxyacetic acid removal from aqueous solution</w:t>
+                <w:t xml:space="preserve">Charge-transfer complexes of hypoglycemic sulfonamide with π-acceptors: Experimental and DFT-TDDFT studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Boughaita</w:t>
+                <w:t xml:space="preserve">Sara Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Bouchelta</w:t>
+                <w:t xml:space="preserve">Marek Rogalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Salah Medjram</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Magri</w:t>
+                <w:t xml:space="preserve">Mekki Kadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algerian Journal of Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1175, pp.105-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2018.07.074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923570v1</w:t>
+                <w:t xml:space="preserve">hal-02916871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast, green microwave-assisted synthesis of single crystalline Sb2Se3 nanowires towards promising lithium storage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
+                <w:t xml:space="preserve">Synthesis and optical properties of novel thermally stable bis-merocyanine dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassiba Hayet-Eddine Hadj Kouider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Kasmi-Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Feng Li</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jechem.2018.03.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1188, pp.185-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2019.03.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075060v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge-transfer complexes of hypoglycemic sulfonamide with π-acceptors: Experimental and DFT-TDDFT studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Soltani</w:t>
+                <w:t xml:space="preserve">The bio-material as sorbent for 2,4-Dichlorophenoxyacetic acid removal from aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Boughaita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Bouchelta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Salah Medjram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mekki Kadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Algerian Journal of Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (2), pp.999-1005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916871v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and optical properties of novel thermally stable bis-merocyanine dyes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pierrat</w:t>
+                <w:t xml:space="preserve">Fast, green microwave-assisted synthesis of single crystalline Sb2Se3 nanowires towards promising lithium storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Madi</w:t>
+                <w:t xml:space="preserve">Feng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1188, pp.185-195. </w:t>
+              <w:t xml:space="preserve">Journal of Energy Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30, pp.27-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2019.03.077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jechem.2018.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124115v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pure, Size Tunable ZnO Nanocrystals Assembled into Large Area PMMA Layer as Efficient Catalyst</w:t>
               </w:r>
@@ -1918,51 +1918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-Up Confined Synthesis of Nanorod-in-Nanotube Structured Sb@N-C for Durable Lithium and Sodium Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2052,90 +2052,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV–Vis, FTIR, 1H, 13C NMR spectra and thermal studies of charge transfer complexes formed in the reaction of Gliclazide with π- and σ-electron acceptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Rogalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekki Kadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 205, pp.170-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2299,51 +2299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activated Carbon Supported Cobalt as Efficiency Adsorbent: Application Chemical Agricultural pollutant 2,4-D Herbicide Removal from Aqueous Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Boughaita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafia Bouchelta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2544,416 +2544,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterisation of activated carbon from animal bones and its application for removal of organic micropollutants from aqueous solution</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of β-cyclodextrin complexes in an anhydrous environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bachir Bouchekima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Lallam</w:t>
+                <w:t xml:space="preserve">Hocine Sifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Modarressi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Stachowicz-Kuśnierz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Korchowiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19443994.2016.1151379⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22, pp.207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00894-016-3061-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518103v1</w:t>
+                <w:t xml:space="preserve">hal-02923456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Filler Contents and Surface Treatments on Morphology, Dielectric and Mechanical Properties of Polyvinylchloride Reinforced with Date Stones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Mohamed Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boukerrou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Amouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Pharmaceutical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (8), pp.772-782</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of β-cyclodextrin complexes in an anhydrous environment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anna Stachowicz-Kuśnierz</w:t>
+                <w:t xml:space="preserve">Preparation and characterisation of activated carbon from animal bones and its application for removal of organic micropollutants from aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahrazed Djilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Zaghdoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Djazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacek Korchowiec</w:t>
+                <w:t xml:space="preserve">Bachir Bouchekima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Lallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22, pp.207. </w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (52), pp.25070-25079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00894-016-3061-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19443994.2016.1151379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923456v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of activated carbon from apple waste prepared under N2/microwave radiations</w:t>
               </w:r>
@@ -3371,51 +3371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urszula Domanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Sindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 186, pp.1-6. </w:t>
@@ -3465,51 +3465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-Chemical Properties and Phase Behavior of the Ionic Liquid-beta-Cyclodextrin Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Rogalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Modaressi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4458,51 +4458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liqiang Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4583,51 +4583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liqiang Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4682,90 +4682,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Synthesis of Transition metal Oxide Nanoparticles Adsorbed on Silica Nanosprings for Energy Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Zahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials research Society (MRS) Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Boston, United States</w:t>
@@ -4788,273 +4788,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sb@Nitrogen-Doped Carbon Coaxial Nanotubes as a High-Rate and Long-Life Anode Material for Na-Ion Batteries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Feng Li</w:t>
+                <w:t xml:space="preserve">ZnO-Au Heterojunction Enhanced the Photoluminescence of ZnO Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanna Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. En Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rinnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Research Society (MRS) Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Boston, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917585v1</w:t>
+                <w:t xml:space="preserve">hal-02917567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO-Au Heterojunction Enhanced the Photoluminescence of ZnO Nanocrystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suzanna Akil</w:t>
+                <w:t xml:space="preserve">Sb@Nitrogen-Doped Carbon Coaxial Nanotubes as a High-Rate and Long-Life Anode Material for Na-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liqiang Mai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Research Society (MRS) Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Boston, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917567v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Carbon Quantum Dots under Microwave Irradiation from Biomass Waste</w:t>
               </w:r>
@@ -5129,260 +5129,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring advanced Sb-based nanostructures towards promising energy application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
+                <w:t xml:space="preserve">Adsorption of humic acid from aqueous solution on different modified bentonites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Bougdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Messikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Bousba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Djazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European-MRS Spring meeting and Exhibit (EMRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Strasbourg, France. </w:t>
+              <w:t xml:space="preserve">2nd International conference on nanotechnology based innovative applications for the environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917563v1</w:t>
+                <w:t xml:space="preserve">hal-02923686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of humic acid from aqueous solution on different modified bentonites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Djazi</w:t>
+                <w:t xml:space="preserve">Tailoring advanced Sb-based nanostructures towards promising energy application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liqiang Mai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International conference on nanotechnology based innovative applications for the environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Rome, Italy</w:t>
+              <w:t xml:space="preserve">European-MRS Spring meeting and Exhibit (EMRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923686v1</w:t>
+                <w:t xml:space="preserve">hal-02917563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxide and Chalcogenide-Based Coatings and Nanostructures for Electronics and Energy Applications</w:t>
               </w:r>
@@ -5765,51 +5765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05248859v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pacholski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schramm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Voellinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Ugur Ozkose" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2025.107361" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04838616v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Mcilroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gaumet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Franchetti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-024-02647-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04728572v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Gaumet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maxit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14198807" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03125424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Zahir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Luo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eem2.1216" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467436v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Bensouiki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Belaib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Sindt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rup-Jacques" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131298" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02923806v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-020-04720-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02923570v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Boughaita" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bouchelta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salah Medjram" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02075060v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2018.03.013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02916871v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Soltani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Rogalski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Kadri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2018.07.074" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02124115v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassiba Hayet-Eddine Hadj Kouider" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Kasmi-Mir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Madi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2019.03.077" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02443660v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issraa Shahine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Beydoun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9020162" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02916857v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Kahoul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bougdah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Djazi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Djilani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23939/chcht13.03.365" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02916864v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Zaghdoudi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Lallam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2019.23887" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02916900v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bousba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Messikh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22036/pcr.2018.129154.1482" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02076710v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Luo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201703237" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02916872v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2018.07.026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02916914v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Derdour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafia Bouchelta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khorief Naser-Eddine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Medjram" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/WJE-06-2017-0132" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02916933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13005/ojc/330510" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02923416v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1760038" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518103v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Bouchekima" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2016.1151379" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02923525v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mohamed Ben Ali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gasmi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukerrou Amar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Amouchi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02923456v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Sifaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Modarressi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stachowicz-Ku&#347;nierz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Korchowiec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-016-3061-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02923545v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ramdane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Marsa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02923445v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bensid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Berredjem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhour Hattab" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Djellabi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahida Khiereddine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2016.3741" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02923680v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Modaressi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01278698v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Sajjadi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Domanska" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2013.04.025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ5C49WQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01278702v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mutelet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Grydziuszko" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms140816638" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04524731v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lecuire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/jm9960600773" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1TPLSQ4Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04933871v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04933873v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04933874v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306316v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gaiffe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dezanet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dalmasso" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/OPL.2015.620" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04399269v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04399265v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04933882v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqiang Mai" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917601v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02923551v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917585v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917567v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna Akil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. En Naciri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917573v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917563v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02923686v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917558v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna Akil-Jradi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775913v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995METZ048S" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05248859v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pacholski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schramm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Voellinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Ugur Ozkose" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2025.107361" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04838616v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Mcilroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gaumet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Franchetti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11468-024-02647-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04728572v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Gaumet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maxit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14198807" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467436v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Bensouiki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Belaib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Sindt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rup-Jacques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131298" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03125424v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Zahir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Luo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eem2.1216" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02923806v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-020-04720-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02916871v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Soltani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Rogalski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Kadri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2018.07.074" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02124115v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassiba Hayet-Eddine Hadj Kouider" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Kasmi-Mir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Madi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2019.03.077" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02923570v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Boughaita" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bouchelta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salah Medjram" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02075060v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2018.03.013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02443660v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issraa Shahine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Beydoun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Eulmi Bendeif" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9020162" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02916857v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Kahoul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bougdah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Djazi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Djilani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23939/chcht13.03.365" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02916864v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Zaghdoudi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Lallam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2019.23887" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02916900v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bousba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Messikh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22036/pcr.2018.129154.1482" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02076710v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Luo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201703237" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02916872v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2018.07.026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02916914v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Derdour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafia Bouchelta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khorief Naser-Eddine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Medjram" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/WJE-06-2017-0132" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02916933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13005/ojc/330510" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02923416v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1760038" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02923456v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Sifaoui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Modarressi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stachowicz-Ku&#347;nierz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Korchowiec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-016-3061-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02923525v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mohamed Ben Ali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gasmi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukerrou Amar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Amouchi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518103v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Bouchekima" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2016.1151379" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02923545v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Ramdane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Marsa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02923445v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bensid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Berredjem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhour Hattab" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Djellabi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahida Khiereddine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2016.3741" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02923680v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Modaressi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01278698v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Sajjadi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Domanska" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2013.04.025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ5C49WQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01278702v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mutelet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Grydziuszko" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms140816638" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04524731v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lecuire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/jm9960600773" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1TPLSQ4Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04933871v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04933873v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04933874v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306316v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gaiffe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dezanet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dalmasso" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/OPL.2015.620" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04399269v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04399265v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04933882v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqiang Mai" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917601v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02923551v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917567v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna Akil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. En Naciri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917585v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917573v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02923686v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917563v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917558v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna Akil-Jradi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775913v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995METZ048S" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>