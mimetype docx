--- v0 (2026-03-21)
+++ v1 (2026-04-18)
@@ -1187,256 +1187,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FORMULIS: Dynamic Form-Based Interface For Guided Knowledge Graph Authoring</w:t>
+                <w:t xml:space="preserve">Diagnostic pour le maintien de la qualité des bases du Web des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Franck Partouche</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Knowledge Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Bologne, France</w:t>
+              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443319v1</w:t>
+                <w:t xml:space="preserve">hal-02709482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic pour le maintien de la qualité des bases du Web des données</w:t>
+                <w:t xml:space="preserve">FORMULIS: Dynamic Form-Based Interface For Guided Knowledge Graph Authoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Raimbault</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Ducassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Partouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Bologne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02709482v1</w:t>
+                <w:t xml:space="preserve">hal-01443319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohérence des données de bases RDF en évolution constante</w:t>
               </w:r>
@@ -1511,51 +1511,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02709481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency Evaluation of RDF Data: How Data and Updates are Relevant</w:t>
+                <w:t xml:space="preserve">Targeted Linked-Data Extractor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Raimbault</w:t>
@@ -1573,106 +1573,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">David Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Marrakech, Morocco. pp.187-193, </w:t>
+              <w:t xml:space="preserve">The 6th International Conference on Agents and Artificial Intelligence (ICAART 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Angers, France. pp.336-341, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SITIS.2014.39⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0004758503360341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256741v1</w:t>
+                <w:t xml:space="preserve">hal-03256738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted Linked-Data Extractor</w:t>
+                <w:t xml:space="preserve">Consistency Evaluation of RDF Data: How Data and Updates are Relevant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Raimbault</w:t>
@@ -1690,82 +1690,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">David Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Conference on Agents and Artificial Intelligence (ICAART 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Angers, France. pp.336-341, </w:t>
+              <w:t xml:space="preserve">Tenth International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Marrakech, Morocco. pp.187-193, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0004758503360341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2014.39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256738v1</w:t>
+                <w:t xml:space="preserve">hal-03256741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de cartes conceptuelles à l'aide d'ontologies</w:t>
               </w:r>
@@ -2686,51 +2686,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="97826630"/>
+    <w:nsid w:val="0B045A66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2917,51 +2917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-maillot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9814-439X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190578270" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/237145541848496600122" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946680v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2023.100775" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02437482v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bobed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256581v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raimbault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Loiseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.17.2.9-32" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559359v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Bernad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3654987" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04575211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Andersen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589335.3651443" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372234v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT59888.2023.00034" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167342" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731124v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ducass&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Partouche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443319v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709482v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256741v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2014.39" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004758503360341" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256757v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171196v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://WWW '23 Companion: Companion Proceedings of the ACM Web Conference 2023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543873.3587328" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652865v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2022.eswc-conferences.org" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929913v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Maria Dal Sasso Freitas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-24197-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24197-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140375v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01410419v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ANGE0007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-maillot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9814-439X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190578270" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/237145541848496600122" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946680v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2023.100775" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02437482v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bobed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256581v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raimbault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Loiseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.17.2.9-32" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559359v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Bernad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3654987" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04575211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Andersen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589335.3651443" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372234v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT59888.2023.00034" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167342" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731124v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ducass&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Partouche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709482v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443319v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004758503360341" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256741v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2014.39" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256757v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171196v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://WWW '23 Companion: Companion Proceedings of the ACM Web Conference 2023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543873.3587328" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652865v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2022.eswc-conferences.org" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929913v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Maria Dal Sasso Freitas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-24197-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24197-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140375v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01410419v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ANGE0007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>