--- v1 (2026-04-18)
+++ v2 (2026-05-11)
@@ -1187,256 +1187,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic pour le maintien de la qualité des bases du Web des données</w:t>
+                <w:t xml:space="preserve">FORMULIS: Dynamic Form-Based Interface For Guided Knowledge Graph Authoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Raimbault</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Ducassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Partouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Bologne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02709482v1</w:t>
+                <w:t xml:space="preserve">hal-01443319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FORMULIS: Dynamic Form-Based Interface For Guided Knowledge Graph Authoring</w:t>
+                <w:t xml:space="preserve">Diagnostic pour le maintien de la qualité des bases du Web des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Franck Partouche</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge Engineering and Knowledge Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Bologne, France</w:t>
+              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443319v1</w:t>
+                <w:t xml:space="preserve">hal-02709482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohérence des données de bases RDF en évolution constante</w:t>
               </w:r>
@@ -1511,51 +1511,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02709481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted Linked-Data Extractor</w:t>
+                <w:t xml:space="preserve">Consistency Evaluation of RDF Data: How Data and Updates are Relevant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Raimbault</w:t>
@@ -1573,106 +1573,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">David Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Conference on Agents and Artificial Intelligence (ICAART 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Angers, France. pp.336-341, </w:t>
+              <w:t xml:space="preserve">Tenth International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Marrakech, Morocco. pp.187-193, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0004758503360341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SITIS.2014.39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256738v1</w:t>
+                <w:t xml:space="preserve">hal-03256741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency Evaluation of RDF Data: How Data and Updates are Relevant</w:t>
+                <w:t xml:space="preserve">Targeted Linked-Data Extractor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Raimbault</w:t>
@@ -1690,82 +1690,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">David Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Marrakech, Morocco. pp.187-193, </w:t>
+              <w:t xml:space="preserve">The 6th International Conference on Agents and Artificial Intelligence (ICAART 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Angers, France. pp.336-341, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SITIS.2014.39⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0004758503360341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256741v1</w:t>
+                <w:t xml:space="preserve">hal-03256738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de cartes conceptuelles à l'aide d'ontologies</w:t>
               </w:r>
@@ -2686,51 +2686,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B045A66"/>
+    <w:nsid w:val="E04D1E60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2917,51 +2917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-maillot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9814-439X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190578270" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/237145541848496600122" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946680v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2023.100775" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02437482v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bobed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256581v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raimbault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Loiseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.17.2.9-32" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559359v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Bernad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3654987" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04575211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Andersen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589335.3651443" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372234v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT59888.2023.00034" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167342" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731124v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ducass&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Partouche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709482v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443319v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004758503360341" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256741v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2014.39" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256757v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171196v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://WWW '23 Companion: Companion Proceedings of the ACM Web Conference 2023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543873.3587328" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652865v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2022.eswc-conferences.org" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929913v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Maria Dal Sasso Freitas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-24197-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24197-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140375v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01410419v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ANGE0007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-maillot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9814-439X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190578270" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/237145541848496600122" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946680v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2023.100775" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02437482v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bobed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256581v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raimbault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Loiseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.17.2.9-32" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559359v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Bernad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3654987" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04575211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Andersen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589335.3651443" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372234v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT59888.2023.00034" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167342" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731124v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ducass&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Partouche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443319v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709482v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02709481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256741v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2014.39" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004758503360341" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03256757v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171196v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://WWW '23 Companion: Companion Proceedings of the ACM Web Conference 2023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543873.3587328" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652865v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2022.eswc-conferences.org" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929913v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Maria Dal Sasso Freitas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-24197-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24197-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140375v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01410419v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ANGE0007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>