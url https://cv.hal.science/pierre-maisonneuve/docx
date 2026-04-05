--- v0 (2026-03-06)
+++ v1 (2026-04-05)
@@ -234,291 +234,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolutionary divergence of receptor guanylyl cyclase C has implications for preclinical models for receptor-directed therapeutics</w:t>
+                <w:t xml:space="preserve">The CNK–HYP scaffolding complex promotes RAF activation by enhancing KSR–MEK interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vishwas Mishra</w:t>
+                <w:t xml:space="preserve">Pierre Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kritica Sharma</w:t>
+                <w:t xml:space="preserve">Malha Sahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avipsa Bose</w:t>
+                <w:t xml:space="preserve">Fanny Bergeron-Labrecque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Maisonneuve</w:t>
+                <w:t xml:space="preserve">Xianjie Iris Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandhya S Visweswariah</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juliette Queguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 300 (1), pp.105505. </w:t>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (7), pp.1028-1038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2023.105505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41594-024-01233-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04658947v1</w:t>
+                <w:t xml:space="preserve">hal-04658945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CNK–HYP scaffolding complex promotes RAF activation by enhancing KSR–MEK interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The evolutionary divergence of receptor guanylyl cyclase C has implications for preclinical models for receptor-directed therapeutics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishwas Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kritica Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avipsa Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Queguiner</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandhya S Visweswariah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 31 (7), pp.1028-1038. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 300 (1), pp.105505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41594-024-01233-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2023.105505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04658945v1</w:t>
+                <w:t xml:space="preserve">hal-04658947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bora phosphorylation substitutes in trans for T-loop phosphorylation in Aurora A to promote mitotic entry</w:t>
               </w:r>
@@ -543,51 +543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Orlicky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -664,51 +664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick G Spill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasaman Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -941,51 +941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Toto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Di Silvio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1036,51 +1036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Basis of the Interaction of the Human Protein Tyrosine Phosphatase Non-receptor Type 4 (PTPN4) with the Mitogen-activated Protein Kinase p38γ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Caillet-Saguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1183,51 +1183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies to interfere with PDZ-mediated interactions in neurons: What we can learn from the rabies virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Caillet-Saguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Delhommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1304,51 +1304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of the catalytic activity of the human phosphatase PTPN4 by its PDZ domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Caillet-Saguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1470,51 +1470,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude structurale et fonctionnelle de la phosphatase humaine PTPN4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biophysique. Université Pierre et Marie Curie - Paris VI, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014PA066673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1710,51 +1710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05407137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lavoie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Jin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Lajoie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decossas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gendron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adp2742" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658947v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwas Mishra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritica Sharma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avipsa Bose" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maisonneuve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhya S Visweswariah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.105505" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658945v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malha Sahmi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bergeron-Labrecque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjie Iris Ma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Queguiner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-024-01233-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215355v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tavernier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Vigneron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Orlicky" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21922-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03268506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick G Spill" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Karami" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wolff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nilges" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.671011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462341v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Ceccarelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiia Ivantsiv" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Anne Mullin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coyaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Manczyk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2019.03.022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192076v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Caillet-Saguy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Toto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gu&#233;rois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Di Silvio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08193-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Caillet-Saguy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Vaney" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoo Bibi-Zainab" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Sawyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.707208" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545804v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delhommel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Terrien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Babault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2015.02.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raynal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gilquin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chaffotte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01199748v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066673" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05407137v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lavoie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Jin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Lajoie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decossas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gendron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adp2742" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maisonneuve" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malha Sahmi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bergeron-Labrecque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjie Iris Ma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Queguiner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-024-01233-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658947v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishwas Mishra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritica Sharma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avipsa Bose" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhya S Visweswariah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.105505" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215355v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tavernier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Vigneron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Orlicky" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21922-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03268506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick G Spill" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Karami" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wolff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nilges" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.671011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462341v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Ceccarelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiia Ivantsiv" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Anne Mullin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Coyaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Manczyk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2019.03.022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192076v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Caillet-Saguy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Toto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gu&#233;rois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Di Silvio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08193-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Caillet-Saguy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Vaney" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoo Bibi-Zainab" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristi Sawyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.707208" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545804v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delhommel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Terrien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Babault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2015.02.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545802v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raynal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gilquin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chaffotte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01199748v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066673" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>