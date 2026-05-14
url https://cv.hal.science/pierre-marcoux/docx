--- v0 (2026-03-06)
+++ v1 (2026-05-14)
@@ -66,555 +66,1209 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapid detection of bacterial bloodstream infections: printed electronics for instrumentation of blood culture bottles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre R Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mailley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Reverdy-Bruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Denneulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LOPEC 2026 — International Exhibition &amp; Conference for Flexible, Organic &amp; Printed Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détermination de l'état de viabilité de listeria monocytogènes par microspectroscopie Raman-Dip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darius Lucas Abedini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dikec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Trigueros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Debuiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jean Ducloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Doctorale 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFR Campus de la Mer, Oct 2024, Boulogne-sur-Mer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical bacteriophage susceptibility testing by SPR (surface plasmon resonance)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Kingston-O'Connell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Roupioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings Volume 11661, Plasmonics in Biology and Medicine XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Californie (Online Only), United States. pp.15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2578753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical Trapping and Gram-Type Differentiation of Living Bacteria in 2D Hollow Photonic Crystal Cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Therisod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 21st International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Angers, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2019.8840288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical elastic scattering for early label-free identification of clinical pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Genuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Méteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE BiOS - Advanced Biomedical and Clinical Diagnostic and Surgical Guidance Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, san francisco, United States. pp.96980 - 96981, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2211021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et détermination de l’état de viabilité de Listeria monocytogenes et Vibrio parahaemolyticus à l’échelle de la cellule unique par microspectroscopie Raman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darius L. Abedini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Afgoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Midelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and viability state determination of Listeria monocytogenes and Vibrio parahaemolyticus at a single-cell level by Raman microspectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darius L. Abedini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Afgoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Midelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSDA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Maisons-Alfort, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de bactéries pathogènes Listeria monocytogenes et Vibrio parahaemolyticus et détermination de leur état de viabilité par microspectroscopie Raman couplée au marquage isotopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darius Lucas Abedini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darius Lucas Abedini</w:t>
+                <w:t xml:space="preserve">Jonathan Dikec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Debuiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ducloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre R Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Régionale des Doctorants en Sciences de la Mer et Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépistage rapide des bactériémies : électronique imprimée pour instrumenter les flacons d’hémoculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre R Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Reverdy-Bruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e congrès national de la SFM "Bienvenue chez les Microbes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -624,1865 +1278,1336 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Imaging System for Label‐Free Identification of Bacterial Pathogens in Resource‐Limited Settings</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical trapping and fast discrimination of label‐free bacteriophages at the single virion level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Fangazio</w:t>
+                <w:t xml:space="preserve">Nicolas Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Tartari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Glicenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues de Villiers de la Noue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Picard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biomedical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2024/6465280⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202308814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791724v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical trapping and fast discrimination of label‐free bacteriophages at the single virion level</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hugues de Villiers de la Noue</w:t>
+                <w:t xml:space="preserve">Simple Imaging System for Label‐Free Identification of Bacterial Pathogens in Resource‐Limited Settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Douarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fangazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202308814⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2024/6465280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431362v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deuterium isotope probing (DIP) on Listeria innocua: Optimisation of labelling and impact on viability state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Trigueros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Dedole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Debuiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rebuffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (3), pp.e0280885. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0280885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive limitation of surface contamination by perFluoroDecylTrichloroSilane coatings in the ISS during the MATISS experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lemelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rouquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Mottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre R Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NPJ Microgravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41526-022-00218-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal based deep learning for rapid detection and identification of bacterial colonies through lens-free microscopy time-lapses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Durmort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Paulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre R Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLOS Digital Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1 (10), pp.e0000122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pdig.0000122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Container material dictates stability of bacteriophage suspensions: Light scattering and infectivity measurements reveal mechanisms of infectious titre decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larry O'Connell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Roupioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre R Marcoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 133 (2), pp.529-543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jam.15581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On‐Chip Optical Nano‐Tweezers for Culture‐Less Fast Bacterial Viability Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐baptiste Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Peyrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (4), pp.2103765. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/smll.202103765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast and multiplexed bacteriophage susceptibility testing by surface plasmon resonance and phase imaging of immobilized phage microarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larry O'Connell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Mandula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre R Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/chemosensors10050192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a passive limitation of particle surface contamination in the Columbus module (ISS) during the MATISS experiment of the Proxima Mission</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mid-infrared multispectral lensless imaging for wide-field and label-free microbial identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Legaludec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dupoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rebuffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPJ Microgravity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41526-020-00120-w⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11359, pp.113590B. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2557502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004033v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03188576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-infrared multispectral lensless imaging for wide-field and label-free microbial identification</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards a passive limitation of particle surface contamination in the Columbus module (ISS) during the MATISS experiment of the Proxima Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lemelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Campagnolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Mottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Garre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2557502⟩</w:t>
+              <w:t xml:space="preserve">NPJ Microgravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41526-020-00120-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...455 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Méteau</w:t>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01374265v1</w:t>
+                <w:t xml:space="preserve">hal-03004033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId94"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2629,51 +2754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421587v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius L. Abedini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dikec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Afgoun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Midelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421626v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422911v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Lucas Abedini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Debuiche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducloux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R Marcoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04949075v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mailley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Reverdy-Bruas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denneulin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791724v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Douarre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fangazio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hadji" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/6465280" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431362v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tartari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Glicenstein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Villiers de la Noue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202308814" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174150v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Trigueros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brauge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Dedole" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rebuffel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0280885" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03760358v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouquette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mottin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Tourneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-022-00218-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046935v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Paquin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Durmort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paulus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vernet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pdig.0000122" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720069v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry O'Connell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Roupioz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15581" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443213v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tardif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gaude" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Jager" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peyrade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202103765" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Mandula" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leroy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Aubert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10050192" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004033v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campagnolo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-020-00120-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03188576v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Legaludec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupoy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marcoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557502" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422984v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jean Ducloux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408415v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Kingston-O'Connell" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2578753" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02341379v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Therisod" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840288" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374265v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Genuer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my M&#233;teau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schultz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2211021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05605636v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R Marcoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mailley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Reverdy-Bruas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denneulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422984v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Lucas Abedini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dikec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Trigueros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Debuiche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jean Ducloux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408415v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Kingston-O'Connell" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Roupioz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marcoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2578753" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02341379v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Therisod" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tardif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840288" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374265v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Genuer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my M&#233;teau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schultz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2211021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius L. Abedini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Afgoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Midelet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421626v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422911v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducloux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04949075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431362v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tartari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Glicenstein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Villiers de la Noue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202308814" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791724v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Douarre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fangazio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hadji" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/6465280" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174150v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brauge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Dedole" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rebuffel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0280885" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03760358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouquette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mottin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Tourneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-022-00218-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Paquin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Durmort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paulus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vernet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pdig.0000122" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720069v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry O'Connell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15581" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443213v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gaude" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Jager" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peyrade" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202103765" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720462v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Mandula" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Aubert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10050192" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03188576v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Legaludec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dupoy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557502" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004033v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campagnolo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-020-00120-w" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>