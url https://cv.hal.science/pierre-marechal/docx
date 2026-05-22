--- v0 (2026-05-01)
+++ v1 (2026-05-22)
@@ -1,10273 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10221 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Maréchal </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences HDRLOMC UMR 6294 CNRSUniversité Le Havre Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-marechal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9148-831X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">093398360</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=P22YRcEAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/M-8228-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Etat civil:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nom : Maréchal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prénom : Pierre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Date de naissance :   26/06/1977</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unité de recherche :  LOMC, UMR 6294 CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poste :   Maître de Conférence, section 63 CNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etablissement :        IUT du Havre, Université Le Havre Normandie</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation initiale:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2004 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en &amp;quot;Physique et Sciences de l’Ingénieur&amp;quot;, spécialité &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique Ultrasonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (Université François Rabelais, Tours), mention très honorable, avec les félicitations du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2001 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme d’Études Approfondies &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception de Matériaux Multi-échelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (Université François Rabelais, Tours), mention assez bien.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995-2000 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de l’École d’Ingénieurs du Val de Loire (EIVL), option &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie, Conception, Production pour l’Industrie Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (Université François Rabelais, Tours).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bac S, options Mathématiques et Technologie Industrielle, mention assez bien.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lycée Maurice Genevoix, Bressuire.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2001 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Instrumentation et traitement de signal pour l'analyse Doppler d'ondes ultrasonores rétrodiffusées par une surface rugueuse en mouvement.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2007 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Transducteurs mono-éléments pour l’imagerie ultrasonore :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Réponse électroacoustique - Modélisation - Caractérisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Focalisation - Modélisation - Résolution</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Diagramme de rayonnement - Décomposition en Ondes Planes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Matériaux piézoélectriques - Propriétés - Caractérisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Éléments finis - Analyse modale - Analyse harmonique - Analyse transitoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Problème inverse - Identification - Sensibilité des paramètres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Structure multicouches - Structures périodiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Caractérisation ultrasonore - Dispersion fréquentielle - Dispersion spatiale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Procédés de fabrications - Analyse microscopique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-......... :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evaluation et le Contrôle Non Destructifs (END/CND) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Caractérisation viscoélastique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Evaluation de propriétés locales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Transducteurs multiéléments</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Structures Phononiques (SP) :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Structure multicouches - Structures périodiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Contrôle actif - Matériaux piézoélectriques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Courbes de dispersion - Modes verticaux</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the coupling guide cross section on transmission and reflection mechanisms in a ramified acoustic system: Theoretical analysis and COMSOL validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham El-Atmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissam Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Bria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIO Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 212, pp.01001. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/202621201001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic waves propagating through a fluid area containing randomly distributed coated cylinders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Njeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Franklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTER-NOISE and NOISE-CON Congress and Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 270 (5), pp.6241-6251. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3397/IN_2024_3703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse problem-solving method applied to the acoustic characterisation of a thin film via the Debye series method (DSM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooyan Manoochehrnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nondestructive Testing and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10589759.2024.2411003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing acoustic performance of building material: A Finite Element Model (FEM) for 3D printed Multilayer Micro-Perforated Panels (M-MPP) with Compressed Earth Blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Daliwa Bainamndi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Siryabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Edgar Ntamack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Doka Yamigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (3), pp.247-267. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1351010X241265241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological model for predicting thermoelectromechanical response of 2-2 piezocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tize Mha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Ntamack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenue Kenmeugne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (13), pp.2145-2159. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00219983231167663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination between weak adhesion, delamination and kissing bond at the interfaces of composite bonded assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Houzibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Siryabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Betchewe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 118, pp.103105. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wavemoti.2022.103105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Control of a Phononic Crystal constituted of Piezoelectric Layers using Schottky Diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massaï Hatoumva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Siryabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Y Effa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gambo Betchewe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665x/aca454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized homogenization model of piezoelectric materials for ultrasonic transducer applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidéle Léopold Hanse Wampo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ntenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Yves Effa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Lapusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Edgar Ntamack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56, pp.713 - 726. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00219983211058806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenized electromechanical coefficients and effective parameters of 1–3 piezocomposites for ultrasound imaging transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tize Mha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Edgar Ntamack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saâd Charif d'Ouazzane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 408, pp.127492. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2021.127492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263184v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering coefficients for a sphere in a visco-acoustic medium for arbitrary partial wave order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahbub Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie J. Pinfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97, pp.102589. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wavemoti.2020.102589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound evaluation of the mechanical properties as an investigation tool for the wood-polymer composites including olive wood flour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Bouhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148, pp.103445. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2020.103445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective dynamic properties of random complex media with spherical particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahbub Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pinfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Luppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145 (6), pp.3727-3740. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5111743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezocomposite transducer design and performance for high resolution ultrasound imaging transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidèle Hanse Wampo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pierre Lemanle Sanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Edgar Ntamack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 08 (03), pp.1950013. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2047684119500131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coherent shear wave in suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahbub Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Luppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie J. Pinfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1017, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1017/1/012003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature polymerization monitoring of an epoxy resin using ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Ghodhbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Duflo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 369, pp.012010. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/369/1/012010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal aging characterization of composite plates and honeycomb sandwiches by electromechanical measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadji Barra Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Duflo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pareige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (6), pp.3691-3702. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5017609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound monitoring of the cure kinetics of an epoxy resin: Identification, frequency and temperature dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Ghodhbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Duflo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56, pp.156-166. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2016.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental analysis of a piezoelectric plate connected to a negative capacitance at MHz frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ali Mansoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (11), pp.115032. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/24/11/115032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic broadband characterization of a viscous liquid: Methods and perturbation factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Ghodhbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Duflo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56, pp.308 - 317. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2014.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion characterization and defect sizing of sandwich honeycomb composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadji Barra Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Duflo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62, pp.103-111. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2015.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the resonances of periodic plane media immersed in water: Theory and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissam Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Chenouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (3), pp.642-647. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2012.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic characterization of a fluid layer using a broadband transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Duflo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (3), pp.427-434. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2011.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound monitoring of bubble size and velocity in a fluid model using phased array transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Duflo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NDT &amp; E International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (7), pp.621-627. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ndteint.2011.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromechanical Properties of Piezoelectric Integrated Structures on Porous Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Levassort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janez Holc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danjela Kuscer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kosec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 371 (1), pp.89 - 97. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00150190802396850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the adhesion quality in an aeronautical assembly by acoustic microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Ezziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Convention of the European Acoustics Association Forum Acusticum / EuroNoise 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Málaga, France. pp.3009-3015, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61782/fa.2025.0196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation Ultrasonore Triaxiale (CUT) sur échantillons réalisés par fabrication par filament fondu (FFF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makki Ajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marechal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of viscoelastic bilayer structure using a Scanning Acoustic Microscope at 200 MHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooyan Manoochehrnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif -El-Kettani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachymétrie par rétrodiffusion ultrasonore, démodulation analogique, acquisition via PyVisa en Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Jaroszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Duflo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement hydrique des pâles d'éolienne en mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Amadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Aoujdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gehring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 2025 - Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation acoustique et mécanique du vieillissement de pales d'hydroliennes et d’éoliennes offshore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Aoujdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif -El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadji Amadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation Elastique Vibratoire Ultrasonore (CEVU) sur échantillons réalisés par fabrication par filament fondu (FFF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makki Ajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Souissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of erosion-like defects in multilayer porous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Franklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaqing Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation ultrasonore de particules sédimentaires solides en suspension (CUPS3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Benamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic switch device for a splitter acoustic wave made by waveguides and resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham El-Atmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass El Kadmiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bria Driss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissam Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Circuit, Systems and Communication (ICCSC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCSC62074.2024.10617267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology enhancement of resonant ultrasound spectroscopy (RUS) to identify effective elastic properties of an aluminum sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssa Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marechal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Advances in Mechanical Engineering and Mechanics (ICAMEM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Sousse, Tunisia. pp.581-593, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-89733-7_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated analysis of materials for offshore wind turbine blades: mechanical and acoustical coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Aoujdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadji Amadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-French Physical Acoustics Conference 2024 (AFPAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Physical Acoustics Group; Groupe d’Acoustique Physique, Sous-marine et UltraSonore (GAPSUS) of the Société Française d’Acoustique (SFA), Jan 2024, Loch Lomond, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse problem identification of thickness and viscoelastic properties of a film deposit by scanning acoustic microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooyan Manoochehrnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ech-Cherif El-Kettani Mounsif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-French Physical Acoustics Conference 2024 (AFPAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Physical Acoustics Group; Groupe d’Acoustique Physique, Sous-marine et UltraSonore (GAPSUS) of the Société Française d’Acoustique (SFA), Jan 2024, Loch Lomond, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution ultrasonic characterization of an adhesive film in an aeronautical assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Ezziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-French Physical Acoustics Conference 2024 (AFPAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Physical Acoustics Group; Groupe d’Acoustique Physique, Sous-marine et UltraSonore (GAPSUS) of the Société Française d’Acoustique (SFA), Jan 2024, Loch Lomond, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water aging on mechanical behavior and damage mechanisms of windturbine blades in marine environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Amadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Aoujdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gehring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic characterization of solid suspensions in a viscous fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Benamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-French Physical Acoustics Conference 2024 (AFPAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Physical Acoustics Group; Groupe d’Acoustique Physique, Sous-marine et UltraSonore (GAPSUS) of the Société Française d’Acoustique (SFA), Jan 2024, Loch Lomond, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of ageing indicators on glass-fibre polyester composite skins using Lamb guided waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Aoujdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ech-Cherif El-Kettani Mounsif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglo-French Physical Acoustics Conference 2024 (AFPAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Physical Acoustics Group; Groupe d’Acoustique Physique, Sous-marine et UltraSonore (GAPSUS) of the Société Française d’Acoustique (SFA), Jan 2024, Loch Lomond, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the number of contours of a specimen manufactured by FFF on the propagation of acoustic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makki Ajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Advances in Mechanical Engineering and Mechanics (ICAMEM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Sousse, Tunisia. pp.317-326, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-89733-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and ultrasound characterizations of aging of blade materials in marine environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Aoujdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadji Amadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Materials Science and Engineering Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés élastiques effectives d'éprouvettes issues d'une impression 3D, dans un contexte d'optimisation des propriétés - FreeCAD, PrusaSlicer, Scilab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Duflo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT (CNRIUT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Saint-Pierre de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation ultrasonore du vieillissement de matériaux composites représentatifs de pales d'éolienne offshore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Aoujdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Amadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC23 - Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour les Matériaux Composites (AMAC), Jul 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compression des signaux, résultat d'une approche par objectif, dans un contexte de ressources limitées -Scilab, LAME, WAV, MP3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Duflo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT (CNRIUT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Saint-Pierre de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation ultrasonore du vieillissement de matériaux composites représentatifs de pales d'éolienne offshore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Aoujdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Amadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective elastic properties of 3D printed specimens, in a context of property optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajmi Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souissi Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elloumi Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maréchal Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Edition of EUROMAGH BIOCOMPOSITES Conference (EUROMAGH 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du vieillissement couplé hygro-mécanique de pales de structures éoliennes en milieu marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Amadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Aoujdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Gehring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de films par microscopie acoustique : Mesure et dispersion des propriétés ultrasonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooyan Manoochehrnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA); Laboratoire de Mécanique et d'Acoustique (LMA), Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of thin biological layer by scanning acoustic microscope (SAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooyan Manoochehrnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème inverse II : imagerie mathématique quantitative ultrasonore des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Hafidi Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie acoustique de couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooyan Manoochehrnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisture content in PP/OWF composite plates monitored using ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Bouhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustical surface characterization of PP/OWF composite plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Bouhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon (en ligne), France. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal ageing evaluation of composite plates through electromechanical impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadji Barra Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Duflo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium "NDT in Aerospace"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective dynamic properties of random complex media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahbub Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Luppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Pinfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">176 th Meeting of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Victoria, Canada. pp.1961-1961</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time polymerization monitoring of a thermosetting resin around its glassy transition temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Ghodhbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Duflo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">171st Meeting of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Salt Lake City, United States. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/2.0000363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a Phononic Crystal Constituted of Piezoelectric Layers Using Electrical Impedance Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Mansoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 ICU International Congress on Ultrasonics, Metz, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France. pp.283-286, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an hybridization gap in a one dimensional piezoelectric phononic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ali Mansoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ICU International Congress on Ultrasonics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gap d'hybridation dans un cristal phononique 1D constitué de matériaux piézoélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Ali Mansoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome O. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Hladky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès Français d'Acoustique, CFA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Poitiers, France. pp.Session APUS1 : Acoustique Ultrasonore, CFA2014/71, 1256-1261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et mesure d'impédance : de la ligne de transmission au transducteur - Application au Contrôle Non Destructif du vieillissement de plaques composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhadji Barra Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Duflo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Acoustique 2014, Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale de la dispersion des paramètres ultrasonores dans un liquide viscoélastique: : Reproductibilité en incidence normale et sensibilité thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Ghodhbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Duflo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Acoustique 2014, Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a default on the reflectivity of plane periodic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissam Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Chenouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic imaging of bubble motion in a fiber preform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Duflo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the vertical modes of a periodic plane medium immersed in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aissam Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Chenouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de bulles en mouvement dans une préforme fibreuse par méthode ultrasonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben Abdelwahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bizet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de l'atténuation ultrasonore d'une huile silicone et estimation de la viscosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïm Samet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Duflo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de dépériodisation dans une structure multicouche plane viscoélastique: expérience et simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of period and structure modes of periodic multilayers with the S matrix formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rembert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation through a plate immersed in water : theory and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Haumesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vander Meulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bou Matar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vancouver, Canada. pp.1782-1785, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULTSYM.2006.448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00241165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency analysis for surface roughness characterization using backscatter ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vander Meulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lethiecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Brunswick, Maine, United States. pp.752-758, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1472873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la Spectroscopie de Résonance Ultrasonore (RUS) pour la caractérisation d’échantillons fabriqués par un appareil de stéréolithographie (SLA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssa Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marechal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Multilayer Structures by Acoustic Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Ezziani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooyan Manoochehrnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Materials Science and Engineering Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation ultrasonore de suspensions solides dans un fluide visqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Benamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Acoustique &amp; Instrumentation, JAI2023 : evolution et applications, Journées Thématiques de la section Electronique du Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Cergy - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de films par Microscopie Acoustique : Mesure et dispersion des propriétés ultrasonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooyan Manoochehrnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'École Doctorale 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation ultrasonore de suspensions solides dans un fluide visqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Benamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l'École Doctorale 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Le Havre, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de films par Microscopie Acoustique : Mesure et dispersion des propriétés ultrasonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooyan Manoochehrnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabeb Belghouthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées techniques experimentation en acoustique et vibrations (EXACT 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de films par microscopie acoustique : Mesure et dispersion des propriétés ultrasonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooyan Manoochehrnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabeb Belghouthi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounsif Ech-Cherif El-Kettani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXACT 4: Journées techniques d'expérimentation en acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Ultrasonic and Mechanical Young’s Modulus of a Bio-composite Reinforced with Olive Wood Floor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mezghanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Bouhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Acoustics and Vibration II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.300-309, 2019, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94616-0_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Injection Direction in Elaboration of Polypropylene Reinforced with Olive Wood Flour on Ultrasonic and Morphological Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Bouhamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tahar Fakhfakh; Chafik Karra; Slim Bouaziz; Fakher Chaari; Mohamed Haddar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Acoustics and Vibration II. Proceedings of the Second International Conference on Acoustics and Vibration (ICAV2018), March 19-21, 2018, Hammamet, Tunisia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Springer, pp.292 - 299, 2018, Applied Condition Monitoring, 978-3-030-06885-1. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94616-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a moving surface roughness by backscatterer ultrasound performed with time-frequency analysis and high order statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vander Meulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International Workshop - Advances in Signal Processing for Nondestructive : Evaluation of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, American Society for Nondestructive Testing, pp.149-154, 2002, 1-57117-091-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transducteurs mono-éléments pour l'imagerie ultrasonore haute résolution : modélisation, réalisation et caractérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marechal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Université François Rabelais, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00010031v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasons et milieux complexes - Matériaux viscoélastiques multicouches et interactions piézoélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Université Le Havre Normandie, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02483513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId243"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10328,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F733A48C"/>
+    <w:nsid w:val="26C91A1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10559,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-marechal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9148-831X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093398360" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-8228-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05482070v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham El-Atmani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Chaker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Khaled" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Bria" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Ech-Cherif El-Kettani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202621201001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05002678v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Daliwa Bainamndi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Siryabe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Edgar Ntamack" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Doka Yamigno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1351010X241265241" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852777v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Sellami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Njeh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Franklin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3703" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooyan Manoochehrnia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leduc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2024.2411003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04146242v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tize Mha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ntamack" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue Kenmeugne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231167663" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04004009v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Houzibe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ech-Cherif El-Kettani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Siryabe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Betchewe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2022.103105" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03862236v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massa&#239; Hatoumva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Y Effa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gambo Betchewe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665x/aca454" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854806v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fid&#233;le L&#233;opold Hanse Wampo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ntenga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Yves Effa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Lapusta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Edgar Ntamack" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983211058806" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263184v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#226;d Charif d'Ouazzane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2021.127492" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02765687v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bouhamed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Souissi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Amar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenoir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103445" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932047v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahbub Alam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie J. Pinfield" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2020.102589" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166741v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pinfield" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Lupp&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5111743" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483625v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fid&#232;le Hanse Wampo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pierre Lemanle Sanga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2047684119500131" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938737v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1017/1/012003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03128039v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacef Ghodhbani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Duflo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/369/1/012010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917105v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji Barra Ndiaye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pareige" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5017609" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.10.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02313864v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ali Mansoura" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B&#233;nard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/11/115032" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921816v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2014.08.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRHVHSWR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02313780v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marechal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.05.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6RVCS68-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166862v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Chenouni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.11.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB1C39CD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363872v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Samet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.10.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP419025-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03313307v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2011.06.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840978v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez Holc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danjela Kuscer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kosec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190802396850" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365430v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Eid" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364653v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makki Ajmi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elloumi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445413v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Ezziani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducousseau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0196" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365567v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Ech-Cherif -El-Kettani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360186v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Amadou Ba" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gehring" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Aoujdad" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093386v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jaroszynski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ferr&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364727v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Abid" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365050v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mohammed" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Alem" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaqing Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365891v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadji Amadou Ba" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579253v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji Amadou Ba" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04644523v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89733-7_33" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04644155v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass El Kadmiri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bria Driss" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04460624v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ech-Cherif El-Kettani Mounsif" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04460544v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04644552v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Bouzid" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89733-7_58" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04460588v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducousso" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04460612v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460490v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606810v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460200v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220326v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606965v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220317v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220274v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajmi Makki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Simon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souissi Slim" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elloumi Ahmed" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;chal Pierre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848247v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hafidi Alaoui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848160v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461977v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duclos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848544v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097145v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097105v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0115" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03221361v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01992651v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777982v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000363" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300132v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubus" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.154" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03875669v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Mansoura" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.155" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978389v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520145v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520109v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810868v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810855v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421488v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Abdelwahed" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840989v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541707v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541470v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390929v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rembert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241165v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haumesser" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vander Meulen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.448" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840911v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dos Santos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1472873" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365055v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472277v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254544v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04461258v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04461752v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470410v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Belghouthi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04461852v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313393v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mezghanni" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benamar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0_31" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313384v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0_30" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996400v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Girault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010031v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02483513v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-marechal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9148-831X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093398360" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=P22YRcEAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-8228-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05482070v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham El-Atmani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Chaker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Khaled" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Bria" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Ech-Cherif El-Kettani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202621201001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852777v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Sellami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Njeh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Franklin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3703" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788726v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooyan Manoochehrnia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leduc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10589759.2024.2411003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05002678v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Daliwa Bainamndi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Siryabe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Edgar Ntamack" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Doka Yamigno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1351010X241265241" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04146242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tize Mha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ntamack" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue Kenmeugne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231167663" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04004009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Houzibe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ech-Cherif El-Kettani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Siryabe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Betchewe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2022.103105" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03862236v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massa&#239; Hatoumva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Y Effa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gambo Betchewe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665x/aca454" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854806v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fid&#233;le L&#233;opold Hanse Wampo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ntenga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Yves Effa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Lapusta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Edgar Ntamack" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983211058806" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263184v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#226;d Charif d'Ouazzane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2021.127492" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932047v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahbub Alam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie J. Pinfield" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2020.102589" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02765687v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bouhamed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Souissi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Amar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenoir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103445" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166741v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pinfield" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Lupp&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5111743" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483625v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fid&#232;le Hanse Wampo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pierre Lemanle Sanga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2047684119500131" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938737v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1017/1/012003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03128039v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacef Ghodhbani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Duflo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/369/1/012010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917105v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji Barra Ndiaye" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pareige" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5017609" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917107v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.10.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02313864v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ali Mansoura" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B&#233;nard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Morvan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/11/115032" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921816v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2014.08.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRHVHSWR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02313780v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marechal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.05.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6RVCS68-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02166862v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Chenouni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.11.011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB1C39CD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02363872v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Samet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2011.10.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP419025-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03313307v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2011.06.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840978v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez Holc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danjela Kuscer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kosec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190802396850" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445413v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Ezziani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducousso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0196" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364653v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makki Ajmi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elloumi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365567v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounsif Ech-Cherif -El-Kettani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093386v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Jaroszynski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ferr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360186v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Amadou Ba" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Aoujdad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gehring" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365891v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadji Amadou Ba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364727v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Abid" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365050v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mohammed" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Alem" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaqing Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365430v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Eid" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04644155v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass El Kadmiri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bria Driss" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCSC62074.2024.10617267" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04644552v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Bouzid" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89733-7_58" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04460544v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadji Amadou Ba" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04460624v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ech-Cherif El-Kettani Mounsif" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04460588v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609857v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04460612v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460490v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04644523v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89733-7_33" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579253v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220326v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460200v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220317v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606965v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220274v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajmi Makki" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Simon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souissi Slim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elloumi Ahmed" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;chal Pierre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606810v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461977v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duclos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848160v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848247v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hafidi Alaoui" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848544v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097145v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097105v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0115" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03221361v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01992651v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777982v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0000363" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03875669v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Mansoura" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubus" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.155" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300132v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.154" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978389v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome O. Vasseur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520145v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520109v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810868v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810855v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840989v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421488v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Abdelwahed" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541470v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541707v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390929v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rembert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241165v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Haumesser" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vander Meulen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.448" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840911v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dos Santos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1472873" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365055v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472277v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254544v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04461258v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04461752v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470410v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Belghouthi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04461852v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313393v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mezghanni" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benamar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0_31" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313384v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0_30" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996400v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Girault" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010031v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02483513v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>