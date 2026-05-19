--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -152,338 +152,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylmercury contamination in Mediterranean seafood: Exposure assessment and cost of illness implications</w:t>
+                <w:t xml:space="preserve">Theoretical design and practical implementation of the food sampling for the 3 rd French total diet study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Kennedy</w:t>
+                <w:t xml:space="preserve">Véronique Sirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Calikanzaros</w:t>
+                <w:t xml:space="preserve">Sabrina Delaunay-Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Landrigan</w:t>
+                <w:t xml:space="preserve">Morgane Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claude Atgie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mine Cinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 958, pp.177953. </w:t>
+              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (9), pp.1143-1165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19440049.2025.2538119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909753v1</w:t>
+                <w:t xml:space="preserve">hal-05215889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical design and practical implementation of the food sampling for the 3 rd French total diet study</w:t>
+                <w:t xml:space="preserve">Methylmercury contamination in Mediterranean seafood: Exposure assessment and cost of illness implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Sirot</w:t>
+                <w:t xml:space="preserve">James Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Delaunay-Havard</w:t>
+                <w:t xml:space="preserve">Emma Calikanzaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Champion</w:t>
+                <w:t xml:space="preserve">Philip Landrigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Atgie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+                <w:t xml:space="preserve">Mine Cinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 42 (9), pp.1143-1165. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 958, pp.177953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19440049.2025.2538119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215889v1</w:t>
+                <w:t xml:space="preserve">hal-04909753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmes d’action nitrates : les résultats ne sont à la hauteur ni des attentes ni des enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Grande Conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -551,51 +551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Beramice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -640,286 +640,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Selection and Risk Assessment of Chemical Mixtures: A Novel Approach Applied to a Breast Milk Survey</w:t>
+                <w:t xml:space="preserve">Re‐evaluation of potassium nitrite (E 249) and sodium nitrite (E 250) as food additives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Crépet</w:t>
+                <w:t xml:space="preserve">Marie-Louise Scippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paule Vasseur</w:t>
+                <w:t xml:space="preserve">Gilles Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+                <w:t xml:space="preserve">Noémie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Nesslany</w:t>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EFSA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604051v1</w:t>
+                <w:t xml:space="preserve">hal-05211094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re‐evaluation of potassium nitrite (E 249) and sodium nitrite (E 250) as food additives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating Selection and Risk Assessment of Chemical Mixtures: A Novel Approach Applied to a Breast Milk Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Crépet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Louise Scippo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Paule Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Desriac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+                <w:t xml:space="preserve">Fabrice Nesslany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFSA Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 130 (3), pp.035001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/ehp8262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05211094v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass balance approach to assess the impact of cadmium decrease in mineral phosphate fertilizers on health risk: The case-study of French agricultural soils</w:t>
               </w:r>
@@ -931,77 +931,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Carne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Breysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 760, pp.143374. </w:t>
@@ -1065,51 +1065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1225,51 +1225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tricheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 668, pp.161-170. </w:t>
@@ -1301,1864 +1301,1864 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treated wastewater phytotoxicity assessment using Lactuca sativa: Focus on germination and root elongation test parameters</w:t>
+                <w:t xml:space="preserve">Polychlorobiphenyls in freshwater fish: a new strategy to set maximum contamination limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Priac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+                <w:t xml:space="preserve">Virginie Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégorio Crini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Laffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vigreux-Besret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Feidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2017.01.002⟩</w:t>
+              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (2), pp.241-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19440049.2016.1263879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04522385v1</w:t>
+                <w:t xml:space="preserve">hal-01605026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polychlorobiphenyls in freshwater fish: a new strategy to set maximum contamination limits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Treated wastewater phytotoxicity assessment using Lactuca sativa : Focus on germination and root elongation test parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Laffray</w:t>
+                <w:t xml:space="preserve">Anne Priac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Vigreux-Besret</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 34 (2), pp.241-247. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 340 (3), pp.188 - 194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19440049.2016.1263879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2017.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605026v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treated wastewater phytotoxicity assessment using Lactuca sativa : Focus on germination and root elongation test parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Treated wastewater phytotoxicity assessment using Lactuca sativa: Focus on germination and root elongation test parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Priac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 340 (3), pp.188 - 194. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+              <w:t xml:space="preserve">, 2017, 340 (3), pp.188-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2017.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664745v1</w:t>
+                <w:t xml:space="preserve">hal-04522922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treated wastewater phytotoxicity assessment using Lactuca sativa: Focus on germination and root elongation test parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Priac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 340 (3), pp.188-194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2017.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04522922v1</w:t>
+                <w:t xml:space="preserve">hal-04522385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollutant removal from industrial discharge water using individual and combined effects of adsorption and ion-exchange processes: Chemical abatement</w:t>
+                <w:t xml:space="preserve">Recent changes in mountain grasslands: a vegetation resampling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Charles</w:t>
+                <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corina Bradu</w:t>
+                <w:t xml:space="preserve">Leslie Mauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Mouly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Saudi Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jscs.2013.03.007⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (8), pp.2333-2345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04522957v1</w:t>
+                <w:t xml:space="preserve">hal-01287302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent changes in mountain grasslands: a vegetation resampling study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Impact of nitrogen inputs on multiple facets of plant biodiversity in mountain grasslands: does nutrient source matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.1987⟩</w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (2), pp.206-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287302v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nitrogen inputs on multiple facets of plant biodiversity in mountain grasslands: does nutrient source matter?</w:t>
+                <w:t xml:space="preserve">How to Assess Temporal Changes of Point and Diffuse Contamination in a Rural Karstic Watershed? Relevance of Suspended Particulate Matter (SPM) for Efficient Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Mauchamp</w:t>
+                <w:t xml:space="preserve">Axelle Chiffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mouly</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Degiorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Chanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/avsc.12214⟩</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 227 (10), pp.384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-016-3044-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01259898v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tritium levels in milk in the vicinity of chronic tritium releases</w:t>
+                <w:t xml:space="preserve">Land spreading of sewage sludge in forest plantations: effects on the growth of the duckweed Lemna minor and trace metal bioaccumulation in the snail Cantareus aspersus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Le Goff</w:t>
+                <w:t xml:space="preserve">Bourioug Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guétat</w:t>
+                <w:t xml:space="preserve">Gimbert Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vichot</w:t>
+                <w:t xml:space="preserve">Alaoui-Sehmer Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Leconte</w:t>
+                <w:t xml:space="preserve">Badot Pierre-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.M. Badot</w:t>
+                <w:t xml:space="preserve">Alaoui-Sossé Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 151, pp.282-292. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (10), pp.9891 - 9900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2015.10.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-6222-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04522960v1</w:t>
+                <w:t xml:space="preserve">hal-01863175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent changes in mountain grasslands: a vegetation resampling study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to assess temporal changes of point and diffuse contamination in arural karstic watershed? Relevance of suspended particulate matter (SPM) for efficientmonitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Mauchamp</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Axelle Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Degiorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Chanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.1987⟩</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 227 (10), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-016-3044-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522942v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to assess temporal changes of point and diffuse contamination in arural karstic watershed? Relevance of suspended particulate matter (SPM) for efficientmonitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Degiorgi</w:t>
+                <w:t xml:space="preserve">Recent changes in mountain grasslands: a vegetation resampling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Mouly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11270-016-3044-3⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (8), pp.2333-2345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606397v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land spreading of sewage sludge in forest plantations: effects on the growth of the duckweed Lemna minor and trace metal bioaccumulation in the snail Cantareus aspersus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alaoui-Sossé Badr</w:t>
+                <w:t xml:space="preserve">Tritium levels in milk in the vicinity of chronic tritium releases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guétat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-6222-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 151, pp.282-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2015.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863175v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Assess Temporal Changes of Point and Diffuse Contamination in a Rural Karstic Watershed? Relevance of Suspended Particulate Matter (SPM) for Efficient Monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Chanez</w:t>
+                <w:t xml:space="preserve">Land spreading of sewage sludge in forest plantations: effects on the growth of the duckweed Lemna minor and trace metal bioaccumulation in the snail Cantareus aspersus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourioug Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gimbert Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaoui-Sehmer Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badot Pierre-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaoui-Sossé Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11270-016-3044-3⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (10), pp.9891-9900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-6222-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522893v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land spreading of sewage sludge in forest plantations: effects on the growth of the duckweed Lemna minor and trace metal bioaccumulation in the snail Cantareus aspersus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Badot Pierre-Marie</w:t>
+                <w:t xml:space="preserve">Occurrence of pharmaceuticals in WWTP effluents and their impact in a karstic rural catchment of Eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Degiorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaoui-Sossé Badr</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audrey Buleté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Spinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 23 (10), pp.9891-9900. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-6222-3⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 23 (24), pp.25427-25441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-7751-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522951v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of pharmaceuticals in WWTP effluents and their impact in a karstic rural catchment of Eastern France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Degiorgi</w:t>
+                <w:t xml:space="preserve">Pollutant removal from industrial discharge water using individual and combined effects of adsorption and ion-exchange processes: Chemical abatement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Bradu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Buleté</w:t>
+                <w:t xml:space="preserve">Bertrand Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Spinner</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter Winterton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (24), pp.25427-25441. </w:t>
+              <w:t xml:space="preserve">Journal of Saudi Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (2), pp. 185-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-7751-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jscs.2013.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522901v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAH occurrence in chalk river systems from the Jura region (France). Pertinence of suspended particulate matter and sediment as matrices for river quality monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Chiffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Degiorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Chanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (22), pp.17486-17498. </w:t>
@@ -3196,103 +3196,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAH occurrence in chalk river systems from the Jura region (France). Pertinence of suspended particulate matter and sediment as matrices for river quality monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Chiffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Degiorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Chanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (22), pp.17486-17498. </w:t>
@@ -3330,64 +3330,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perchlorate: water and infant formulae contamination in France and risk assessment in infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vigreux-Besret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3458,1510 +3458,1510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic fractionation of tritium in biological systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced oxidation (UV-ozone) and cyclodextrin sorption: Effects of individual and combined action on the chemical abatement of organic pollutants in industrial effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Fromm</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charles Jérémie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morin-Crini Nadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badot Pierre-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trunfio Giuseppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.603-608</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117744v1</w:t>
+                <w:t xml:space="preserve">hal-01089575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of tritium in the free water of milk : spotting and quantifying some biases and proposing ways of improvement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guétat</w:t>
+                <w:t xml:space="preserve">Optimisation of an industrial wastewater decontamination plant: An environment-oriented approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Bradu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Rambaud</w:t>
+                <w:t xml:space="preserve">Giangiacomo Torri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mavon</w:t>
+                <w:t xml:space="preserve">Sophie Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 127, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92 (3), pp.391-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2013.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cjce.21857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117741v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected toxic interactions in the freshwater amphipod Gammarus pulex (L.) exposed to binary copper and nickel mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Advanced oxidation (UV-ozone) and cyclodextrin sorption: Effects of individual and combined action on the chemical abatement of organic pollutants in industrial effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Trunfio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (2), pp.603 - 608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtice.2013.06.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-1978-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04659983v1</w:t>
+                <w:t xml:space="preserve">hal-02640181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced oxidation (UV-ozone) and cyclodextrin sorption: Effects of individual and combined action on the chemical abatement of organic pollutants in industrial effluents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Trunfio Giuseppe</w:t>
+                <w:t xml:space="preserve">Evaluation of Sewage Sludge Effects on Soil Properties, Plant Growth, Mineral Nutrition State, and Heavy Metal Distribution in European Larch Seedlings (Larix decidua)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bourioug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Alaoui-Sossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Laffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Raouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benbrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (7), pp.5325-5335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13369-014-1100-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089575v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of an industrial wastewater decontamination plant: An environment-oriented approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gavoille</w:t>
+                <w:t xml:space="preserve">Assessment of dietary exposure to bisphenol A in the French population with a special focus on risk characterisation for pregnant French women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Bemrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Sanaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cjce.21857⟩</w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72, pp.90-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2014.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632893v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced oxidation (UV-ozone) and cyclodextrin sorption: Effects of individual and combined action on the chemical abatement of organic pollutants in industrial effluents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of management type and intensity on multiple facets of grassland biodiversity in the French Jura Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Charles</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtice.2013.06.023⟩</w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (4), pp.645-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640181v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Sewage Sludge Effects on Soil Properties, Plant Growth, Mineral Nutrition State, and Heavy Metal Distribution in European Larch Seedlings (Larix decidua)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Benbrahim</w:t>
+                <w:t xml:space="preserve">Optimization of an industrial wastewater decontamination plant: An environment-oriented approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Jérémie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradu Corina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giangiacomo Torri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.391-400</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13369-014-1100-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04596369v1</w:t>
+                <w:t xml:space="preserve">hal-01089579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of dietary exposure to bisphenol A in the French population with a special focus on risk characterisation for pregnant French women</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of sewage sludge effects on soil properties, plant growth, mineral nutrition state, and heavy metal distribution in European larch seedlings (&amp;lt;em&amp;gt;Larix decidua&amp;lt;/em&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Rivière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Leconte</w:t>
+                <w:t xml:space="preserve">Mohamed Bourioug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Alaoui-Sossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Laffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Raouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benbrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2014.07.005⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (7), pp.5325-5335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13369-014-1100-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01173907v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of an industrial wastewater decontamination plant: An environment-oriented approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isotopic fractionation of tritium in biological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fromm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guétat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65, pp.116 - 126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2013.12.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089579v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of management type and intensity on multiple facets of grassland biodiversity in the French Jura Mountains</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measurement of tritium in the free water of milk : spotting and quantifying some biases and proposing ways of improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Duda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guétat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/avsc.12116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 127, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2013.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01074591v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of sewage sludge effects on soil properties, plant growth, mineral nutrition state, and heavy metal distribution in European larch seedlings (&amp;lt;em&amp;gt;Larix decidua&amp;lt;/em&amp;gt;)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Benbrahim</w:t>
+                <w:t xml:space="preserve">Unexpected toxic interactions in the freshwater amphipod Gammarus pulex (L.) exposed to binary copper and nickel mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Degiorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13369-014-1100-0⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (2), pp.1099-1111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-1978-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638127v1</w:t>
+                <w:t xml:space="preserve">hal-04659983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of rare earth elements (REE) from natural soil to plant systems: implications for the environmental availability of anthropogenic REE</w:t>
               </w:r>
@@ -5093,130 +5093,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollutant removal from industrial discharge water using individual and combined effects of adsorption and ion-exchange processes: Chemical abatement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corina Bradu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Winterton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Saudi Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (2), pp.185-194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jscs.2013.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114698v1</w:t>
@@ -5373,130 +5373,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">unexpected toxic interactions in the freshwater amphipod Gammarus pulex (L.) exposed to binary copper and nickel mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Degiorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sancey Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (2), pp.1099-1111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-013-1978-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115135v1</w:t>
@@ -5507,103 +5507,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring and optimization of a wastewater decontamination station operating in the surface treatment industry: chemical abatement and ecotoxicological impact.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Trunfio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (4), pp.329-341. </w:t>
@@ -5693,51 +5693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pradelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (2), pp.241-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5777,2265 +5777,2260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00672529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité spatiale des activités en césium-137 dans les sols d’un bassin versant du massif du Jura : étendue et principales sources de variation</w:t>
+                <w:t xml:space="preserve">Trace metals in raw cows'milk and assessment to transfer to Comté cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pimou-Heumou</w:t>
+                <w:t xml:space="preserve">S. Maas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lucot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection Colloques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 129, pp.7-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114701v1</w:t>
+                <w:t xml:space="preserve">hal-00738053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace metals in raw cows'milk and assessment to transfer to Comté cheese</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shellfish and residual chemical contaminants: hazards, monitoring, and health risk assessment along French coasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Maas</w:t>
+                <w:t xml:space="preserve">Jean-Claude Amiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gimbert</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Arnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Claisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reviews of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 213, pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4419-9860-6_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738053v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation de la toxicité des mélanges est-elle un défi impossible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 72 (6), pp.600 - 612. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.admp.2011.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shellfish and residual chemical contaminants: hazards, monitoring, and health risk assessment along French coasts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human exposure to allergenic pollens: A comparison between urban and rural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Arnich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+                <w:t xml:space="preserve">Floriane Bosch-Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Claisse</w:t>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Thibaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Environmental Contamination and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4419-9860-6_3⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (5), pp.619-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2011.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714109v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human exposure to allergenic pollens: A comparison between urban and rural areas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heavy metals removal from industrial effluents by adsorption on crosslinked starch: chemical study and impact on water toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Sudre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Gillet</w:t>
+                <w:t xml:space="preserve">B. Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Thibaudon</w:t>
+                <w:t xml:space="preserve">G. Trunfio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Minary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. M. Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 92, pp.765-772</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596760v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00560624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of 137Cs activities in soils from the watershed of the Doubs river : range and main sources of variations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Differential liver proteome mapping of control and cadmium-fed rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hispard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74 (4), pp.576-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.07.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738054v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace metals in raw cows' milk and assessment of transfer to Comte cheese</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Suivi et optimisation d'une station de décontamination des eaux usées de la filière traitement de surface : abattement chimique et impact écotoxicologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Trunfio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (4), pp.329-341</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02649988v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi et optimisation d'une station de décontamination des eaux usées de la filière traitement de surface : abattement chimique et impact écotoxicologique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Trace metals in raw cows' milk and assessment of transfer to Comte cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Maas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 129 (1), pp.7 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.09.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670712v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy metals removal from industrial effluents by adsorption on crosslinked starch: chemical study and impact on water toxicity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial variability of 137Cs activities in soils from the watershed of the Doubs river : range and main sources of variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pimou-Heumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Badot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 92, pp.765-772</w:t>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46, pp.89-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00560624v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential liver proteome mapping of control and cadmium-fed rats</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the phytotoxicity of polycontaminated industrial effluentsusing the lettuce plant (Lactuca sativa) as a bioindicator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Degiorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 74 (4), pp.576-583. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 74 (7), pp.2057 - 2064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.07.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.07.038⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04596762v1</w:t>
+                <w:t xml:space="preserve">hal-02648528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the phytotoxicity of polycontaminated industrial effluentsusing the lettuce plant (Lactuca sativa) as a bioindicator</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Is the assessment of mixture toxicity an impossible challenge ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 72, pp.600-612</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.07.025⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02648528v1</w:t>
+                <w:t xml:space="preserve">hal-00738058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human exposure to allergenic pollens: A comparison between urban and rural areas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Bosch-Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Thibaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 111 (5), pp.619-625. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envres.2011.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the assessment of mixture toxicity an impossible challenge ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heavy metal removal from industrial effluents by sorption on cross-linked starch: Chemical study and impact on water toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Trunfio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Minary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 92 (3), pp.765 - 772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2010.10.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738058v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental identification of Ca isotopic fr.actionations in higher plants</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effect of Additional Sorption Treatment by Cross-Linked Starch of Wastewater from a Surface Finishing Plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Trunfio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.06.032⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (3), pp.1749 - 1756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie1010492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00662725v1</w:t>
+                <w:t xml:space="preserve">hal-02645517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy metal removal from industrial effluents by sorption on cross-linked starch: Chemical study and impact on water toxicity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the phytotoxicity of polycontaminated industrial effluents using the lettuce plant (Lactuca sativa) as a bioindicator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gavoille</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Degiorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74, pp.2057-2064</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2010.10.033⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02653081v1</w:t>
+                <w:t xml:space="preserve">hal-00666691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Additional Sorption Treatment by Cross-Linked Starch of Wastewater from a Surface Finishing Plant</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Experimental identification of Ca isotopic fr.actionations in higher plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Désirée Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bourgeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Labolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ie1010492⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75, pp.5467-5482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.06.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645517v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the phytotoxicity of polycontaminated industrial effluents using the lettuce plant (Lactuca sativa) as a bioindicator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Effects of additional sorption treatment of industrial water discharge by cross-linked starch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Trunfio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Degiorgi</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 74, pp.2057-2064</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50, pp.1749-1756</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00666691v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00560622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorption onto crosslinked cyclodextrin polymers for industrial pollutants removal: An interesting environmental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Trunfio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 70, pp.315-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8054,570 +8049,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00666695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of additional sorption treatment of industrial water discharge by cross-linked starch</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variabilité spatiale des activités en césium-137 dans les sols d’un bassin versant du massif du Jura : étendue et principales sources de variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pimou-Heumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Badot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radioprotection Colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (1), pp.89-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro/2011002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00560622v1</w:t>
+                <w:t xml:space="preserve">hal-01114701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between dyes and starch-based biosorbents</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La bioadsorption sur amidon réticulé pour enlever des métaux des effluents industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sancey Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morin-Crini Nadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Louis-Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minary Jean-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badot Pierre-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environment and Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12, pp.129-150</w:t>
+              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (3), pp.275-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447887v1</w:t>
+                <w:t xml:space="preserve">hal-00560625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bioadsorption sur amidon réticulé pour enlever des métaux des effluents industriels</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Starch-based biosorbents for dyes in textile wastewater treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badot Pierre-Marie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 23 (3), pp.275-287</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Technology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.129-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00560625v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00560627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starch-based biosorbents for dyes in textile wastewater treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Badot Pierre-Marie</w:t>
+                <w:t xml:space="preserve">High sensitivity of Gammarus sp. juveniles to deltamethrin:Outcomes for risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Degiorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Technology and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00560627v1</w:t>
+                <w:t xml:space="preserve">hal-00483853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High sensitivity of Gammarus sp. juveniles to deltamethrin:Outcomes for risk assessment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Interactions between dyes and starch-based biosorbents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Environment and Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.129-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00483853v1</w:t>
+                <w:t xml:space="preserve">hal-00447887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in the Transfer of 137Cs and 90Sr from Milk to Cheese</w:t>
               </w:r>
@@ -8629,64 +8629,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lucot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 92, pp.5363-5370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8724,90 +8724,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chitosan flocculation of cardboard-mill secondary biological wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 155, pp.775-783. </w:t>
@@ -8851,238 +8851,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00420884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitosan for coagulation/flocculation processes. An eco-friendly approach.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dose‐dependent growth inhibition and bioaccumulation of hexavalent chromium in land snail Helix aspersa aspersa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2008.12.027⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (10), pp.2571-2578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.5620191025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394346v1</w:t>
+                <w:t xml:space="preserve">hal-04637113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The garden snail ( Helix aspersa ) as a bioindicator of organophosphorus exposure: Effects of dimethoate on survival, growth, and acetylcholinesterase activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Saint-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ribera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20 (9), pp.1951-1957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9092,626 +9079,639 @@
                 <w:t xml:space="preserve">⟨10.1002/etc.5620200913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose‐dependent growth inhibition and bioaccumulation of hexavalent chromium in land snail Helix aspersa aspersa</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tritium in plants: A review of current knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fromm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Losset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tatin-Froux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.5620191025⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 67 (1), pp.34-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2009.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637113v1</w:t>
+                <w:t xml:space="preserve">hal-00516075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tritium in plants: A review of current knowledge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chitosan for coagulation/flocculation processes. An eco-friendly approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 67 (1), pp.34-51. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45, pp.1337-1348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2009.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2008.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00516075v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in the transfer of radiocesium (137Cs) and radiostrontium (90Sr) from milk to cheese</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P.-M. Badot</w:t>
+                <w:t xml:space="preserve">Mixture toxicity assessment of wood preservative pesticides in the freshwater amphipod Gammarus pulex (L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Degiorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 72, pp.441-449</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02993502v1</w:t>
+                <w:t xml:space="preserve">hal-00355297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture toxicity assessment of wood preservative pesticides in the freshwater amphipod Gammarus pulex (L.)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grégorio Crini</w:t>
+                <w:t xml:space="preserve">Variations in the transfer of radiocesium (137Cs) and radiostrontium (90Sr) from milk to cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pourcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-M. Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (11), pp.5363-5370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2009-2357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355297v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations of conversion rate from Tissue Free Water Tritium to Organically-Bound Tritium in lettuces continuously exposed to atmospheric HT and HTO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Boissieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Losset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 44 (5), pp.671-676</w:t>
@@ -9734,893 +9734,893 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tritium in plants: A review of current knowledge</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flooding effects on starch partitionning during early growth of two oak species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fromm</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bastien Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Alaoui-Sossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23, pp.373-380</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596774v1</w:t>
+                <w:t xml:space="preserve">hal-00391479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of whole effluent toxicity on aquatic snails: Bioaccumulation of Cr, Zn, and Fe, and individual effects in bioassays</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Flour of corn for dye removal from pulp and paper effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 325, pp.8-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04637457v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flour of corn for dye removal from pulp and paper effluents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+                <w:t xml:space="preserve">Tritium in plants: A review of current knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Jolibois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Comte</w:t>
+                <w:t xml:space="preserve">M. Fromm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fromm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Losset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 67 (1), pp.34-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2009.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394526v1</w:t>
+                <w:t xml:space="preserve">hal-04596774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flooding effects on starch partitionning during early growth of two oak species</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Assessment of whole effluent toxicity on aquatic snails: Bioaccumulation of Cr, Zn, and Fe, and individual effects in bioassays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (1), pp.198-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/03-505.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391479v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of transfer and effects of Cd on rats exposed in a short experimental snail–rat food chain or to CdCl2 dosed food</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adsorption isotherm models for dye removal by cationized starch-based material in a single component system: Error analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol. 157, p. 34-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597000v1</w:t>
+                <w:t xml:space="preserve">hal-00355284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption isotherm models for dye removal by cationized starch-based material in a single component system: Error analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Application of chitosan, a natural aminopolysaccharide, for dye removal from aqueous solutions by adsorption processes using batch studies: A review of recent literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (4), pp.399-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2007.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355284v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of chitosan, a natural aminopolysaccharide, for dye removal from aqueous solutions by adsorption processes using batch studies: A review of recent literature</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of transfer and effects of Cd on rats exposed in a short experimental snail–rat food chain or to CdCl2 dosed food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hispard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2007.11.001⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (3), pp.381-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2007.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04596806v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cs-137 distribution in forest floor and surface soil layers from two mountainous regions in Bulgaria</w:t>
               </w:r>
@@ -10645,51 +10645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaume Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sokolovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lucot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10752,90 +10752,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of subchronic digestive exposure to organic or inorganic cadmium on biomarkers in rat tissues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hispard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. P. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10892,2690 +10892,2690 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How subcellular partitioning can help to understand heavy metal accumulation and elimination kinetics in snails</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">How subcellular partitioning can help to understand heavy metal accumulation and elimination kinetics in snails.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Vijver</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">Martina G Vijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Willie J.G.M. Peijnenburg</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willie J G M Peijnenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 27 (6), pp.1284-1292. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/07-503.1⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 27 (6), pp.1284-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/07-503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659772v1</w:t>
+                <w:t xml:space="preserve">hal-00344460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal distribution and metallothionein induction after cadmium exposure in the terrestrial snail Helix aspersa (Gastropoda, Pulmonata)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Effects of subchronic digestive exposure to organic or inorganic cadmium on biomarkers in rat tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hispard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/07-232.1⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (3), pp.490-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659766v1</w:t>
+                <w:t xml:space="preserve">hal-04659760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic and dynamic aspects of soil–plant–snail transfer of cadmium in the field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Cationized starch-based material as a new ion-exchanger adsorbent for the removal of C.I. Acid Blue 25 from aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol. 99, pp.7573-7586</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04596999v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flour of corn for dye removal from pulp and paper effluents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">De la farine de blé pour décolorer des effluents papetiers pollués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Jolibois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité Chimique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 325, pp.8-13</w:t>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n° 325, p. 8-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645455v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmful Effects of Cadmium on Olfactory System in Mice</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biotic interactions modify the transfer of cesium-137 in a soil-earthworm-plant-snail food web.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Beaugelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inhalation Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (8), pp.1698-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/07-416.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394339v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The removal of Basic Blue 3 from aqueous solutions by chitosan-based adsorbent: Batch studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Cationized starch-based material as a new ion-exchanger adsorbent for the removal of C.I. Acid Blue 25 from aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2007.08.025⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 99 (16), pp.7573-7586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2008.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596804v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic interactions modify the transfer of cesium-137 in a soil-earthworm-plant-snail food web.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">Metal distribution and metallothionein induction after cadmium exposure in the terrestrial snail Helix aspersa (Gastropoda, Pulmonata).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hispard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietmar Schuler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 27 (8), pp.1698-707. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/07-416.1⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 27 (7), pp.1533-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/07-232.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359907v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationized starch-based material as a new ion-exchanger adsorbent for the removal of C.I. Acid Blue 25 from aqueous solutions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Long-term responses of snails exposed to cadmium-contaminated soils in a partial life-cycle experiment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2008.02.011⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (1), pp.138-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645434v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationized starch-based material as a new ion-exchanger adsorbent for the removal of C.I. Acid Blue 25 from aqueous solutions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Kinetic and dynamic aspects of soil-plant-snail transfer of cadmium in the field.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégorio Crini</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 152 (3), pp.736-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2007.06.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355286v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la farine de blé pour décolorer des effluents papetiers pollués</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Flour of corn for dye removal from pulp and paper effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Jolibois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, n° 325, p. 8-13</w:t>
+              <w:t xml:space="preserve">Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 325, pp.8-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355276v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term responses of snails exposed to cadmium-contaminated soils in a partial life-cycle experiment.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harmful Effects of Cadmium on Olfactory System in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Bondier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germaine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Propper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inhalation Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.1169-1177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00359910v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic and dynamic aspects of soil-plant-snail transfer of cadmium in the field.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">The removal of Basic Blue 3 from aqueous solutions by chitosan-based adsorbent: Batch studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2007.06.044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 153 (1-2), pp.96-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2007.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359908v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal distribution and metallothionein induction after cadmium exposure in the terrestrial snail Helix aspersa (Gastropoda, Pulmonata).</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">How subcellular partitioning can help to understand heavy metal accumulation and elimination kinetics in snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Vijver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willie J.G.M. Peijnenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 27 (7), pp.1533-42. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/07-232.1⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 27 (6), pp.1284-1292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/07-503.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344436v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How subcellular partitioning can help to understand heavy metal accumulation and elimination kinetics in snails.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal distribution and metallothionein induction after cadmium exposure in the terrestrial snail Helix aspersa (Gastropoda, Pulmonata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hispard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietmar Schuler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Willie J G M Peijnenburg</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 27 (6), pp.1284-92. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 27 (7), pp.1533-1542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/07-232.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1897/07-503⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00344460v1</w:t>
+                <w:t xml:space="preserve">hal-04659766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of subchronic digestive exposure to organic or inorganic cadmium on biomarkers in rat tissues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Kinetic and dynamic aspects of soil–plant–snail transfer of cadmium in the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.04.005⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 152 (3), pp.736-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2007.06.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659760v1</w:t>
+                <w:t xml:space="preserve">hal-04596999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le reméandrement des ruisseaux forestiers : un outil pour atténuer les excès du drainage en forêt de Chaux</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Adsorption isotherm models for dye removal by cationized starch-based material in a single component system: Error analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 157 (1), pp.34-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2007.12.072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00387050v1</w:t>
+                <w:t xml:space="preserve">hal-04596803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term responses of snails exposed to cadmium-contaminated soils in a partial life-cycle experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+                <w:t xml:space="preserve">Le reméandrement des ruisseaux forestiers : un outil pour atténuer les excès du drainage en forêt de Chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Degiorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22, pp.56-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659778v1</w:t>
+                <w:t xml:space="preserve">hal-00387050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cs-137 distribution in forest floor and surface soil layers from two mountainous regions in Bulgaria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joan Bech</w:t>
+                <w:t xml:space="preserve">Long-term responses of snails exposed to cadmium-contaminated soils in a partial life-cycle experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2007.04.010⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (1), pp.138-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371483v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption isotherm models for dye removal by cationized starch-based material in a single component system: Error analysis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cs-137 distribution in forest floor and surface soil layers from two mountainous regions in Bulgaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miglena Zhiyanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sokolovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2007.12.072⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 96, pp.256-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2007.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04596803v1</w:t>
+                <w:t xml:space="preserve">hal-00371483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of chitosan, a natural aminopolysaccharide, for dye removal from aqueous solutions by adsorption processes using batch studies: A review of recent literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Vol. 33, p. 399-447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13594,13241 +13594,13256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The removal of Basic Blue 3 from aqueous solutions by chitosan-based adsorbent: batch studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+                <w:t xml:space="preserve">A novel nonsymbiotic hemoglobin from oak: cellular and tissue specificity of gene expression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Folzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Dat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Crevècoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 177 (1), pp.142-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.02250.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355291v1</w:t>
+                <w:t xml:space="preserve">hal-00374582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel nonsymbiotic hemoglobin from oak: cellular and tissue specificity of gene expression.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michèle Crevècoeur</w:t>
+                <w:t xml:space="preserve">The removal of Basic Blue 3 from aqueous solutions by chitosan-based adsorbent: batch studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol. 153, p. 96-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.02250.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00374582v1</w:t>
+                <w:t xml:space="preserve">hal-00355291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of transfer and effects of Cd on rats exposed in a short experimental snail-rat food chain or to CdCl2 dosed food.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hispard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. P. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 34 (3), pp.381-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envint.2007.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A municipal solid waste incinerator as the single dominant point source of PCDD/Fs in an area of increased non-Hodgkin’s lymphoma incidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Floret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lucot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 68 (8), pp.1419-1426. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2007.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of lead pollution on testate amoebae communities living in Sphagnum fallax: An experimental study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
+                <w:t xml:space="preserve">Relationship Between Testate Amoeba (Protist) Communities and Atmospheric Heavy Metals Accumulated in Barbula indica (Bryophyta) in Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Nguyen-Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward A. D. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.02.007⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 53 (1), pp.53-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-006-9108-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00382579v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship Between Testate Amoeba (Protist) Communities and Atmospheric Heavy Metals Accumulated in Barbula indica (Bryophyta) in Vietnam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
+                <w:t xml:space="preserve">Effect of lead pollution on testate amoebae communities living in Sphagnum fallax: An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Nguyen-Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Cortet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Edward P. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-006-9108-y⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 69 (1), pp.130-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2007.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00382582v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworms influence metal transfer from soil to snails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Saccomani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 35, pp.302-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworms influence metal transfer from soil to snails</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenanthrene toxicity and dissipation in rhizosphere of grassland plants (Lolium perenne L. and Trifolium pratense L.) in three spiked soils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Chiapusio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 294, pp.103-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02664514v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A municipal solid waste incinerator as the single dominant point source of PCDD/Fs in an area of increased non-Hodgkin's lymphoma incidence.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Earthworms influence metal transfer from soil to snails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Saccomani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2007.04.024⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (2), pp.302-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2006.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448528v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Experimental Lead Pollution on the Microbial Communities Associated with Sphagnum fallax (Bryophyta)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A municipal solid waste incinerator as the single dominant point source of PCDD/Fs in an area of increased non-Hodgkin's lymphoma incidence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Floret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Bernard</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-006-9192-z⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 68 (8), pp.1419-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2007.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00382580v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenanthrene toxicity and dissipation in rhizosphere of grassland plants (Lolium perenne L. and Trifolium pratense L.) in three spiked soils.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Experimental Lead Pollution on the Microbial Communities Associated with Sphagnum fallax (Bryophyta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Pujol</w:t>
+                <w:t xml:space="preserve">Nguyen-Viet Hung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">E. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Binet</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54 (2), pp.232-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-006-9192-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394353v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of sessile oak seedlings (Quercus petraea) to flooding: an integrated study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Transfer of Cd, Cu, Ni, Pb, and Zn in a soil-plant-invertebrate food chain: A microcosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (3), pp.815-822</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645333v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of sessile oak seedlings (Quercus petraea) to flooding: an integrated study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How terrestrial snails can be used in risk assessment of soils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pandard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Lovy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (3), pp.797-806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/04-560R.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662108v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and seasonal variations in soil respiration in a temperate deciduous forest with fluctuating water table</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Transfer of Cd, Cu, Ni, Pb, and Zn in a soil-plant-invertebrate food chain: a microcosm study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 38, pp.2527-2535</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (3), pp.815-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394405v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How terrestrial snails can be used in risk assessment of soils.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">Transfer of Cd, Cu, Ni, Pb, and Zn in a soil‐plant‐invertebrate food chain: A microcosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 25 (3), pp.797-806. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/04-560R.1⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 25 (3), pp.815-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/04-675R.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374633v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of Cd, Cu, Ni, Pb, and Zn in a soil-plant-invertebrate food chain: a microcosm study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">Modelling chronic exposure to contaminated soil: A toxicokinetic approach with the terrestrial snail Helix aspersa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32 (7), pp.866-875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2006.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374630v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling chronic exposure to contaminated soil: a toxicokinetic approach with the terrestrial snail Helix aspersa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 32 (7), pp.866-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envint.2006.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of Cd, Cu, Ni, Pb, and Zn in a soil‐plant‐invertebrate food chain: A microcosm study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Response of sessile oak seedlings (Quercus petraea) to flooding: an integrated study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Folzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James F. Dat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rieffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (6), pp.759-766</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04642247v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling chronic exposure to contaminated soil: A toxicokinetic approach with the terrestrial snail Helix aspersa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial and seasonal variations in soil respiration in a temperate deciduous forest with fluctuating water table</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Reza Shariari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Epron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38, pp.2527-2535</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645285v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of Cd, Cu, Ni, Pb, and Zn in a soil-plant-invertebrate food chain: A microcosm study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dispersion modeling as a dioxin exposure indicator in the vicinity of a municipal solid waste incinerator: a validation study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Floret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Dudermel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (7), pp.2149-2155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es052309u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663344v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion modeling as a dioxin exposure indicator in the vicinity of a municipal solid waste incinerator: a validation study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
+                <w:t xml:space="preserve">Dispersion Modeling as a Dioxin Exposure Indicator in the Vicinity of a Municipal Solid Waste Incinerator: A Validation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Floret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lucot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Dudermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 40 (7), pp.2149-2155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/es052309u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453113v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion Modeling as a Dioxin Exposure Indicator in the Vicinity of a Municipal Solid Waste Incinerator: A Validation Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Cahn</w:t>
+                <w:t xml:space="preserve">Lead concentrations in feathers and blood of common blackbirds (Turdus merula) and in earthworms inhabiting unpolluted and moderately polluted urban areas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morilhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 371 (1-3), pp.197-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es052309u⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04645358v1</w:t>
+                <w:t xml:space="preserve">hal-00199211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead concentrations in feathers and blood of common blackbirds (Turdus merula) and in earthworms inhabiting unpolluted and moderately polluted urban areas.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId460" w:history="1">
+                <w:t xml:space="preserve">Lead concentrations in feathers and blood of common blackbirds (Turdus merula) and in earthworms inhabiting unpolluted and moderately polluted urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 371 (1-3), pp.197-205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199211v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and seasonal variations in soil respiration in a temperate deciduous forest with fluctuating water table</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Reza Shahriari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lucot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 38 (9), pp.2527-2535. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2006.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead concentrations in feathers and blood of common blackbirds (Turdus merula) and in earthworms inhabiting unpolluted and moderately polluted urban areas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response of sessile oak seedlings (Quercus petraea) to flooding: an integrated study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Folzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rieffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.09.011⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (6), pp.759-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/26.6.759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04645230v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cs-137 contamination in forest ecosystems in southwest Rila Mountain, Bulgaria</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Assessment of whole effluent toxicity on aquatic snails: Bioaccumulation of Cr, Zn, and Fe, and individual effects in bioassays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10311-005-0113-z⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (1), pp.198-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/03-505.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637451v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of whole effluent toxicity on aquatic snails: Bioaccumulation of Cr, Zn, and Fe, and individual effects in bioassays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Mercury concentrations in king penguin ( Aptenodytes patagonicus ) feathers at Crozet Islands (sub‐Antarctic): Temporal trend between 1966–1974 and 2000–2001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 24 (1), pp.198-204. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/03-505.1⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 24 (1), pp.125-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/03-446.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638801v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of flooding on growth, nitrogen availability in soil, and nitrate reduction of young oak seedlings (Quercus robur L.)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Studies on adsorption of propiconazole on modified carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Bitschené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giangiacomo Torri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Degiorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/forest:2005052⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (1-2), pp.11-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2005.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681971v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular cloning and characterization of calmodulin genes in young oak seedlings (Quercus petraea L.) during early flooding stress</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence of flooding on growth, nitrogen availability in soil, and nitrate reduction of young oak seedlings (Quercus robur L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Alaoui-Sossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Gene Structure and Expression</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62 (6), pp.593-600</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02672309v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00883914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of flooding on growth, nitrogen availability in soil, and nitrate reduction of young oak seedlings (Quercus robur L.)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Soil-plant transfer of radiocaesium in weakly contaminated forest ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 62 (6), pp.593-600</w:t>
+              <w:t xml:space="preserve">Radioprotection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40, pp.S407-S412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883914v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil-plant transfer of radiocaesium in weakly contaminated forest ecosystems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Molecular cloning and characterization of calmodulin genes in young oak seedlings (Quercus petraea L.) during early flooding stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Folzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioprotection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BBA - Gene Structure and Expression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1727 (3), pp.213-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbaexp.2004.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394468v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury concentrations in king penguin ( Aptenodytes patagonicus ) feathers at Crozet Islands (sub‐Antarctic): Temporal trend between 1966–1974 and 2000–2001</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of flooding on growth, nitrogen availability in soil, and nitrate reduction of young oak seedlings (Quercus robur L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Alaoui-Sossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/03-446.1⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62 (6), pp.593-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2005052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04638810v1</w:t>
+                <w:t xml:space="preserve">hal-02681971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on adsorption of propiconazole on modified carbons</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Assessment of the genotoxicity of $^{137}$Cs radiation using Vicia-micronucleus, Tradescantia-micronucleus and Tradescantia-stamen-hair mutation bioassays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Minouflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cotelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2005.03.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 81 (2-3), pp.143-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2005.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637446v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02639982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the genotoxicity of $^{137}$Cs radiation using Vicia-micronucleus, Tradescantia-micronucleus and Tradescantia-stamen-hair mutation bioassays</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les retombées atmosphériques du césium 137 en Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ferard</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Images de Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32, pp.18-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-02639982v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les retombées atmosphériques du césium 137 en Franche-Comté</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Molecular cloning and characterization of calmodulin genes in young oak seedlings (Quercus petraea L.) during early flooding stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Folzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Dat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images de Franche-Comté</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BBA - Gene Structure and Expression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1727 (3), pp.213-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbaexp.2004.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990424v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular cloning and characterization of calmodulin genes in young oak seedlings (Quercus petraea L.) during early flooding stress</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cs-137 contamination in forest ecosystems in southwest Rila Mountain, Bulgaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zhiyanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sokolovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Gene Structure and Expression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbaexp.2004.12.009⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3 (1), pp.49-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-005-0113-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637455v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cs-137 contamination in forest ecosystems in southwest Rila Mountain, Bulgaria</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Assessment of whole effluent toxicity on aquatic snails: Bioaccumulation of Cr, Zn, and Fe, and individual effects in bioassays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10311-005-0113-z⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (1), pp.198-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/03-505.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680518v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of whole effluent toxicity on aquatic snails: Bioaccumulation of Cr, Zn, and Fe, and individual effects in bioassays</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Studies on adsorption of propiconazole on modified carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Bitschené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torri Giangiacomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/03-505.1⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (1-2), pp.11-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2005.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682941v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on adsorption of propiconazole on modified carbons</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Assessment of whole effluent toxicity on aquatic snails: bioaccumulation of Cr, Zn, and Fe, and individual effects in bioassays.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (1), pp.198-204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02680884v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil-plant transfer of radiocaesium in weakly contaminated forest ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lucot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 40 (suppl. 1), pp.S407-S412. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/radiopro:2005s1-060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury concentrations in king penguin (Aptenodytes patagonicus) feathers at Crozet Islands (sub-Antarctic): temporal trend between 1966-1974 and 2000-2001.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (1), pp.125-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of whole effluent toxicity on aquatic snails: bioaccumulation of Cr, Zn, and Fe, and individual effects in bioassays.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+                <w:t xml:space="preserve">Mercury concentrations in king penguin (Aptenodytes patagonicus) feathers at Crozet Islands (sub-Antarctic): temporal trend between 1966--1974 and 2000--2001.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 24 (1), pp.198-204</w:t>
+              <w:t xml:space="preserve">, 2005, 24 (1), pp.125-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374636v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury concentrations in king penguin (Aptenodytes patagonicus) feathers at Crozet Islands (sub-Antarctic): temporal trend between 1966--1974 and 2000--2001.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cs-137 contamination in forest ecosystems in southwest Rila Mountain, Bulgaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zhiyanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sokolovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3 (1), pp.49-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-005-0113-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342445v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of crosslinked starch materials with spectroscopic techniques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effects of cadmium on the survival of three life-stages of the freshwater pulmonate Lymnaea stagnalis (Mollusca: Gastropoda)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Morhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.20851⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 72 (5), pp.1083-1090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00128-004-0354-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683568v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensing and signalling during plant flooding</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effects of Cadmium on the Survival of Three Life-Stages of the Freshwater Pulmonate Lymnaea stagnalis (Mollusca: Gastropoda)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Morhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 72 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00128-004-0354-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2004.02.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04637259v1</w:t>
+                <w:t xml:space="preserve">hal-04637257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of cadmium on the survival of three life-stages of the freshwater pulmonate Lymnaea stagnalis (Mollusca: Gastropoda)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effets environnementaux des épandages de boues de stations d'épuration en plantation de pin maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benbrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Timbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Chossat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25, pp.95-106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02679180v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Cadmium on the Survival of Three Life-Stages of the Freshwater Pulmonate Lymnaea stagnalis (Mollusca: Gastropoda)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Relationship between atmospheric pollution characterized by NO2 concentrations and testate amoebae density and diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Nguyen-Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Protozoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43 (3), pp.233-239</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04637257v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of crosslinked starch materials with spectroscopic techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre‐Marie Badot</w:t>
+                <w:t xml:space="preserve">Effect of copper on growth in cucumber plants (Cucumis sativus) and its relationships with carbohydrate accumulation and changes in ion contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Alaoui-Sossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vinit-Dunand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.20851⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 166 (5), pp.1213-1218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2003.12.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04637172v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between atmospheric pollution characterized by NO2 concentrations and testate amoebae density and diversity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of crosslinked starch materials with spectroscopic techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Protozoologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 93 (6), pp.2650-2663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.20851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675671v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets environnementaux des épandages de boues de stations d'épuration en plantation de pin maritime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of copper on growth in cucumber plants (Cucumis sativus) and its relationships with carbohydrate accumulation and changes in ion contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Alaoui-Sossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Benbrahim</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Chossat</w:t>
+                <w:t xml:space="preserve">Florence Vinit-Dunand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 166 (5), pp.1213-1218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2003.12.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674162v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of copper on growth in cucumber plants (Cucumis sativus) and its relationships with carbohydrate accumulation and changes in ion contents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensing and signalling during plant flooding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James F. Dat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Folzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bourgeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2003.12.032⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 42 (4), pp.273-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2004.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683521v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensing and signalling during plant flooding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+                <w:t xml:space="preserve">Effects of cadmium on the survival of three life-stages of the freshwater pulmonate Lymnaea stagnalis (Mollusca: Gastropoda).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Morhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. M. Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 72 (5), pp.1083-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681996v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of copper on growth in cucumber plants (Cucumis sativus) and its relationships with carbohydrate accumulation and changes in ion contents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between atmospheric pollution characterized by NO2 concentrations and testate amoebae density and diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Viet N'Guyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward a D Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Protozoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43 (3), pp.233-239</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637256v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between atmospheric pollution characterized by NO2 concentrations and testate amoebae density and diversity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sensing and signalling during plant flooding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Dat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Folzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bourgeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Protozoologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 42 (4), pp.273-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2004.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637254v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of cadmium on the survival of three life-stages of the freshwater pulmonate Lymnaea stagnalis (Mollusca: Gastropoda).</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of crosslinked starch materials with spectroscopic techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 93 (6), pp.2650-2663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.20851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374641v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of 137 Cs in the Tree Layer of Forest Ecosystems in the Zone of the Accident at the Chernobyl Nuclear Power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fesenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sukhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Spiridonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sanzharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ekologiya / Russian Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 34 (2), pp.104-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1023047030350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Nonavailable” Soil Cadmium Is Bioavailable to Snails: Evidence from Isotopic Dilution Experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">Nonavailable&amp;quot; soil cadmium is bioavailable to snails: evidence from isotopic dilution experiments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Echevarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 37 (1), pp.81-86. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId560" w:history="1">
+              <w:t xml:space="preserve">, 2003, 37 (1), pp.81-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/es025677w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637164v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioconcentration of Cadmium and Toxic Effects on Life-History Traits of Pond Snails ( Lymnaea palustris and Lymnaea stagnalis ) in Laboratory Bioassays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 45 (1), pp.102-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00244-002-0152-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonavailable&amp;quot; soil cadmium is bioavailable to snails: evidence from isotopic dilution experiments.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">“Nonavailable” Soil Cadmium Is Bioavailable to Snails: Evidence from Isotopic Dilution Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Echevarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 37 (1), pp.81-6. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId560" w:history="1">
+              <w:t xml:space="preserve">, 2003, 37 (1), pp.81-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/es025677w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117296v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A field method using microcosms to evaluate transfer of Cd, Cu, Ni, Pb and Zn from sewage sludge amended forest soils to Helix aspersa snails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.Ben Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 122 (3), pp.343-350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0269-7491(02)00333-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioconcentration of cadmium and toxic effects on life-history traits of pond snails (Lymnaea palustris and Lymnaea stagnalis) in laboratory bioassays.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. M. Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 45 (1), pp.102-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00244-002-0152-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer and effects of cadmium in an experimental food chain involving the snail Helix aspersa and the predatory carabid beetle Chrysocarabus splendens.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">A field method using microcosms to evaluate transfer of Cd, Cu, Ni, Pb and Zn from sewage sludge amended forest soils to Helix aspersa snails.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ben Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Gomot-De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P M Badot</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 48 (6), pp.571-9</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 122 (3), pp.343-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117293v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A field method using microcosms to evaluate transfer of Cd, Cu, Ni, Pb and Zn from sewage sludge amended forest soils to Helix aspersa snails.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Transfer of cadmium from plant leaves and vegetable flour to the snail Helix aspersa: bioaccumulation and effects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Gomot-De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P M Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 122 (3), pp.343-50</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 53 (1), pp.148-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117297v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer and effects of cadmium in an experimental food chain involving the snail Helix aspersa and the predatory carabid beetle Chrysocarabus splendens</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effects of copper on growth and on photosynthesis of mature and expanding leaves in cucumber plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vinit-Dunand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Alaoui-Sossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 163 (1), pp.53-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-9452(02)00060-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0045-6535(02)00116-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04637131v1</w:t>
+                <w:t xml:space="preserve">hal-04637134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of copper on growth and on photosynthesis of mature and expanding leaves in cucumber plants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Transfer and effects of cadmium in an experimental food chain involving the snail Helix aspersa and the predatory carabid beetle Chrysocarabus splendens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 48 (6), pp.571-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0045-6535(02)00116-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0168-9452(02)00060-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04637134v1</w:t>
+                <w:t xml:space="preserve">hal-04637131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of cadmium from plant leaves and vegetable flour to the snail Helix aspersa: bioaccumulation and effects.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of dimethoate on snail B-esterase and growth as a function of dose, time and exposure route in a laboratory bioassay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saint-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ribera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Narbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomarkers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 7 (2), pp.138-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13547500110099672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117295v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dimethoate on snail B-esterase and growth as a function of dose, time and exposure route in a laboratory bioassay</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Transfer of Cadmium from Plant Leaves and Vegetable Flour to the Snail Helix aspersa: Bioaccumulation and Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomarkers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13547500110099672⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 53 (1), pp.148-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/eesa.2002.2216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637147v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the cadmium uptake from soil important in bioaccumulation and toxic effects for snails?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette de Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Lovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 53 (3), pp.425-431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0147-6513(02)00004-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of Cadmium from Plant Leaves and Vegetable Flour to the Snail Helix aspersa: Bioaccumulation and Effects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+                <w:t xml:space="preserve">Is the cadmium uptake from soil important in bioaccumulation and toxic effects for snails?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Gomot-De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Lovy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 53 (1), pp.148-153. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 53 (3), pp.425-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04637127v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the cadmium uptake from soil important in bioaccumulation and toxic effects for snails?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId574" w:history="1">
+                <w:t xml:space="preserve">Transfer and effects of cadmium in an experimental food chain involving the snail Helix aspersa and the predatory carabid beetle Chrysocarabus splendens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Gomot-De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marie Badot</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M L Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P M Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 53 (3), pp.425-31</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 48 (6), pp.571-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429622v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">137Cs availability for soil to understory transfer in different types of forest ecosystems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The garden snail (Helix aspersa) as a bioindicator of organophosphorus exposure: effects of dimethoate on survival, growth, and acetylcholinesterase activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saint-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Gomot-De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ribera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. M. Badot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 20 (9), pp.1951-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04637121v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The garden snail (Helix aspersa) as a bioindicator of organophosphorus exposure: effects of dimethoate on survival, growth, and acetylcholinesterase activity.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of processes governing long-term accumulation of 137 Cs by forest trees following the Chernobyl accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fesenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Soukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sanzharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Spiridonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 40 (2), pp.105-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s004110100090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429625v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of processes governing long-term accumulation of 137 Cs by forest trees following the Chernobyl accident</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Spiridonov</w:t>
+                <w:t xml:space="preserve">Effects of dimethoate on snail B-esterase and growth as a function of dose, time and exposure route in a laboratory bioassay.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Gomot-De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saint-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ribera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Narbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation and Environmental Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s004110100090⟩</w:t>
+              <w:t xml:space="preserve">Biomarkers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 7 (2), pp.138-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13547500110099672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04637115v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dimethoate on snail B-esterase and growth as a function of dose, time and exposure route in a laboratory bioassay.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Ribera</w:t>
+                <w:t xml:space="preserve">137Cs availability for soil to understory transfer in different types of forest ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V Fesenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.V Soukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.I Sanzharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Narbonne</w:t>
+                <w:t xml:space="preserve">S.I Spiridonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomarkers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13547500110099672⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 269 (1-3), pp.87-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0048-9697(00)00818-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429623v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose-dependent growth inhibition and bioaccumulation of hexavalent chromium in land snail Helix aspersa aspersa</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Characterization and Localization of a Cheese Georegion Using Edaphic Criteria (Jura Mountains, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1897/1551-5028(2000)019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 83 (8), pp.1692-1704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(00)75038-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429636v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Permeability and Revolving Movement in Phaseolus vulgaris L. Twining Shoots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Comparot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 41 (1), pp.114-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/pcp/41.1.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Localization of a Cheese Georegion Using Edaphic Criteria (Jura Mountains, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dose-dependent growth inhibition and bioaccumulation of hexavalent chromium in land snail Helix aspersa aspersa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Gomot-De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(00)75038-7⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 19, pp.2571-2578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/1551-5028(2000)019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633866v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth Responses of Common Ash Seedlings (Fraxinus excelsior L.) to Total and Partial Defoliation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Alaoui-Sosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 85 (3), pp.317-323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/anbo.1999.1045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil CO 2 efflux in a beech forest: dependence on soil temperature and soil water content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId439" w:history="1">
+                <w:t xml:space="preserve">Soil CO 2 efflux in a beech forest: the contribution of root respiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Farque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 56 (3), pp.221-226. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/forest:19990304⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 56 (4), pp.289-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:19990403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633920v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of sodium chloride salinity on root growth and respiration in oak seedlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 56 (1), pp.41-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00883251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of sodium chloride salinity on root growth and respiration in oak seedlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 56 (1), pp.41-47. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:19990106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil CO 2 efflux in a beech forest: the contribution of root respiration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId439" w:history="1">
+                <w:t xml:space="preserve">Soil CO 2 efflux in a beech forest: dependence on soil temperature and soil water content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lætitia Farque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 56 (4), pp.289-295. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/forest:19990403⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 56 (3), pp.221-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:19990304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633914v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil CO2 efflux in a beech forest: dependence on soil temperature and soil water content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId439" w:history="1">
+                <w:t xml:space="preserve">Soil CO2 efflux in a beech forest: the contribution of root respiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Farque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 56 (3), pp.221-226</w:t>
+              <w:t xml:space="preserve">, 1999, 56 (4), pp.289-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883266v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00883273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil CO2 efflux in a beech forest: the contribution of root respiration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId439" w:history="1">
+                <w:t xml:space="preserve">Soil CO2 efflux in a beech forest: dependence on soil temperature and soil water content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lætitia Farque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 56 (4), pp.289-295</w:t>
+              <w:t xml:space="preserve">, 1999, 56 (3), pp.221-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883273v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00883266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES MODES DE TRANSFERT DU CÉSIUM-137 À L'ÉCHELLE DE LA TOPOSÉQUENCE DANS LES ÉCOSYSTÈMES MONTAGNARDS : L'EXEMPLE DE LA VALLÉE DE LEVI ISKAR DANS LE MASSIF DE RILA (BULGARIE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lucot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria G Sokolovska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 29 (1-2), pp.393-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell Elongation and Revolving Movement in Phaseolus vulgaris L. Twining Shoots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-F. Care</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nefed'Ev,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 39 (9), pp.914-921. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oxfordjournals.pcp.a029454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le point des connaissances relatives à la croissance et au développement du Frêne commun (Fraxinus excelsior L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 144 (2), pp.253-267. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12538078.1997.10515773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance rythmique et développement du chêne rouge d'Amérique, Quercus rubra L, cultivé en conditions contrôlées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pm Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 53 (6), pp.1059-1069</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00883116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance rythmique et développement du chêne rouge d'Amérique, Quercus rubra L, cultivé en conditions contrôlées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B Millet</w:t>
+                <w:t xml:space="preserve">Influence of marine salts on the localization and accumulation of surfactant in the needles of Pinus halepensis Mill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Grieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pm Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Garrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 53 (6), pp.1059-1069. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1996, 53 (5), pp.921-930</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633978v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00883105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of marine salts on the localization and accumulation of surfactant in the needles of Pinus halepensis Mill</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jp Garrec</w:t>
+                <w:t xml:space="preserve">Croissance rythmique et développement du chêne rouge d'Amérique, Quercus rubra L, cultivé en conditions contrôlées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 53 (5), pp.921-930</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1996, 53 (6), pp.1059-1069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:19960602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883105v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of marine salts on the localization and accumulation of surfactant in needles of Pinus halepensis Mill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Garrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 53 (5), pp.921-930. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/forest:19960501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of marine salts on the localization and accumulation of surfactant in the needles of Pinus halepensis Mill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Grieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Garrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 53 (5), pp.921-930. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/forest:19960501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l’humidité du sol et de la distribution des racines sur le potentiel hydrique du xylème dans des peuplements de chêne (Quercus sp) de basse altitude</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bruckert</w:t>
+                <w:t xml:space="preserve">Influence de l'humidité du sol et de la distribution des racines sur le potentiel hydrique du xylème dans des peuplements de chêne (Quercus sp) de basse altitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pm Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bruckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 52, pp.173-182</w:t>
+              <w:t xml:space="preserve">, 1995, 52 (2), pp.173-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636977v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00882989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'humidité du sol et de la distribution des racines sur le potentiel hydrique du xylème dans des peuplements de chêne (Quercus sp) de basse altitude</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Bruckert</w:t>
+                <w:t xml:space="preserve">Influence de l’humidité du sol et de la distribution des racines sur le potentiel hydrique du xylème dans des peuplements de chêne (Quercus sp) de basse altitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bruckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 52 (2), pp.173-182</w:t>
+              <w:t xml:space="preserve">, 1995, 52, pp.173-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00882989v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la croissance et du développement chez le frêne commun, Fraxinus excelsior , cultivé en conditions contrôlées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barnola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 73 (9), pp.1464-1470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/b95-159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de l'allongement rythmique des tiges par défoliation chez le Frêne commun (Fraxinus excelsior L.)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'humidité du sol en profondeur constitue, en milieu de journée, la principale source de variation du potentiel hydrique foliaire de peuplements de Chêne (Quercus sp.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Millet</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bruckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 317, pp.1005-1011</w:t>
+              <w:t xml:space="preserve">, 1994, 317, pp.341-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636923v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'humidité du sol en profondeur constitue, en milieu de journée, la principale source de variation du potentiel hydrique foliaire de peuplements de Chêne (Quercus sp.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Contrôle de l'allongement rythmique des tiges par défoliation chez le Frêne commun (Fraxinus excelsior L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bruckert</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 317, pp.341-345</w:t>
+              <w:t xml:space="preserve">, 1994, 317, pp.1005-1011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636889v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aluminium and Hydrogen Ions Inhibit a Mechanosensory Calcium-Selective Cation Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bg Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 20 (6), pp.771. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/PP9930771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lithium, ses effets et ses modes d'action possibles chez les végétaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dépérissement local du Pin d'Alep (Pinus halepensis) le long du littoral méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/12538078.1993.10515633⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 45 (2), pp.134-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/26404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04632248v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépérissement local du Pin d'Alep (Pinus halepensis) le long du littoral méditerranéen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le lithium, ses effets et ses modes d'action possibles chez les végétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Garrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/26404⟩</w:t>
+              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 140 (5), pp.549-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12538078.1993.10515633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03444067v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further evidence for the possible involvement of K+ channels in the revolving movement of twining shoots. Effects of aluminum ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 316 (série III), pp.287-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanically activated ion channels in vacuoles of onion bulb scale parenchyma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiuping Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara G Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 315, pp.437-443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécheresse, pollution atmosphérique et dépérissement de l'Épicéa dans le massif jurassien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 43 (1), pp.27-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/26174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible involvement of potassium channels in the mechanism of the revolving movement of twining shoots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Potash Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 3, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépérissement, déficit hydrique et variations de croissance radiale chez le Picea abies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Badot</w:t>
+                <w:t xml:space="preserve">Perturbation hydrique et altération des surfaces dans les aiguilles d'épicéas (Picea abies L) du Jura en fonction de leur âge et de l'état de dépérissement des arbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pm Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Garrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 47 (6), pp.591-598</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602617v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00882727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation hydrique et altération des surfaces dans les aiguilles d'épicéas (Picea abies L) du Jura en fonction de leur âge et de l'état de dépérissement des arbres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jp Garrec</w:t>
+                <w:t xml:space="preserve">Perturbation hydrique et alteration de surface dans les aiguilles d'epiceas (Picea abies L.) du Jura en fonction de leur age et de l'etat de deperissement des arbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Garrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 47 (6), pp.591-598</w:t>
+              <w:t xml:space="preserve">, 1990, 47, pp.591-598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00882727v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation hydrique et alteration de surface dans les aiguilles d'epiceas (Picea abies L.) du Jura en fonction de leur age et de l'etat de deperissement des arbres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.C. Garrec</w:t>
+                <w:t xml:space="preserve">Perturbation of water content and surface alteration in needles of spruce trees (Picea abies L.) from the French Jura according to their age and to the health status of the trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 47, pp.591-598</w:t>
+              <w:t xml:space="preserve">, 1990, 21, pp.591-596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02700873v1</w:t>
+                <w:t xml:space="preserve">hal-04634601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation of water content and surface alteration in needles of spruce trees (Picea abies L.) from the French Jura according to their age and to the health status of the trees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Circumnutation in Phaseolus vulgaris. II. Potassium content in the free-moving part of the shoot.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 21, pp.591-596</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 28 (1), pp.123-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634601v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication possible de canaux potassiques dans le mécanisme du mouvement révolutif des tiges volubiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 311 (Série III), pp.445-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26847,639 +26862,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circumnutation in Phaseolus vulgaris. II. Potassium content in the free-moving part of the shoot.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+                <w:t xml:space="preserve">Circumnutation in Phaseolus vulgaris II - Potassium content in the free-moving part of the shoot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Melin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Garrec</w:t>
+                <w:t xml:space="preserve">D. Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Garrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 28 (1), pp.123-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634561v1</w:t>
+                <w:t xml:space="preserve">hal-02702419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circumnutation in Phaseolus vulgaris II - Potassium content in the free-moving part of the shoot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Melin</w:t>
+                <w:t xml:space="preserve">Dépérissement, déficit hydrique et variations de croissance radiale chez le Picea abies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Garrec</w:t>
+                <w:t xml:space="preserve">P. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 68 (7), pp.1536-1541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/b90-196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702419v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circumnutation in Phaseolus vulgaris. I. Growth, osmotic potential and cell ultrastructure in the free-moving part of the shoot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millet Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melin Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 72, pp.133-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deperissement et etat hydrique des aiguilles chez le Picea abies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 66, pp.1693-1701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02722538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradients de teneur en potassium dans des axes volubiles et non volubiles de Phaseolus vulgaris L. et Periploca graeca L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Melin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 307, pp.709-715</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépérissement et état hydrique des aiguilles chez le Picea abies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 66 (9), pp.1693-1701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/b88-232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27489,522 +27513,522 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité des prairies mésophiles en Franche-Comté : tendances récentes et défis pour l’avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Mauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Du Reculet aux sommets alpins : quels changements sur les crêtes ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Gex, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of pharmaceuticals in WWTP effluents and their impact in a karstic rural catchment of Eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Chiffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Degiorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bulete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Spinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Caparica Conference on Pollutant Toxic Ions and</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Caparica, Portugal. pp.15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-016-7751-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent vegetation changes in montane grasslands: a diachronic resampling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Mauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. M. Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding broad-scale vegetation patterns.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association for Vegetation Science, Jul 2015, Brno, Czech Republic. pp.135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence d'une nappe d'eau dans des sols hydromorphes forestiers : à quelle profondeur, quand et combien de temps ? Les apports d'un suivi piézométrique pluriannuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lucot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Degiorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12es Journées nationales d'étude des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFES, Jul 2014, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental identification of mechanisms controlling calcium isotopic fractionations by the vegetation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -28013,1279 +28037,1279 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Désirée Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bourgeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Austria. pp.EGU2010-8595</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00470329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chitosan for flocculation processes. An eco-friendly approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference of the European Chitin Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Venise, Italy. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicité de l'aluminium vis à vis de Gammarus pulex (Amphipoda, Crustacea) - Essai sur solutions préparées en laboratoire et sur effluents de station d'épuration</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Absorption and fractionation of REE by vegetation: A comparative field study on plants grown on granite, carbonate, and carbonatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Brioschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Steinamnn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Forum des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt™2009 - "Challenges to Our Volatile Planet"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414237v1</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption and fractionation of REE by vegetation: A comparative field study on plants grown on granite, carbonate, and carbonatite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toxicité de l'aluminium vis à vis de Gammarus pulex (Amphipoda, Crustacea) - Essai sur solutions préparées en laboratoire et sur effluents de station d'épuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégorio Crini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt™2009 - "Challenges to Our Volatile Planet"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland</w:t>
+              <w:t xml:space="preserve">15e Forum des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428546v1</w:t>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Europium and Lanthanum to Phaseolus vulgaris in hydroponic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Brioschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lucot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mineralogy, Environment and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, marnes la vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Chitosan as a bioflocculant to treat biological wastewater from pulp and paper plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference of the European Chitin Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Venise, Italy. pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergy between Chemical and Biological Pollution: Interactions between Allergenic Pollen and Atmospheric Metal Trace Elements (MTE).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Bosch-Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ruffaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Symposium on Aerobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00420151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion Modelling as a Dioxin Exposure Indicator in the Vicinity of a Municipal Solid Waste Incinerator: a Validation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Floret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Lucot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Cahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE/ISEA 2006 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISEE/ISEA, 2006, Paris, France. pp.S115, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/00001648-200611001-00281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographies protéiques d'homogénats de foies de rats : Recherche de biomarqueurs de la toxicité du Cadmium (Cd).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Scheifler</w:t>
+                <w:t xml:space="preserve">Terrestrial snails as bioindicators of the efficiency of remediation treatments for arsenic-polluted soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette de Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vangronsveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème Journées des jeunes chercheurs, 9-10 Juin 2005, Dijon.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France</w:t>
+              <w:t xml:space="preserve">8. International conference on the biogeochemistry of trace elements (ICOBTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Adelaïde, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135682v1</w:t>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrestrial snails as bioindicators of the efficiency of remediation treatments for arsenic-polluted soils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Vangronsveld</w:t>
+                <w:t xml:space="preserve">Cartographies protéiques d'homogénats de foies de rats : Recherche de biomarqueurs de la toxicité du Cadmium (Cd).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hispard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Boireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International conference on the biogeochemistry of trace elements (ICOBTE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Adelaïde, Australia</w:t>
+              <w:t xml:space="preserve">XIème Journées des jeunes chercheurs, 9-10 Juin 2005, Dijon.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764471v1</w:t>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The plant cuticle as an interface between leaves and air-borne pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Riederer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSILVA Conference - Contribution to Forest Tree Physiol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1994, Dourdan, France. pp.101-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29295,279 +29319,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERS chlordécone : réévaluation des risques sanitaires prenant en compte la mise à jour des valeurs sanitaires de référence (externe et interne) du chlordécone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana de Olivera-Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Rety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Du Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Chlodecone : connaître pour agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Pointe à Pitre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de systèmes de culture sur la qualité de l'eau, Analyse croisée de dispositifs expérimentaux en Bourgogne-Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Prudhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projet PSDR4 ProSys Bourgogne Franche-Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29577,170 +29601,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of flooding on growth, nitrogen availability in soil, and nitrate reduction of young oak seedlings ( Quercus robur L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Alaoui-Sossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Meeting on the Ecophysiology of the Tree, La Rochelle, DEC 08-12, 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 62 (6), pp.593-600, 2005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/forest:2005052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29750,368 +29774,368 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prairies : biodiversité et services écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Mauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNAOL-UFC. Presses universitaires de Franche-Comté, pp.134, 2013, Pratiques et Techniques, 978-2-84867-437-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorption Process and Pollution - Conventional and non-conventionnal sorbents for pollutant removal from wastewaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badot Pierre-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Franche-Comté. Presses Universitaires de Franche-Comté, pp.497, 2010, Pratiques &amp; Techniques, Grégorio Crini et Pierre-Marie Badot</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00560630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chitine et chitosane - du biopolymère à l'application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">presses universitaires de franche-comté, pp.208, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement et épuration des eaux industrielles polluées – Procédés membranaires, bioadsorption et oxydation chimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Franche-Comté, pp.300, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30121,1120 +30145,1120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Middle term evolution of water chemistry in a karst river: example from the Loue River (Jura Mountains, Eastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lucot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Degiorgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Andreo, F. Carrasco, J.J. Duran, P. Jimenez, J.W. LaMoreaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.147-151, 2014, Hydrogeological and Environmental Investigations in Karst Systems., 978-3-642-17434-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17435-3_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId776" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollutant removal from surface-treatment industry wastewaters by starch-based sorbents: Chemical abatement and impact on water toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trunfio Giuseppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badot Pierre-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carvahlo Michel De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Franche-Comté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sorption Process and Pollution - Conventional and non-conventional sorbents for pollutant removal from wastewaters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.313-334, 2010, Pratiques &amp; Techniques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00560636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorption process and pollution : An introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badot Pierre-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Franche-Comté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sorption Process and Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.27-38, 2010, Pratiques &amp; Techniques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00560631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Est-il possible et loisible de « réparer » la Nature ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badot Pierre-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Schaeffer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la réparation. Analyse comparative et transversale : psychologie et écologie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.69-81, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des eaux par dur chitosane - Intérêts, méthodes et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Chitine et Chitosane – synthèse, propriétés et principales applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morcellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giangiacomo Torri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morin-Crini Nadia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technique de l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, éditions T.I., pp.1-13, 2009, Collection Recherche et Innovation</w:t>
+              <w:t xml:space="preserve">Chitine et Chitosane- Du biopolymère à l'application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, presses universitaires de franche-comté, chapitre 1, pp. 19-54, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453638v1</w:t>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitine et Chitosane – synthèse, propriétés et principales applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Traitement des eaux par dur chitosane - Intérêts, méthodes et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morin-Crini Nadia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chitine et Chitosane- Du biopolymère à l'application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, presses universitaires de franche-comté, chapitre 1, pp. 19-54, 2009</w:t>
+              <w:t xml:space="preserve">Technique de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions T.I., pp.1-13, 2009, Collection Recherche et Innovation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355305v1</w:t>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation d'un coproduit agroalimentaire en bioadsorbant pour traiter des solutions contaminées issues de la filière papetière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions T.I., pp.1-10, 2008, Collection Recherche et Innovation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les principales techniques d'épuration des eaux industrielles polluées: une revue récente des méthodes proposées dans la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégorio Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Morin-Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giangiacomo Torri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement et épuration des eaux industrielles polluées : Procédés membranaires, bioadsorption et oxydation chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.15-62, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'amidon pour adsorber des colorants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bernard-Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fahys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement et épuration des eaux industrielles polluées : Procédés membranaires, bioadsorption et oxydation chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.187-234, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypoxia Stress: Current Understanding and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Folzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Teixeira da Silva JA (ed). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Floriculture, Ornamental and Plant Biotechnology: Advances and Topical Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Science Books</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.664-674, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00425513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31244,117 +31268,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs de référence du valproate de sodium (CAS n°1069-66-5). Valeurs toxicologiques de référence par voie orale et inhalation, valeurs limites d’exposition professionnelle et valeurs biologiques. Saisine n° 2018-SA-0214 (241 p.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Allegra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId794" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31364,2794 +31388,2794 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opinion of the French Agency for Food, Environmental and Occupational Health &amp; Safety (ANSES) on the risks to human health associated with the proliferation of Ostreopsis spp. on the Basque coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouher Amzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Berdalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANSES. 2025, pp.0061E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId797" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05211102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’alimentation totale française 3 (EAT3) - Rapport méthode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Feidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marchioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Atgie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2019-SA-0010, Anses. 2025, 90 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId803" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05175699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l’Anses relatif à la prise en compte, parmi les facteurs nutritionnels et environnementaux via l’alimentation durant les 1 000 premiers jours (c’est-à-dire entre la période périconventionnelle jusqu’à l’âge de 2 ans), de la phase d’allaitement maternel en s’appuyant sur les derniers travaux de l’étude CONTA-LAIT, volet « risques chimiques »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Avis de l'Anses relatif au projet « Jourdain » de réutilisation des eaux usées traitées pour l'alimentation d'une retenue d'eau destinée à la production d’eau destinée à la consommation humaine (Vendée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId805" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Garnaud-Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0037, Anses. 2024, 66 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Demeilliers</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">anses-04721173v1</w:t>
+                <w:t xml:space="preserve">anses-04663715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif au projet « Jourdain » de réutilisation des eaux usées traitées pour l'alimentation d'une retenue d'eau destinée à la production d’eau destinée à la consommation humaine (Vendée)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Appui scientifique et technique de l’Anses relatif au développement d’une méthodologie de suivi des tendances en matière de contamination par le chlordécone des aliments produits localement par les professionnels ou les particuliers détenteurs de jardins familiaux (JaFa) aux Antilles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId810" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Scippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0143, Anses. 2024, 45 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Garnaud-Corbel</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">anses-04663715v1</w:t>
+                <w:t xml:space="preserve">hal-04928913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appui scientifique et technique de l’Anses relatif au développement d’une méthodologie de suivi des tendances en matière de contamination par le chlordécone des aliments produits localement par les professionnels ou les particuliers détenteurs de jardins familiaux (JaFa) aux Antilles françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Avis de l’Anses relatif à la prise en compte, parmi les facteurs nutritionnels et environnementaux via l’alimentation durant les 1 000 premiers jours (c’est-à-dire entre la période périconventionnelle jusqu’à l’âge de 2 ans), de la phase d’allaitement maternel en s’appuyant sur les derniers travaux de l’étude CONTA-LAIT, volet « risques chimiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Yasmine Dechraoui Bottein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Demeilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gay-Queheillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2017-SA-0069, Anses. 2024, 62 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Leblanc</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-04928913v1</w:t>
+                <w:t xml:space="preserve">anses-04721173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques pour la santé humaine liés aux proliférations d’Ostreopsis spp. sur le littoral basque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Lemee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouher Amzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Berdalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2021-SA-0212, Anses. 2023, 244 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId820" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04243710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif aux risques pour la santé humaine liés aux proliférations d’Ostreopsis spp. sur le littoral basque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Lemee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouher Amzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Berdalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2021-SA-0212, Anses. 2023, 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04169914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État des connaissances sur les huiles essentielles et les plantes d’intérêt pour la phytothérapie et l’aromathérapie chez les animaux producteurs de denrées alimentaires et proposition d’une méthodologie d’évaluation des risques pour la santé humaine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation du risque de la fraction nanométrique de l’additif alimentaire E171</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Nesslany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bencsik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chaskiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2016-SA-0226, Anses. 2022, 115 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Huynh-Delerme</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">anses-03923114v1</w:t>
+                <w:t xml:space="preserve">anses-04082191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à la Pertinence de la ré-évaluation de la VTR chronique par voie orale pour les ions perchlorate</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">État des connaissances sur les huiles essentielles et les plantes d’intérêt pour la phytothérapie et l’aromathérapie chez les animaux producteurs de denrées alimentaires et proposition d’une méthodologie d’évaluation des risques pour la santé humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Huynh-Delerme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Hégarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2020-SA-0083, Anses. 2022, 284 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chevalier</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">anses-04006614v1</w:t>
+                <w:t xml:space="preserve">anses-03923114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation du risque de la fraction nanométrique de l’additif alimentaire E171</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à la Pertinence de la ré-évaluation de la VTR chronique par voie orale pour les ions perchlorate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Fini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Joyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n° 2019-SA-0116, Anses. 2022, 38 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">anses-04082191v1</w:t>
+                <w:t xml:space="preserve">anses-04006614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à l’étude de l’exposition aux nitrates par les eaux destinées à la consommation humaine (EDCH) des réseaux de distribution dans le cadre de la mise en demeure de la Commission européenne au regard de dépassements chroniques de la limite de qualité du paramètre « nitrates » dans les EDCH en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Évaluation des risques liés à la consommation de nitrates et nitrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Scippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n° 2021-SA-176, Anses. 2022, 58 p</w:t>
+              <w:t xml:space="preserve">Saisine n° 2020-SA-0106, Anses. 2022, 274 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId839" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04066380v1</w:t>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04027039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des risques liés à la consommation de nitrates et nitrites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Avis de l'Anses relatif à la mise à jour des référentiels d’évaluation pour les housses et cuvettes funéraires, pour les cercueils hermétiques et les dispositifs épurateurs de gaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Lattes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Blake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bouriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n° 2020-SA-0106, Anses. 2022, 274 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2020-SA-0180, Anses. 2022, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId840" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04027039v1</w:t>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04018202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à la mise à jour des référentiels d’évaluation pour les housses et cuvettes funéraires, pour les cercueils hermétiques et les dispositifs épurateurs de gaz</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Avis de l'Anses relatif à l’étude de l’exposition aux nitrates par les eaux destinées à la consommation humaine (EDCH) des réseaux de distribution dans le cadre de la mise en demeure de la Commission européenne au regard de dépassements chroniques de la limite de qualité du paramètre « nitrates » dans les EDCH en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Scippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId843" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Bouriot</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2020-SA-0180, Anses. 2022, 39 p</w:t>
+              <w:t xml:space="preserve">Saisine n° 2021-SA-176, Anses. 2022, 58 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId841" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04018202v1</w:t>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04066380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des critères pris en compte dans l’analyse de risque pour la programmation des contrôles officiels sous la responsabilité de la Direction générale de l’alimentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avis de l’Anses relatif à la réévaluation des risques sanitaires prenant en compte la construction et la mise à jour de valeurs sanitaires de référence (externe et interne) du chlordécone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Atgié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Yasmine Dechraoui Bottein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2018-SA-0166, Anses. 2022, 110 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Atgié</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">anses-03922759v1</w:t>
+                <w:t xml:space="preserve">anses-04082034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis et rapport révisés de l'ANSES relatif à l’état des connaissances sur les huiles essentielles et les plantes d’intérêt pour la phytothérapie et l’aromathérapie des animaux producteurs de denrées alimentaires et proposition d’une méthodologie d’évaluation des risques pour la santé humaine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Nesslany</w:t>
+                <w:t xml:space="preserve">Évaluation des critères pris en compte dans l’analyse de risque pour la programmation des contrôles officiels sous la responsabilité de la Direction générale de l’alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Federighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Atgié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Tack</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+                <w:t xml:space="preserve">Philippe Fravalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">saisine 2020- SA-0083, ANSES. 2022, 284 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2019-SA-0158, Anses. 2022, 155 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId852" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930813v1</w:t>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03922759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l’Anses relatif à la réévaluation des risques sanitaires prenant en compte la construction et la mise à jour de valeurs sanitaires de référence (externe et interne) du chlordécone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId817" w:history="1">
+                <w:t xml:space="preserve">Avis et rapport révisés de l'ANSES relatif à l’état des connaissances sur les huiles essentielles et les plantes d’intérêt pour la phytothérapie et l’aromathérapie des animaux producteurs de denrées alimentaires et proposition d’une méthodologie d’évaluation des risques pour la santé humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId816" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Nesslany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Atgié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2018-SA-0166, Anses. 2022, 110 p</w:t>
+              <w:t xml:space="preserve">saisine 2020- SA-0083, ANSES. 2022, 284 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId854" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04082034v1</w:t>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANSES Opinion Request No 2016-SA-0226: OPINION of the French Agency for Food, Environmental and Occupational Health &amp; Safety on a specific health risk assessment guide for nanomaterials in food products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Nesslany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bencsik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chaskiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2016-SA-0226, Anses. 2021, 86 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs sanitaires de références du chlordécone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc P. Belzunces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Blair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas R. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2018-SA-0166, Anses. 2021, 127 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId859" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03338832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à la teneur maximale en cadmium pour les algues destinées à l'alimentation humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Nesslany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Atgie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n° 2017-SA-0070, Anses. 2020, 61 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03345144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de systèmes de culture sur la qualité de l'eau, Analyse croisée de dispositifs expérimentaux en Bourgogne-Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Ubertosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Prudhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE Dijon Agroécologie. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’état de santé des rivières karstiques en relation avec les pressions anthropiques sur leurs bassins versants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Degiorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire Chrono-environnement - CNRS - UFC (UMR 6249). 2020, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note d'appui scientifique et technique de l'Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail portant sur le projet de Règlement relatif à la réutilisation des eaux usées traitées pour l'irrigation agricole adopté par la Commission européenne le 28 mai 2018.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Allegra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2018-SA-0198, Anses. 2018, 21 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId868" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques neurotoxiques liés à la co-exposition des professionnels de la lutte antivectorielle au DEET et à d’autres substances insecticides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guerbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Belzunces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cezard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Deslauriers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n°2009/010 / 2009BCT0001, Anses; Afssaps. 2010, 72 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId874" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId877"/>
+      <w:footerReference w:type="default" r:id="rId879"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -34298,51 +34322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kennedy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Calikanzaros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Landrigan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine Cinar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177953" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215889v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sirot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay-Havard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Champion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2025.2538119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391068v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077964v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120486" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03604051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nesslany" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp8262" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Desriac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03048640v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leconte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Breysse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143374" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967828v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Rychen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74317-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02061610v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tricheur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.384" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522385v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Priac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorio Crini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2017.01.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605026v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desvignes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mah&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laffray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vigreux-Besret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2016.1263879" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664745v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522922v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522957v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Charles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Bradu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sancey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jscs.2013.03.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287302v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mauchamp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mouly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1987" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259898v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12214" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-62F50PG2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Goff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;tat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vichot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Badot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.10.022" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3HC7RKQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522942v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Badot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606397v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Chiffre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Degiorgi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bolard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chanez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-016-3044-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863175v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourioug Mohamed" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gimbert Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaoui-Sehmer Laurence" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badot Pierre-Marie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaoui-Soss&#233; Badr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6222-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522893v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Degiorgi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522951v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522901v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bulet&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Spinner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7751-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552767v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4897-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522904v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630261v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Ledoux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Garnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2015.1036382" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117744v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fromm" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.12.020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117741v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Duda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rambaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mavon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2013.09.006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659983v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1978-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089575v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin-Crini Nadia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trunfio Giuseppe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632893v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giangiacomo Torri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gavoille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.21857" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KHMR0V3D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640181v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Trunfio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2013.06.023" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2ZVR78D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596369v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourioug" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alaoui-Soss&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Laffray" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raouf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benbrahim" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-014-1100-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173907v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Bemrah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rivi&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2014.07.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS84WS13-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089579v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradu Corina" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074591v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12116" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V31D5J5N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638127v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourioug" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659955v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brioschi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Pierret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stille" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1407-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J7MCFQLF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114698v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596423v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;sir&#233;e Schmitt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cobert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourgeade" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ertlen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labolle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.02.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSJL2BKP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115135v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sancey Bertrand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596434v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007623ar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00672529v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pradelle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Persat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-011-0448-y" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LP885293-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114701v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pimou-Heumou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2011002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738053v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gimbert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644107v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2011.10.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714109v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Amiard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnich" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Claisse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9860-6_3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596760v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Bosch-Cano" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sudre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thibaudon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2011.04.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738054v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649988v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.09.034" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8TSPCGM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670712v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560624v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sancey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trunfio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Minary" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gavoille" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Badot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596762v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hispard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schaeffer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.07.038" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B2GCK0J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648528v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.07.025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J4LVPVC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601406v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738058v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662725v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.06.032" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z28SWMPN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653081v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Minary" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2010.10.033" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8JQZC4D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645517v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie1010492" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666691v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666695v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560622v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Charles" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447887v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560625v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Louis-Fabien" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minary Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560627v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483853v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Crini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.02.011" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQK8TQS2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447864v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Besson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pourcelot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420884v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renault" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2009.09.023" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTZJQSZ5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394346v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2008.12.027" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29V2SZQD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637118v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Saint-Denis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ribera" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5620200913" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BW4RMKHB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637113v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5620191025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M0GKF9RT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516075v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Boyer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vichot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Losset" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tatin-Froux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2009.06.008" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2LSGJ07-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993502v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Besson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Badot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2357" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355297v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394424v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boyer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boissieux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Losset" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596774v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromm" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637457v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/03-505.1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C33041555423B7FEEF32813FE79E269910BD542/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394526v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Jolibois" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Comte" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391479v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Alaoui-Soss&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597000v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Cosson" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devaux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2007.09.003" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355284v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596806v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2007.11.001" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJK05R2G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597001v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miglena Zhiyanski" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Bech" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sokolovska" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bech" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2007.04.010" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QJDH409-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374583v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Cosson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.04.005" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKZV0C4L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659772v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Vijver" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie J.G.M. Peijnenburg" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-503.1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-STM05TL1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659766v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hispard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Schuler" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-232.1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TSFZ8XPB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596999v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.06.044" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ07H891-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645455v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394339v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Bondier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Michel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Propper" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596804v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Robert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2007.08.025" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG7D6P91-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359907v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hubert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-416.1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-633FBWP9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645434v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2008.02.011" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP3PX1CR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355286v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355276v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359910v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.05.014" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5XVW8X8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359908v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344436v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344460v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina G Vijver" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie J G M Peijnenburg" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-503" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659760v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387050v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pereira" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aug&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659778v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371483v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596803v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2007.12.072" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRLH1R5N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355269v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355291v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374582v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berger" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Folzer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dat" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Crev&#232;coeur" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02250.x" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359911v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645421v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Floret" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mauny" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Viel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.04.024" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4WFR0DN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382579v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen-Viet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward P. Mitchell" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.02.007" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FS1RTFC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382582v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A. D. Mitchell" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9108-y" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SFZCS96V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394599v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Saccomani" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664514v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saccomani" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2006.08.004" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL9C8KPB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448528v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382580v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Viet Hung" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mitchell" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9192-z" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6S2P64MT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394353v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chiapusio" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pujol" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645333v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dat" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Capelli" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rieffel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/26.6.759" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662108v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Dat" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394405v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Vincent" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reza Shariari" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374633v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lovy" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/04-560R.1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0DBL31RB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374630v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374628v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2006.05.006" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642247v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/04-675R.1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MC00D27N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645285v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663344v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453113v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Dudermel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cahn" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es052309u" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BPKWV9ZK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645358v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199211v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morilhat" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.09.011" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVJFSXG8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666143v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reza Shahriari" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.03.009" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z4BM23Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645230v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637451v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhiyanski" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sokolovska" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-005-0113-z" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X4PJZMG3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638801v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681971v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005052" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672309v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbaexp.2004.12.009" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4GH2SQK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883914v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394468v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamarque" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638810v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Bohec" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/03-446.1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JR0ZDZG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637446v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bitschen&#233;" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2005.03.012" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9J1WCSR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02639982v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Minouflet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cotelle" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2005.01.003" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGDS4FPD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990424v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637455v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680518v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682941v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680884v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torri Giangiacomo" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Giorgi" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675261v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamarque" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2005s1-060" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682079v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Bohec" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374636v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342445v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683568v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delval" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bertini" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.20851" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M018FBK0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637259v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2004.02.003" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679180v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morhain" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-004-0354-8" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0X69W65D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637257v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coeurdassier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637172v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Marie Badot" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675671v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mitchell" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674162v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Timbal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chossat" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683521v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Genet" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinit-Dunand" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2003.12.032" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681996v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637256v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637254v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Viet N'Guyen" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward a D Mitchell" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374641v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597005v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fesenko" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sukhova" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spiridonov" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sanzharova" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Avila" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023047030350" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GMF0MN31-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637164v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es025677w" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N35CLGQ8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637154v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-002-0152-4" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W1W14P5D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117296v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637162v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Scheifler" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Ben Brahim" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Carnus" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0269-7491(02)00333-0" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BNGB278-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429620v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117293v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Gomot-De Vaufleury" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Toussaint" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Badot" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117297v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ben Brahim" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Carnus" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637131v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(02)00116-9" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CJGFTWV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637134v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(02)00060-2" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHG7XR34-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117295v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637147v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saint-Denis" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ribera" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Narbonne" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13547500110099672" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637125v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0147-6513(02)00004-0" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4X528MJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637127v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/eesa.2002.2216" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF1984F5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429622v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Badot" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637121v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V Fesenko" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V Soukhova" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I Sanzharova" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Avila" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I Spiridonov" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0048-9697(00)00818-4" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PM8X5K0K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429625v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637115v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soukhova" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004110100090" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TCBZC3DB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429623v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Narbonne" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429636v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/1551-5028(2000)019" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633904v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Comparot" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morillon" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/41.1.114" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633866v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Monnet" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berodier" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(00)75038-7" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633871v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Collin" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Alaoui-Sosse" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.1999.1045" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-5Z57NN7H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633920v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Farque" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lucot" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19990304" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883251v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633955v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19990106" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633914v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Farque" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19990403" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883266v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883273v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637019v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Klein" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G Sokolovska" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633962v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F. Care" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nefed'Ev," TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnet" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Millet" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.pcp.a029454" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633973v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Collin" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.1997.10515773" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883116v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pm Badot" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Millet" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633978v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19960602" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883105v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Richard" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Grieu" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Garrec" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696957v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grieu" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Garrec" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19960501" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633988v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636977v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bruckert" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882989v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lucot" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bruckert" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633995v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collin" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barnola" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b95-159" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636923v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Millet" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636889v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633244v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Ding" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bg Pickard" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PP9930771" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632248v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.1993.10515633" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444067v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garrec" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26404" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634747v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634674v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuping Ding" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara G Pickard" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425061v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26174" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632277v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnet" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602617v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrier" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badot" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b90-196" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882727v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700873v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Garrec" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634601v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632351v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634561v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melin" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702419v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melin" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Garrec" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594540v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millet Bernard" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melin Daniel" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722538v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Badot" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercier" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594676v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594588v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b88-232" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533936v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606694v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bulete" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Spinner" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211280v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114709v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charnet" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lambert" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470329v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stille" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414156v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414237v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornu" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428546v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brioschi" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinamnn" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428547v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414166v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420151v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645245v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Viel" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Floret" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cahn" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001648-200611001-00281" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135682v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruneau" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boireau" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764471v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coeurdassier" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vangronsveld" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601031v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riederer" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schreiber" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182974v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana de Olivera-Mota" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Rety" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Luong" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610639v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prudhon" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wagner" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637448v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768735v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560630v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355301v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guibal" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447899v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079859v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mudry" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_17" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560636v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carvahlo Michel De" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560631v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556583v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453638v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355305v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morcellet" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453668v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447890v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447892v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gravier" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernard-Brunel" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fahys" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425513v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00425513" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248354v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boutin" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allegra" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05175699v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchioni" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lacoste" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721173v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demeilliers" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Queheillard" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lambre" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04663715v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnaud-Corbel" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928913v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04243710v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lemee" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04169914v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03923114v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champy" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huynh-Delerme" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pouliquen" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le H&#233;garat" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04006614v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fini" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082191v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaskiel" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04066380v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04027039v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04018202v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lattes" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Blake" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bouriot" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922759v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgi&#233;" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04930813v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082034v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903395v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bencsik" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03338832v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P. Belzunces" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Blair" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouyer" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R. Chevalier" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03345144v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559661v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764319v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609258v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carlin" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiron" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carr&#233;" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Allegra" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824987v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerbet" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cezard" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deslauriers" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sirot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Delaunay-Havard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Champion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2025.2538119" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kennedy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Calikanzaros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Landrigan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine Cinar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177953" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391068v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077964v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120486" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211094v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Scippo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Desriac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03604051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nesslany" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp8262" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03048640v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leconte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Breysse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143374" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967828v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Rychen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74317-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02061610v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tricheur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.384" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605026v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desvignes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mah&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laffray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vigreux-Besret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2016.1263879" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664745v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Priac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorio Crini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2017.01.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522922v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522385v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287302v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mauchamp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mouly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1987" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259898v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12214" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-62F50PG2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522893v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Chiffre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Degiorgi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bolard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chanez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-016-3044-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863175v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourioug Mohamed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gimbert Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaoui-Sehmer Laurence" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badot Pierre-Marie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaoui-Soss&#233; Badr" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6222-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606397v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Degiorgi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522942v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Badot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522960v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Goff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;tat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vichot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Badot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.10.022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3HC7RKQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522951v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522901v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bulet&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Spinner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7751-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522957v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Charles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Bradu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sancey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jscs.2013.03.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552767v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4897-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522904v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630261v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Ledoux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Garnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2015.1036382" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089575v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin-Crini Nadia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trunfio Giuseppe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632893v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giangiacomo Torri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gavoille" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.21857" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KHMR0V3D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640181v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Trunfio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2013.06.023" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2ZVR78D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596369v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourioug" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alaoui-Soss&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Laffray" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raouf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benbrahim" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-014-1100-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173907v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Bemrah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rivi&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Sanaa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2014.07.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS84WS13-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074591v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12116" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V31D5J5N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089579v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradu Corina" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638127v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourioug" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117744v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fromm" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.12.020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117741v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Duda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rambaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mavon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2013.09.006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659983v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1978-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659955v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brioschi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Pierret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stille" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1407-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J7MCFQLF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114698v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596423v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;sir&#233;e Schmitt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cobert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourgeade" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ertlen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labolle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.02.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSJL2BKP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115135v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sancey Bertrand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596434v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007623ar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00672529v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pradelle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Persat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-011-0448-y" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LP885293-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738053v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gimbert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714109v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Amiard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnich" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Claisse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9860-6_3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644107v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2011.10.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596760v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Bosch-Cano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sudre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thibaudon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2011.04.001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560624v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sancey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trunfio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Minary" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gavoille" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Badot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596762v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hispard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schaeffer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scheifler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.07.038" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B2GCK0J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670712v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649988v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lucot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.09.034" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8TSPCGM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738054v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pimou-Heumou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648528v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.07.025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J4LVPVC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738058v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601406v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653081v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Minary" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2010.10.033" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8JQZC4D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645517v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie1010492" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666691v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662725v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.06.032" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z28SWMPN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560622v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Charles" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666695v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114701v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2011002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560625v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Louis-Fabien" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minary Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560627v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483853v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Crini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.02.011" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQK8TQS2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447887v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447864v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Besson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pourcelot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420884v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renault" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2009.09.023" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTZJQSZ5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637113v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5620191025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M0GKF9RT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637118v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Saint-Denis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ribera" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5620200913" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BW4RMKHB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516075v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Boyer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vichot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Losset" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tatin-Froux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2009.06.008" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2LSGJ07-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394346v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2008.12.027" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29V2SZQD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355297v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993502v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Besson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Badot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2357" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394424v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boyer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boissieux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Losset" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391479v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Alaoui-Soss&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394526v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Jolibois" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Comte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596774v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromm" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637457v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/03-505.1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C33041555423B7FEEF32813FE79E269910BD542/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355284v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596806v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2007.11.001" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJK05R2G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597000v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Cosson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devaux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2007.09.003" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597001v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miglena Zhiyanski" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Bech" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sokolovska" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bech" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2007.04.010" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QJDH409-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374583v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Cosson" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.04.005" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKZV0C4L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344460v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina G Vijver" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie J G M Peijnenburg" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-503" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659760v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355286v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355276v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359907v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hubert" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-416.1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-633FBWP9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645434v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2008.02.011" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP3PX1CR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344436v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hispard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Schuler" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-232.1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TSFZ8XPB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359910v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.05.014" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5XVW8X8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359908v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.06.044" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ07H891-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645455v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394339v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Bondier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Michel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Propper" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596804v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Robert" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2007.08.025" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG7D6P91-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659772v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Vijver" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willie J.G.M. Peijnenburg" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-503.1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-STM05TL1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659766v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596999v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596803v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2007.12.072" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRLH1R5N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387050v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pereira" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aug&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659778v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371483v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355269v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374582v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parent" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Folzer" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Crev&#232;coeur" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02250.x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355291v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359911v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PXD1CSB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645421v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Floret" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mauny" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Viel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.04.024" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4WFR0DN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382582v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen-Viet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A. D. Mitchell" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9108-y" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SFZCS96V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382579v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward P. Mitchell" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2007.02.007" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FS1RTFC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394599v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Saccomani" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394353v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chiapusio" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pujol" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664514v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saccomani" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2006.08.004" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JL9C8KPB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448528v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382580v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Viet Hung" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mitchell" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-006-9192-z" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6S2P64MT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663344v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374633v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lovy" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/04-560R.1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0DBL31RB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374630v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642247v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/04-675R.1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MC00D27N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645285v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2006.05.006" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374628v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB2RN4DP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662108v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Dat" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394405v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Vincent" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reza Shariari" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453113v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Dudermel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cahn" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es052309u" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BPKWV9ZK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645358v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199211v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morilhat" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.09.011" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVJFSXG8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645230v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666143v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reza Shahriari" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.03.009" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z4BM23Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645333v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dat" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Capelli" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rieffel" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/26.6.759" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638801v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638810v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Bohec" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/03-446.1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JR0ZDZG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637446v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bitschen&#233;" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2005.03.012" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9J1WCSR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883914v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394468v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamarque" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672309v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbaexp.2004.12.009" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4GH2SQK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681971v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005052" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02639982v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Minouflet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cotelle" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2005.01.003" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGDS4FPD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990424v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637455v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680518v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhiyanski" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sokolovska" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-005-0113-z" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X4PJZMG3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682941v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680884v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torri Giangiacomo" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Giorgi" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374636v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675261v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lamarque" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro:2005s1-060" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682079v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Bohec" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342445v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637451v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679180v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morhain" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-004-0354-8" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0X69W65D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637257v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coeurdassier" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674162v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Timbal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chossat" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675671v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mitchell" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683521v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Genet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinit-Dunand" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2003.12.032" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637172v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delval" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bertini" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Marie Badot" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.20851" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M018FBK0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637256v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681996v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2004.02.003" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374641v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637254v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Viet N'Guyen" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward a D Mitchell" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637259v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683568v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597005v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fesenko" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sukhova" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spiridonov" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sanzharova" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Avila" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023047030350" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GMF0MN31-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117296v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es025677w" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-N35CLGQ8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637154v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-002-0152-4" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W1W14P5D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637164v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637162v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Scheifler" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Ben Brahim" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Carnus" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0269-7491(02)00333-0" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BNGB278-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429620v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117297v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ben Brahim" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Gomot-De Vaufleury" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Carnus" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117295v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Badot" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637134v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(02)00060-2" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHG7XR34-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637131v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-6535(02)00116-9" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CJGFTWV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637147v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saint-Denis" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ribera" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Narbonne" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13547500110099672" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637127v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/eesa.2002.2216" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF1984F5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637125v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0147-6513(02)00004-0" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4X528MJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429622v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Badot" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117293v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Toussaint" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429625v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637115v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soukhova" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004110100090" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TCBZC3DB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429623v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Narbonne" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637121v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V Fesenko" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V Soukhova" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I Sanzharova" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Avila" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I Spiridonov" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0048-9697(00)00818-4" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PM8X5K0K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633866v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Monnet" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berodier" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(00)75038-7" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633904v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Comparot" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morillon" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/41.1.114" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429636v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/1551-5028(2000)019" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633871v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Collin" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Alaoui-Sosse" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.1999.1045" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-5Z57NN7H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633914v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Farque" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19990403" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883251v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633955v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19990106" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633920v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Farque" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lucot" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19990304" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883273v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883266v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637019v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Klein" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G Sokolovska" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633962v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F. Care" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nefed'Ev," TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnet" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Millet" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.pcp.a029454" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633973v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Collin" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.1997.10515773" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883116v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pm Badot" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Millet" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883105v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Richard" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Grieu" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Garrec" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633978v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19960602" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696957v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grieu" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Garrec" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19960501" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633988v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882989v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lucot" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bruckert" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636977v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bruckert" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633995v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collin" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barnola" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b95-159" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636889v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636923v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Millet" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633244v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Ding" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bg Pickard" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PP9930771" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444067v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garrec" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26404" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632248v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.1993.10515633" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634747v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634674v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuping Ding" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara G Pickard" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425061v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26174" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632277v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnet" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882727v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700873v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Garrec" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634601v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634561v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melin" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632351v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702419v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Melin" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Garrec" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602617v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrier" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badot" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b90-196" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594540v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millet Bernard" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melin Daniel" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722538v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Badot" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercier" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594676v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594588v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b88-232" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533936v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606694v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bulete" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Spinner" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211280v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114709v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charnet" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lambert" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470329v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stille" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414156v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428546v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brioschi" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinamnn" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414237v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornu" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428547v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414166v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420151v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645245v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Viel" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Floret" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cahn" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001648-200611001-00281" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764471v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coeurdassier" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vangronsveld" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135682v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruneau" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boireau" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601031v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riederer" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schreiber" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182974v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana de Olivera-Mota" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Rety" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Luong" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610639v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Prudhon" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coffin" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wagner" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637448v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768735v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560630v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355301v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guibal" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447899v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079859v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mudry" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_17" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560636v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carvahlo Michel De" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560631v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556583v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355305v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morcellet" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453638v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453668v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447890v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447892v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gravier" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernard-Brunel" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fahys" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425513v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00425513" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248354v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boutin" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allegra" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05175699v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchioni" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lacoste" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04663715v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnaud-Corbel" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04928913v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leblanc" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721173v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yasmine Dechraoui Bottein" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demeilliers" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gay-Queheillard" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lambre" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04243710v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lemee" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04169914v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082191v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaskiel" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03923114v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champy" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huynh-Delerme" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pouliquen" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le H&#233;garat" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04006614v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fini" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04027039v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04018202v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lattes" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Blake" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bouriot" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04066380v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082034v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgi&#233;" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922759v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04930813v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903395v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bencsik" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03338832v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P. Belzunces" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Blair" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouyer" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R. Chevalier" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03345144v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559661v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764319v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609258v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carlin" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiron" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carr&#233;" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Allegra" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824987v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerbet" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cezard" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deslauriers" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>