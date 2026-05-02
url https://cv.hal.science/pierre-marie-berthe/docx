--- v0 (2026-04-06)
+++ v1 (2026-05-02)
@@ -202,51 +202,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -599,1014 +599,807 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les diocèses de France et la Fraternité sacerdotale Saint-Pie X : la célébration des mariages dans le cadre de la lettre romaine du 27 mars 2017</w:t>
+                <w:t xml:space="preserve">L’ordonnance de l’archevêque de Strasbourg relative aux mariages célébrés par les prêtres de la Fraternité Saint-Pie X (10 mai 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Española de Derecho Canónico</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Jus Ecclesiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (2), pp.651-668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19272/202108602010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283534v1</w:t>
+                <w:t xml:space="preserve">hal-03498182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ordonnance de l’archevêque de Strasbourg relative aux mariages célébrés par les prêtres de la Fraternité Saint-Pie X (10 mai 2017)</w:t>
+                <w:t xml:space="preserve">Saint Joseph, patron de l'Eglise universelle : de la question romaine à la crise sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jus Ecclesiae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nova et vetera : revue catholique pour la Suisse romande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96 (4), pp.393-410</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19272/202108602010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03498182v1</w:t>
+                <w:t xml:space="preserve">hal-03507904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint Joseph, patron de l'Eglise universelle : de la question romaine à la crise sanitaire</w:t>
+                <w:t xml:space="preserve">Les diocèses de France et la Fraternité sacerdotale Saint-Pie X : la célébration des mariages dans le cadre de la lettre romaine du 27 mars 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nova et vetera : revue catholique pour la Suisse romande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 96 (4), pp.393-410</w:t>
+              <w:t xml:space="preserve">Revista Española de Derecho Canónico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (190), pp.21-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507904v1</w:t>
+                <w:t xml:space="preserve">hal-03283534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint Joseph, patron de l’Église universelle : de la question romaine à la crise sanitaire</w:t>
+                <w:t xml:space="preserve">La &amp;quot;lex orandi&amp;quot; sous le pontificat de François : un instrument de réforme dans le sillage de Vatican II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nova et vetera : revue catholique pour la Suisse romande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 96 (4), pp.393-410</w:t>
+              <w:t xml:space="preserve">Revue de droit canonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (2), pp.323-344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05258659v1</w:t>
+                <w:t xml:space="preserve">hal-03656171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;quot;lex orandi&amp;quot; sous le pontificat de François : un instrument de réforme dans le sillage de Vatican II</w:t>
+                <w:t xml:space="preserve">Pourquoi l'Eglise ne devrait pas avoir peur de l'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit canonique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 71 (2), pp.323-344</w:t>
+              <w:t xml:space="preserve">Nova et vetera : revue catholique pour la Suisse romande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95 (3), pp.317-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656171v1</w:t>
+                <w:t xml:space="preserve">hal-02946290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi l’Église ne devrait pas avoir peur de l’histoire</w:t>
+                <w:t xml:space="preserve">Le sacrement de pénitence dans le magistère de François : Réflexions pastorales sur quelques dispositions canoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nova et vetera : revue catholique pour la Suisse romande</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studia Canonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (2), pp.387-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/STC.54.2.3289263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05258561v1</w:t>
+                <w:t xml:space="preserve">hal-03216224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi l'Eglise ne devrait pas avoir peur de l'histoire</w:t>
+                <w:t xml:space="preserve">L'Eglise de France face à l'interdiction des rassemblements dans les lieux de culte pour raison sanitaire : la question de la messe à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nova et vetera : revue catholique pour la Suisse romande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 95 (3), pp.317-329</w:t>
+              <w:t xml:space="preserve">Revue de droit canonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (2), pp.229-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946290v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sacrement de pénitence dans le magistère de François : Réflexions pastorales sur quelques dispositions canoniques</w:t>
+                <w:t xml:space="preserve">La fin de la commission pontificale Ecclesia Dei : une décision au service de l'unité catholique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Canonica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 54 (2), pp.387-405. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 53 (2), pp.347-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/STC.53.2.3287614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2143/STC.54.2.3289263⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03216224v1</w:t>
+                <w:t xml:space="preserve">hal-02891802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Eglise de France face à l'interdiction des rassemblements dans les lieux de culte pour raison sanitaire : la question de la messe à domicile</w:t>
+                <w:t xml:space="preserve">Prosélytisme et évangélisation. Réflexions autour des textes du Magistère et des canons 211 et 748, §2 du Code de droit canonique de 1983</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit canonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 69 (2), pp.229-260</w:t>
+              <w:t xml:space="preserve">, 2019, 69 (1), pp.141-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03147966v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fin de la commission pontificale Ecclesia Dei : une décision au service de l'unité catholique</w:t>
+                <w:t xml:space="preserve">La suppression de la Commission Ecclesia Dei : un choix théologiquement cohérent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Canonica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de droit canonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (1), pp.157-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2143/STC.53.2.3287614⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02891802v1</w:t>
+                <w:t xml:space="preserve">hal-02891761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Église de France face à l’interdiction des rassemblements dans les lieux de culte pour raison sanitaire : la question de la messe à domicile</w:t>
+                <w:t xml:space="preserve">Les enjeux d'un débat : comment écrire l'histoire du concile Vatican II ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit canonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 69 (2), pp.229-260</w:t>
+              <w:t xml:space="preserve">, 2015, 65 (2), pp.377-407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...205 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1616,153 +1409,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dissensions ecclésiales, un défi pour l'Église catholique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cerf. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les procureurs français à la cour pontificale d'Avignon (1309-1376)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1772,263 +1565,263 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les procureurs &amp;quot;occasionnels&amp;quot; et &amp;quot;spéciaux&amp;quot; des évêques de la province de Sens à la cour pontificale d'Avignon (1309-1376) : essai d'une typologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sohn-Kronthaler, Michaela / Verger, Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europa und Christentum / Europe et le Christianisme Festschrift für Andreas Sohn zum 65. Geburtstag / Mélanges offerts à Andreas Sohn à l’occasion de son 65ème anniversaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ascendorff, pp.193-213, 2024, 978-3-402-25082-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études universitaires et vie active des procureurs à la cour pontificale d’Avignon sous Urbain V et Grégoire XI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Universitas scolarium" : mélanges offerts à Jacques Verger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.529-545, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enregistrement à la curie pontificale au XIVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Offices, écrit et papauté (XIII-XVIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l’École française de Rome, pp.685-704, 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.efr.2432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2096,51 +1889,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B222F81"/>
+    <w:nsid w:val="73145E72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2327,51 +2120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-marie-berthe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3074-3289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133564061" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173755019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160634v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Berthe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/STC.56.1.3290860" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637592v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.221.0171" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283534v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498182v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202108602010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507904v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258659v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656171v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258561v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216224v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/STC.54.2.3289263" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147966v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891802v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/STC.53.2.3287614" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258559v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946289v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891761v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128024v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898144v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898142v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707437v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656185v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656178v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.2432" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-marie-berthe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3074-3289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133564061" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173755019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160634v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Berthe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/STC.56.1.3290860" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637592v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.221.0171" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498182v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202108602010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283534v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216224v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/STC.54.2.3289263" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147966v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891802v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/STC.53.2.3287614" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946289v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891761v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128024v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898144v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898142v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707437v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656185v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656178v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.2432" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>