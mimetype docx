--- v0 (2026-03-22)
+++ v1 (2026-05-24)
@@ -400,425 +400,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological and provenance aspects of Umayyad and Ayyubid-Mamluk pottery from Umm as-Surab, north-eastern Jordan : a multi-method approach.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Heureux ceux qui croient sans avoir vu » le baptistère de Bostra, métropole d’Arabie au vie siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Piero Gilento</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Piraud-Fournet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jordan Journal of Earth and Environmental Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L’initiation chrétienne au Proche-Orient, 8 (98), pp.101 - 112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.13000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03952967v1</w:t>
+                <w:t xml:space="preserve">halshs-03943957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Heureux ceux qui croient sans avoir vu » le baptistère de Bostra, métropole d’Arabie au vie siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technological and provenance aspects of Umayyad and Ayyubid-Mamluk pottery from Umm as-Surab, north-eastern Jordan : a multi-method approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Al-Bashaireh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maen Omoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Al-Kofahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Piraud-Fournet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Gilento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jordan Journal of Earth and Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (3), pp.214-229</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03943957v1</w:t>
+                <w:t xml:space="preserve">hal-03952967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Amand-de-Coly (Enclos abbatial)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des tessons Khirbet Kerak à Qalʿat Semʿan (Syrie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Orssaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sodini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dossier : Églises paléo-chrétiennes à absides saillantes, 96, pp.259-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/syria.10143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953097v1</w:t>
+                <w:t xml:space="preserve">halshs-03943938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des tessons Khirbet Kerak à Qalʿat Semʿan (Syrie)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saint-Amand-de-Coly (Enclos abbatial)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Sodini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2017, pp.202-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/syria.10143⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03943938v1</w:t>
+                <w:t xml:space="preserve">hal-03953097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madâin Sâlih Archaeological Project (MSAP). Summary Report on the 2016 and 2017 Seasons</w:t>
               </w:r>
@@ -1751,51 +1751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kazanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sodini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Massacre dans le monastère de Qalat'at Sem'an, Syrie (extrémité ouest du martyrium, sondage BW5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France. pp.317-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2477,51 +2477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sodini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges Cécile Morrisson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boccard, pp.761-780, 2011, Travaux et Mémoires, 16, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3966,51 +3966,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925065v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piraud-Fournet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.13000" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936525v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Gilento" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Al-Bashaireh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maen Omoush" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Al-Kofahi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943957v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943938v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Orssaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sodini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.10143" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343411v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Nehm&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dal-Pr&#224;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delhopital" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355283v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genequand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumond Maridat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dentzer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188383v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Daune-Le Brun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lani&#232;pce" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186682v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184796v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367062v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fournet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945935v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661945v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Biscop" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kazanski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pieri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367040v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967431v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pesce" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/58978" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936453v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803272351" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936668v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Penalver Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Almagro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953119v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dussart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna d'Ottone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-pierre Sodini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661942v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862083v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799802v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kalos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932959v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifah Al-Rowaili" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saud Al-Tamemi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaza Al-Harbi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861945v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauzou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804965v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Nehm&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew T. Fiema" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518460v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Alhaiti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540613v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Dentzer-Feydy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maria Weber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402007v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398247v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Marion de Proc&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Riba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698127v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867480v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925065v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piraud-Fournet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.13000" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936525v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Gilento" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Al-Bashaireh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maen Omoush" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Al-Kofahi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943957v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952967v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943938v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Orssaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Lyonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sodini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.10143" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953097v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343411v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Nehm&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dal-Pr&#224;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delhopital" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355283v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genequand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumond Maridat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dentzer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188383v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Daune-Le Brun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lani&#232;pce" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186682v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184796v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367062v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fournet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945935v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661945v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Biscop" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kazanski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pieri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367040v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967431v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pesce" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/58978" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936453v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803272351" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936668v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Penalver Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Almagro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953119v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dussart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna d'Ottone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-pierre Sodini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661942v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862083v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799802v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kalos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932959v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifah Al-Rowaili" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saud Al-Tamemi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaza Al-Harbi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861945v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauzou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804965v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Nehm&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew T. Fiema" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518460v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Alhaiti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540613v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Dentzer-Feydy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maria Weber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402007v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398247v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Marion de Proc&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Riba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698127v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867480v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>