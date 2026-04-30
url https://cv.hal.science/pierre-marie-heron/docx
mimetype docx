--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> PIERRE-MARIE HERON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment Cocteau explique La Machine infernale à la presse en 1934</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Héron; David Gullentops. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quoi de neuf sur Jean Cocteau ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Carrefour des lettres modernes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collaboration de l’INA à la collection “Qui êtes-vous ?” (La Manufacture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Labbé, David Martens et Marcela Scibiorska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectionner les écrivains. Histoire d'une forme de patrimonialisation éditoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, coll. « Interférences »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Héron; Christophe Deleu; Eliane Beaufils. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le désir de belle radio aujourd'hui. Fiction, documentaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 457-467, 2024, coll. « Interférences », 978-2-7535-9596-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à &amp;quot;Le désir de belle radio aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le désir de belle radio aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-26, 2024, coll. « Interférences », 978-2-7535-9596-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liste des productions de Kaye Mortley diffusées en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Héron; Éliane Beaufils; Christophe Deleu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le désir de belle radio aujourd'hui. Fiction, documentaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 271-279, 2024, coll. « Interférences », 978-2-7535-9596-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce très grand vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Héron; Marie Joqueviel Bourjea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frédéric Jacques Temple : les cent ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domens; Méridianes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 5-12, 2022, 9782357801455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Héron; Marie Joqueviel Bourjea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frédéric Jacques Temple : les cent ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méridianes; Domens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 227-233, 2022, 9782357801455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Collomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Collomb, David Gullentops, Pierre-Marie Héron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cocteau d’une guerre à l’autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes; coll. « Interférences », p. 7-22, 2019, 978-2-7535-7804-3 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gullentops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Collomb, David Gullentops, Pierre-Marie Héron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cocteau d’une guerre à l’autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes; coll. « Interférences », pp. 237-241, 2019, 978-2-7535-7804-3 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocteau et le “Rideau des jeunes” : enjeux de posture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Collomb, David Gullentops, Pierre-Marie Héron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cocteau d’une guerre à l’autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes; coll. « Interférences », pp. 139-154, 2019, 978-2-7535-7804-3 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverses notices sur Mauriac et son oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Casseville; Jean Touzot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire François Mauriac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.n.c., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : Apollinaire & Cie. Anthologie critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Caizergues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apollinaire &amp; Cie. Anthologie Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.9-14, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences publicitaires : Salacrou, Deharme, Desnos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boucharenc Myriam; Guellec Laurence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de l'écrivain en publicitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.189-220, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Poésie sur les ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Héron Pierre-Marie; Joqueviel-Bourjea Marie; Pardo Céline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie sur les ondes: La voix des poètes-producteurs à la radio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.193-198, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie: Aventures radiophoniques du Nouveau Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pibarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrie Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Héron Pierre-Marie; Joly Françoise; Pibarot Annie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aventures radiophoniques du Nouveau Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.265-271, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Radio modes d'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Héron; Françoise Joly; Annie Pibarot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aventures radiophoniques du Nouveau Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.9-29, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genet, Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simonet-Tenant Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'autobiographie : écritures de soi de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.383-384, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions radiophoniques du Nouveau Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pibarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrie Landfried</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Héron Pierre-Marie; Joly Françoise; Pibarot Annie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aventures radiophoniques du Nouveau Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.247-264, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion: Aventures radiophoniques du Nouveau Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pibarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Héron Pierre-Marie; Joly François; Pibarot Annie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aventures radiophoniques du Nouveau Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.231-245, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déploiement de l'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berranger Marie-Paule; Héron Pierre-Marie; Leroy Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Périples &amp; parages : l'oeuvre de Frédéric Jacques Temple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.21-29, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture de Cocteau poète au fil du siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linarès Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Cocteau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Herne, pp.493-508, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier de presse de &amp;quot;La Machine infernale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Gullentops. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Cocteau et le théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Non Lieu, pp.139-198, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices sur l'auteur et son oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Claude Hubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Jean Genet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 729 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocteau journaliste : pièce en trois actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Thérenty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Héron; Marie-Ève Thérenty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cocteau journaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.9-28, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacques Temple, poète univers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Héron; Claude Leroy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Univers de Frédéric Jacques Temple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.9-14, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacques Temple : bibliographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Héron; Claude Leroy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Univers de Frédéric Jacques Temple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.337-374, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une page de &amp;quot;Journal du Voleur&amp;quot; à la lumière de sa genèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Jeannelle; Catherine Viollet ; avec la collaboration d'Isabelle Grell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèse et autofiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant-Academia, pp.105-122, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontevraud dans l’univers littéraire de Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 180, pp. 90-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un “spectacle sonoreˮ de Butor : 6 810 000 litres d’eau par seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Butor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi ? Pourquoi ? En 1952, un bien beau conte nègre pour oreilles blanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constellation Cendrars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp. 165-182. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17545-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans d’essais radiophoniques, de Pierre Schaeffer : les éditions de 1954 et de 1962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadioMorphoses. Revue d'études radiophoniques et sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/radiomorphoses.3720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocteau journaliste : les années trente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instinct Nomade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp. 96-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Auteur et son Lecteur : Claudel et Jean Amrouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Paul Claudel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (239), pp. 57-73. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14859-3.p.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins de la critique dans les Entretiens radiophoniques de Michel Butor avec Georges Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.65-76. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genesis.8296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schaeffer vs Jean Tardieu : un contentieux oublié (Dix ans d’essais radiophoniques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXIII (91), p. 49-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manège radiophonique de Michel Butor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Suter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 : "Michel Butor et la radio"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ponge, Sollers et la forme de l’entretien-feuilleton à la radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Francis Ponge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp. 103-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocteau, le « grand écrivain » qui dérangeait Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Cocteau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, nv série, n°18: « Filiations », David Gullentops (dir.), URL : https://cahiersjeancocteau.com/articles/cocteau-le-grand-ecrivain-qui-derangeait-genet/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thibaudeau, la radio telle quelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 « Atelier de création radiophonique (1969-2001) : la part des écrivains ». Textes réunis par Christophe Deleu, Pierre-Marie Héron, Karine Le Bail., URL : https://komodo21.fr/jean-thibaudeau-radio-telle/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fargue à la radio. Deux émissions de 1946 et 1947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp. 42-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait d’une collection : “Qui êtes-vous ?ˮ (1985-1990) aux éditions de La Manufacture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 80, pp. 81-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Présentation. Billetdoux, Ollier, Sarduy, Thibaudeau, Beckett, Butor, Sarraute… »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 « Atelier de création radiophonique (1969-2001) : la part des écrivains ». Textes réunis par Christophe Deleu, Pierre-Marie Héron, Karine Le Bail, En ligne : https://komodo21.fr/presentation-7/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents et témoignages sur Cocteau au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Kasai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Cocteau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.201-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocteau en correspondance. Les lettres de Grasse (janvier-février 1918)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°9 "Blaise Cendrars en correspondances", textes réunis par Marie-Paule Berranger, URL: https://komodo21.fr/cocteau-correspondance-lettres-de-grasse-janvier-fevrier-1918/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocteau d'une Grande guerre à l'autre : deux éloges de l'amitié noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Cocteau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.269-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple comme la simplicité&amp;quot; : le lecteur idéal des romans de Cocteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp.59-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esprit des voix : les monologues de Billetdoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soupault vaudeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers Livre à l'oreille : la part de l'écriture audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oeuvres de François Billetdoux : une chronologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Soupault : une phono-bibliographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'impertinence dans les interviews d'écrivain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocteau et la radio : une vue d’ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres modernes. Série Jean Cocteau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.9-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purs et durs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 536 (octobre), pp.58-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommages de Cocteau à la radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres modernes. Série Jean Cocteau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.123-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment Cocteau raconte quand il parle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres modernes. Série Jean Cocteau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.159-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un captif amoureux&amp;quot; et le genre des mémoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 159 (septembre), pp.53-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions hybrides à la radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (Printemps), pp.85-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et conversation au XXe siècle Proust (encore)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 110 (1), pp.93-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretiens d'écrivains au fil du siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une larme du diable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.44-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Cendrars : bruits et voix du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12, pp.97-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile, M. Godeau, Juste Binche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Chaminadour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.127-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les radio-dialogues de Frédéric Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Littéraires / La Revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9-10, pp.149-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouhandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Chaminadour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.49-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus II, de Joseph Delteil, version de 1947 : un livre contre la « condition humaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relire Delteil à l'heure de l'écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aude Bonord (Montpellier 3); Pierre-Marie Héron (Montpellier 3); Marie-Françoise Lemonnier-Delpy (Université de Picardie Jules Verne), Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1952 : la première exposition sonore de la radio française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire audiovisuelle de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montréal, France. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.9179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeste Temple (Divagabondages)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frédéric Jacques Temple: les cent ans. "Attention à ne pas éteindre en toi le soleil"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre-Marie Héron; Marie Joqueviel-Bourjea, Sep 2021, Montpellier (34000), France. Frédéric Jacques Temple : les cent ans, Pierre-Marie Héron et Marie Joqueviel Bourjea (dir.), Pézenas et Montpellier, Domens / Méridianes, 2022, pp. 49-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thibaudeau, la radio telle quelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "La radio de création après le Club d'Essai : la part des écrivains", Université Paul-Valéry, Université de Strasbourg, CNRS/EHESS, Paris, 4-6 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture des travaux: Introduction. Le choix du posthume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Douze ans de journal posthume : Le Passé défini de Jean Cocteau", Université Paul Valéry Montpellier III, Montpellier, 15-16 octobre 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montpellier, France. 160 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primum vivere : le narrateur dans L’Homme foudroyé de Blaise Cendrars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme foudroyé de Blaise Cendrars. Journée d’agrégation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF XX-XXI, Oct 2019, Paris, France. URL: https://self.hypotheses.org/journees-dagregation/cendrars</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocteau et la radio, avant la guerre et sous l'Occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de David Gullentops, Université Libre de Bruxelles, 21 mars 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretiens-feuilletons littéraires à la radio: quelle transmission ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire "Transmission", Université de Strasbourg - Institut universitaire de France, 28- 30 mai 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journaliste mais poète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : "Poésie sur les ondes : une affaire de poètes ?", Université Paul-Valéry, Montpellier, 20-21 novembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France. pp.121-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Attoun, prospecteur du théâtre contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, "Le Théâtre à (re)découvrir", Université catholique de Lublin Jean-Paul II, Lublin, 17-19 mai 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lublin, Pologne. pp.15-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delteil, « ce prodigieux manieur de verbe », au gré des médias (1957-1978)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Joseph Delteil &amp; les autres » organisé par Marie-Françoise Lemonnier-Delpy et Mathieu Gimenez ,Université de Picardie, Amiens, 16-17 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collaboration de l'INA à la collection « Qui êtes-vous ? » (La Manufacture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Fabriques de patrimoines littéraires. Extensions des collections de monographies illustrées de poche", Katholieke Universiteit Leuven, Louvain, 13-15 décembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocteau en correspondance. Les lettres de Grasse (janvier-février 1918)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Blaise Cendrars en correspondances", Université Sorbonne nouvelle Paris 3 et Université de Lausanne, Marie-Paule Berranger et Christine Le Quellec-Cottier (dir.),Paris, 27 janvier 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocteau. Écriture et dessin au début des années Vingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Jean Cocteau. A la croisée des langages artistiques", Université de Paris-Lodron, Université de Versailles-Saint-Questin, Salzbourg, 2-3 mai 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Salzbourg, Autriche. pp.75-105, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07943-9.p.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et radio au XXe siècle. Repères et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La poésie hors le livre », Paris Ouest, 16-18 octobre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France. pp.511-537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretiens radios d'écrivains en France (années 1970). Contextes, formats, rôles, postures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'émission littéraire en radio et télévision (1960-1990), Université de Lausanne, 15 mars 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temple sur le seuil : l'époque de la Licorne (1951-1954)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Périples &amp; parages. L'oeuvre de Frédéric Jacques Temple, Cerisy-la-Salle, 14-21 août 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cerisy-la-Salle, France. pp.57-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocteau et la jeune droite maurrassienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Cocteau sous l'Occupation », Université Paul Valéry Montpellier III, Montpellier, 17-18 novembre 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France. 254 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyager avec Frédéric Jacques Temple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Périples &amp; parages: l'oeuvre de Frédéric Jacques Temple", Centre culturel international de Cerisy, Cerisy-la-Salle, 14-21 août 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cerisy-la-Salle, France. pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocteau, du front à l'arrière. 1915-1916</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Jean Cocteau face à la Grande Guerre », Montpellier, 31 mars 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocteau devant la gloire des vedettes : le cas Maurice Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Jean Cocteau, Edith Piaf, deux monstres sacrés », Montpellier, 10 octobre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France. pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pinget, &amp;quot;Autour de Mortin&amp;quot; : variations radiophoniques de Mortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Aventures radiophoniques du Nouveau Roman", Université Paul Valéry Montpellier III, 19-20 novembre 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France. pp.113-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;articles de clan&amp;quot; dans la série de presse &amp;quot;Carte blanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Cocteau journaliste », Montpellier, 31 mai - 1er juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France. pp.49-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacques Temple homme de médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les Univers de Frédéric Jacques Temple", Montpellier, 3-5 novembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France. pp.59-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqué à mort : Cocteau et les paradoxes de la communication littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « L'écrivain comme marque », organisée par M.-E. Thérenty (Rirra21) et A. Wrona (Gripic), Paris-Sorbonne, 14 juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montpellier Languedoc-Roussillon : une radio &amp;quot;du soleil&amp;quot; dans les années cinquante et soixante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Médiateurs de la Méditerranée », Maison des sciences de l'homme de Montpellier, 14 juin 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France. pp.287-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propos rapportés dans &amp;quot;Notre-Dame-des-Fleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Jean Genet : du roman au théâtre », Aix-en-Provence, 10-12 juin 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Aix-en-Provence, France. pp.11-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hausser la radio jusqu'au style ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon du Livre français, Vienne, 27-29 mai 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vienne, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre-Dame-des-Fleurs et la critique universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « L'héritage de Jean Genet », Université de Pau et des Pays de l'Adour, 9-11 décembre 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Pau, France. pp.25-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repères sur le genre de l'entretien-feuilleton à la radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les Entretiens-feuilletons à la radio française dans les années cinquante », Montpellier, 18-19 juin 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France. pp.9-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gilson vu par Nino Frank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre « Paul Gilson poète », Montpellier, Médiathèque centrale, 25 mars 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galzy, Richaud, Liger... Quelques écrivains du Centre d'Essai radiophonique de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Montpellier, 19-20 novembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montpellier, France. pp.253-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de l'art radiophonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque tenu à Besançon en 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Besançon, France. pp.193-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La solidarité surnaturelle dans les romans de Mauriac des années trente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Paris-Sorbonne, 20-21 novembre 2003, et de Louvain-la-Neuve, 24-25 novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. pp.47-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genet au désert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Montpellier, 19-22 mars 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France. pp.289-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocteau et les médias de la voix jusqu'en 1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque tenu en 2003 à Montpellier, organisé à la suite de l'exposition "Jean Cocteau, sur le fil du siècle", Paris, Centre Pompidou, 2003-2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France. pp.105-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoi de neuf sur Jean Cocteau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gullentops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quoi de neuf sur Jean Cocteau ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2024, Carrefour des lettres modernes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désir de belle radio aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. BEAUFILS Éliane, HÉRON Pierre-Marie, VINAS Florence (dir.), « Le désir de belle radio aujourd’hui / la fiction » (20-21 mai 2021) DELEU Christophe, HÉRON Pierre-Marie, OMÉLIANENKO Irène (dir.) « Le désir de belle radio aujourd’hui / le documentaire » (Montpellier, 15-16 novembre 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 424 p., 2024, coll. « Interférences », 978-2-7535-9596-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désir de belle radio aujourd’hui / le documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Omélianenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le désir de belle radio aujourd’hui / le documentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacques Temple: les cent ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Héron et Marie Joqueviel-Bourjea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frédéric Jacques Temple: les cent ans. "Attention à ne pas éteindre en toi le soleil"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montpellier, France. Domens et Méridianes, 242 p., 2022, 978-2-35780-145-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Butor et la radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Suter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michel Butor et la radio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delteil, “ce prodigieux manieur de verbe”, au gré des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Joseph Delteil &amp; les autres » organisé par Marie-Françoise Lemonnier-Delpy et Mathieu Gimenez ,Université de Picardie, Amiens, 16-17 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joseph Delteil et les autres. Échanges, partages et influences, Academia; coll. "Au cœur des textes", p. 245-256, 2020, 2806105471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocteau d’une guerre à l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Collomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gullentops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cocteau d’une guerre à l’autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes; coll. « Interférences », 257 p., 2019, 978-2-7535-7804-3 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cap aux Suds: Frédéric Jacques Temple, l'étonnant &amp;quot;arbre voyageur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie selon Cocteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Cocteau. L’Empreinte d’un poète. Catalogue de l'exposition Jean Cocteau. L’Empreinte d’un poète, Alès, 20 juin – 6 octobre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp. 11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désir de belle radio aujourd'hui / la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinas-Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuits magnétiques (1978-1999) : la part des écrivains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de création radiophonique (1969-2001): la part des écrivains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Deleu; Pierre-Marie Heron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02193682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">atelier de création radiophonique (1969-2001) : la part des écrivains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entretien d’écrivain à la radio (France, 1960-1985)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, s.p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Billetdoux, théâtre & radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, s.p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers Livre, dépouille et création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers Livre dépouille et création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinas-Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, s.p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les radios de Philippe Soupault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, s.p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques du média radiophonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Héron et Serge Linares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres modernes. Série Jean Cocteau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 244 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douze ans de journal posthume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caizergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Collection des Littératures, Marie Blaise, 978-2-36781-298-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie sur les ondes: La voix des poètes-producteurs à la radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Héron Pierre-Marie; Joqueviel-Bourjea Marie; Pardo Céline. Presses Universitaires de Rennes, 210 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits de l'écrivain en publicitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boucharenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Collomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 128, 266 p., 2018, (Licorne), 978-2-7535-7403-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aventures radiophoniques du Nouveau Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pibarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 225 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périples & parages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 497 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocteau journaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Thérenty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 262 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Univers de Frédéric Jacques Temple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Héron; Claude Leroy. Presses universitaires de la Méditerranée, 390 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 175 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrivains au micro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 252 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cocteau à la radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Site scientifique Jean Cocteau. Université de Bruxelles - VUB, 86 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cocteau et la radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Non Lieu, 274 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un compositeur aux commandes de la radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chimènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie Barthel-Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Chimènes; Karine Le Bail (dir.); préfaces de Jean-Noël Jeanneney et Bruno Racine. Fayard; Bibliothèque nationale de France, 1127 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jouhandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pulim, 203 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La radio d'art et d'essai en France après 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service des publications de Montpellier 3, 353 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrivains hommes de radio (1940-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 260 p., 2001, 2-84269-486-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrivains à la radio : les entretiens de Jean Amrouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 160 p., 2000, 2-84269-392-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cocteau, unique et multiple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> PIERRE-MARIE HERON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à &amp;quot;Le désir de belle radio aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le désir de belle radio aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-26, 2024, coll. « Interférences », 978-2-7535-9596-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liste des productions de Kaye Mortley diffusées en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Héron; Éliane Beaufils; Christophe Deleu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le désir de belle radio aujourd'hui. Fiction, documentaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 271-279, 2024, coll. « Interférences », 978-2-7535-9596-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment Cocteau explique La Machine infernale à la presse en 1934</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Héron; David Gullentops. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quoi de neuf sur Jean Cocteau ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Carrefour des lettres modernes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collaboration de l’INA à la collection “Qui êtes-vous ?” (La Manufacture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Labbé, David Martens et Marcela Scibiorska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectionner les écrivains. Histoire d'une forme de patrimonialisation éditoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, coll. « Interférences »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Héron; Christophe Deleu; Eliane Beaufils. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le désir de belle radio aujourd'hui. Fiction, documentaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 457-467, 2024, coll. « Interférences », 978-2-7535-9596-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce très grand vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Héron; Marie Joqueviel Bourjea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frédéric Jacques Temple : les cent ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domens; Méridianes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 5-12, 2022, 9782357801455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Héron; Marie Joqueviel Bourjea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frédéric Jacques Temple : les cent ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méridianes; Domens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 227-233, 2022, 9782357801455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Collomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Collomb, David Gullentops, Pierre-Marie Héron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cocteau d’une guerre à l’autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes; coll. « Interférences », p. 7-22, 2019, 978-2-7535-7804-3 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gullentops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Collomb, David Gullentops, Pierre-Marie Héron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cocteau d’une guerre à l’autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes; coll. « Interférences », pp. 237-241, 2019, 978-2-7535-7804-3 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocteau et le “Rideau des jeunes” : enjeux de posture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Collomb, David Gullentops, Pierre-Marie Héron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cocteau d’une guerre à l’autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes; coll. « Interférences », pp. 139-154, 2019, 978-2-7535-7804-3 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Poésie sur les ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Héron Pierre-Marie; Joqueviel-Bourjea Marie; Pardo Céline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie sur les ondes: La voix des poètes-producteurs à la radio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.193-198, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverses notices sur Mauriac et son oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Casseville; Jean Touzot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire François Mauriac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.n.c., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : Apollinaire & Cie. Anthologie critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Caizergues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apollinaire &amp; Cie. Anthologie Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.9-14, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences publicitaires : Salacrou, Deharme, Desnos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boucharenc Myriam; Guellec Laurence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de l'écrivain en publicitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.189-220, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genet, Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simonet-Tenant Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'autobiographie : écritures de soi de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.383-384, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productions radiophoniques du Nouveau Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pibarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrie Landfried</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Héron Pierre-Marie; Joly Françoise; Pibarot Annie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aventures radiophoniques du Nouveau Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.247-264, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie: Aventures radiophoniques du Nouveau Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pibarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrie Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Héron Pierre-Marie; Joly Françoise; Pibarot Annie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aventures radiophoniques du Nouveau Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.265-271, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Radio modes d'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Héron; Françoise Joly; Annie Pibarot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aventures radiophoniques du Nouveau Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.9-29, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion: Aventures radiophoniques du Nouveau Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pibarot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Héron Pierre-Marie; Joly François; Pibarot Annie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aventures radiophoniques du Nouveau Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.231-245, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déploiement de l'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berranger Marie-Paule; Héron Pierre-Marie; Leroy Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Périples &amp; parages : l'oeuvre de Frédéric Jacques Temple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.21-29, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posture de Cocteau poète au fil du siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linarès Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Cocteau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Herne, pp.493-508, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier de presse de &amp;quot;La Machine infernale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Gullentops. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Cocteau et le théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Non Lieu, pp.139-198, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocteau journaliste : pièce en trois actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Thérenty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Héron; Marie-Ève Thérenty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cocteau journaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.9-28, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices sur l'auteur et son oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Claude Hubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Jean Genet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, 729 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacques Temple, poète univers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Héron; Claude Leroy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Univers de Frédéric Jacques Temple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.9-14, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacques Temple : bibliographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Héron; Claude Leroy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Univers de Frédéric Jacques Temple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.337-374, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une page de &amp;quot;Journal du Voleur&amp;quot; à la lumière de sa genèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Jeannelle; Catherine Viollet ; avec la collaboration d'Isabelle Grell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèse et autofiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant-Academia, pp.105-122, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désir de belle radio aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. BEAUFILS Éliane, HÉRON Pierre-Marie, VINAS Florence (dir.), « Le désir de belle radio aujourd’hui / la fiction » (20-21 mai 2021) DELEU Christophe, HÉRON Pierre-Marie, OMÉLIANENKO Irène (dir.) « Le désir de belle radio aujourd’hui / le documentaire » (Montpellier, 15-16 novembre 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 424 p., 2024, coll. « Interférences », 978-2-7535-9596-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoi de neuf sur Jean Cocteau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gullentops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quoi de neuf sur Jean Cocteau ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2024, Carrefour des lettres modernes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacques Temple: les cent ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Héron et Marie Joqueviel-Bourjea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frédéric Jacques Temple: les cent ans. "Attention à ne pas éteindre en toi le soleil"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montpellier, France. Domens et Méridianes, 242 p., 2022, 978-2-35780-145-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désir de belle radio aujourd’hui / le documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Omélianenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le désir de belle radio aujourd’hui / le documentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Butor et la radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Suter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michel Butor et la radio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delteil, “ce prodigieux manieur de verbe”, au gré des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Joseph Delteil &amp; les autres » organisé par Marie-Françoise Lemonnier-Delpy et Mathieu Gimenez ,Université de Picardie, Amiens, 16-17 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joseph Delteil et les autres. Échanges, partages et influences, Academia; coll. "Au cœur des textes", p. 245-256, 2020, 2806105471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocteau d’une guerre à l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Collomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gullentops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cocteau d’une guerre à l’autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes; coll. « Interférences », 257 p., 2019, 978-2-7535-7804-3 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi ? Pourquoi ? En 1952, un bien beau conte nègre pour oreilles blanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constellation Cendrars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp. 165-182. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17545-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontevraud dans l’univers littéraire de Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 303 : arts, recherches et créations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 180, pp. 90-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un “spectacle sonoreˮ de Butor : 6 810 000 litres d’eau par seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Butor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins de la critique dans les Entretiens radiophoniques de Michel Butor avec Georges Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.65-76. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/genesis.8296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix ans d’essais radiophoniques, de Pierre Schaeffer : les éditions de 1954 et de 1962</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadioMorphoses. Revue d'études radiophoniques et sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/radiomorphoses.3720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocteau journaliste : les années trente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instinct Nomade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp. 96-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Auteur et son Lecteur : Claudel et Jean Amrouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Paul Claudel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (239), pp. 57-73. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14859-3.p.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schaeffer vs Jean Tardieu : un contentieux oublié (Dix ans d’essais radiophoniques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXIII (91), p. 49-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manège radiophonique de Michel Butor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Suter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 : "Michel Butor et la radio"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ponge, Sollers et la forme de l’entretien-feuilleton à la radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Francis Ponge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp. 103-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocteau, le « grand écrivain » qui dérangeait Genet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Cocteau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, nv série, n°18: « Filiations », David Gullentops (dir.), URL : https://cahiersjeancocteau.com/articles/cocteau-le-grand-ecrivain-qui-derangeait-genet/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Présentation. Billetdoux, Ollier, Sarduy, Thibaudeau, Beckett, Butor, Sarraute… »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 « Atelier de création radiophonique (1969-2001) : la part des écrivains ». Textes réunis par Christophe Deleu, Pierre-Marie Héron, Karine Le Bail, En ligne : https://komodo21.fr/presentation-7/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thibaudeau, la radio telle quelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 « Atelier de création radiophonique (1969-2001) : la part des écrivains ». Textes réunis par Christophe Deleu, Pierre-Marie Héron, Karine Le Bail., URL : https://komodo21.fr/jean-thibaudeau-radio-telle/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait d’une collection : “Qui êtes-vous ?ˮ (1985-1990) aux éditions de La Manufacture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 80, pp. 81-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fargue à la radio. Deux émissions de 1946 et 1947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp. 42-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents et témoignages sur Cocteau au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Kasai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Cocteau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.201-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocteau en correspondance. Les lettres de Grasse (janvier-février 1918)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°9 "Blaise Cendrars en correspondances", textes réunis par Marie-Paule Berranger, URL: https://komodo21.fr/cocteau-correspondance-lettres-de-grasse-janvier-fevrier-1918/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocteau d'une Grande guerre à l'autre : deux éloges de l'amitié noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Jean Cocteau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.269-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple comme la simplicité&amp;quot; : le lecteur idéal des romans de Cocteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61, pp.59-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Soupault : une phono-bibliographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esprit des voix : les monologues de Billetdoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soupault vaudeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers Livre à l'oreille : la part de l'écriture audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oeuvres de François Billetdoux : une chronologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'impertinence dans les interviews d'écrivain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocteau et la radio : une vue d’ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres modernes. Série Jean Cocteau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.9-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purs et durs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 536 (octobre), pp.58-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommages de Cocteau à la radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres modernes. Série Jean Cocteau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.123-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment Cocteau raconte quand il parle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres modernes. Série Jean Cocteau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.159-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et conversation au XXe siècle Proust (encore)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 110 (1), pp.93-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un captif amoureux&amp;quot; et le genre des mémoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 159 (septembre), pp.53-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions hybrides à la radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (Printemps), pp.85-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretiens d'écrivains au fil du siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une larme du diable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.44-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile, M. Godeau, Juste Binche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Chaminadour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.127-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Cendrars : bruits et voix du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12, pp.97-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouhandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Chaminadour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.49-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les radio-dialogues de Frédéric Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Littéraires / La Revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9-10, pp.149-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus II, de Joseph Delteil, version de 1947 : un livre contre la « condition humaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relire Delteil à l'heure de l'écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aude Bonord (Montpellier 3); Pierre-Marie Héron (Montpellier 3); Marie-Françoise Lemonnier-Delpy (Université de Picardie Jules Verne), Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1952 : la première exposition sonore de la radio française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire audiovisuelle de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montréal, France. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58282/colloques.9179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeste Temple (Divagabondages)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frédéric Jacques Temple: les cent ans. "Attention à ne pas éteindre en toi le soleil"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre-Marie Héron; Marie Joqueviel-Bourjea, Sep 2021, Montpellier (34000), France. Frédéric Jacques Temple : les cent ans, Pierre-Marie Héron et Marie Joqueviel Bourjea (dir.), Pézenas et Montpellier, Domens / Méridianes, 2022, pp. 49-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Thibaudeau, la radio telle quelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : "La radio de création après le Club d'Essai : la part des écrivains", Université Paul-Valéry, Université de Strasbourg, CNRS/EHESS, Paris, 4-6 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primum vivere : le narrateur dans L’Homme foudroyé de Blaise Cendrars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme foudroyé de Blaise Cendrars. Journée d’agrégation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF XX-XXI, Oct 2019, Paris, France. URL: https://self.hypotheses.org/journees-dagregation/cendrars</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture des travaux: Introduction. Le choix du posthume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Douze ans de journal posthume : Le Passé défini de Jean Cocteau", Université Paul Valéry Montpellier III, Montpellier, 15-16 octobre 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montpellier, France. 160 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocteau. Écriture et dessin au début des années Vingt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Jean Cocteau. A la croisée des langages artistiques", Université de Paris-Lodron, Université de Versailles-Saint-Questin, Salzbourg, 2-3 mai 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Salzbourg, Autriche. pp.75-105, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07943-9.p.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journaliste mais poète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : "Poésie sur les ondes : une affaire de poètes ?", Université Paul-Valéry, Montpellier, 20-21 novembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Montpellier, France. pp.121-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Attoun, prospecteur du théâtre contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, "Le Théâtre à (re)découvrir", Université catholique de Lublin Jean-Paul II, Lublin, 17-19 mai 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lublin, Pologne. pp.15-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretiens-feuilletons littéraires à la radio: quelle transmission ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire "Transmission", Université de Strasbourg - Institut universitaire de France, 28- 30 mai 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocteau et la radio, avant la guerre et sous l'Occupation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de David Gullentops, Université Libre de Bruxelles, 21 mars 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delteil, « ce prodigieux manieur de verbe », au gré des médias (1957-1978)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Joseph Delteil &amp; les autres » organisé par Marie-Françoise Lemonnier-Delpy et Mathieu Gimenez ,Université de Picardie, Amiens, 16-17 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collaboration de l'INA à la collection « Qui êtes-vous ? » (La Manufacture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Fabriques de patrimoines littéraires. Extensions des collections de monographies illustrées de poche", Katholieke Universiteit Leuven, Louvain, 13-15 décembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocteau en correspondance. Les lettres de Grasse (janvier-février 1918)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Blaise Cendrars en correspondances", Université Sorbonne nouvelle Paris 3 et Université de Lausanne, Marie-Paule Berranger et Christine Le Quellec-Cottier (dir.),Paris, 27 janvier 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et radio au XXe siècle. Repères et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La poésie hors le livre », Paris Ouest, 16-18 octobre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France. pp.511-537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretiens radios d'écrivains en France (années 1970). Contextes, formats, rôles, postures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'émission littéraire en radio et télévision (1960-1990), Université de Lausanne, 15 mars 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocteau, du front à l'arrière. 1915-1916</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Jean Cocteau face à la Grande Guerre », Montpellier, 31 mars 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temple sur le seuil : l'époque de la Licorne (1951-1954)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Périples &amp; parages. L'oeuvre de Frédéric Jacques Temple, Cerisy-la-Salle, 14-21 août 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cerisy-la-Salle, France. pp.57-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocteau et la jeune droite maurrassienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Cocteau sous l'Occupation », Université Paul Valéry Montpellier III, Montpellier, 17-18 novembre 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France. 254 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyager avec Frédéric Jacques Temple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Périples &amp; parages: l'oeuvre de Frédéric Jacques Temple", Centre culturel international de Cerisy, Cerisy-la-Salle, 14-21 août 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cerisy-la-Salle, France. pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocteau devant la gloire des vedettes : le cas Maurice Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Jean Cocteau, Edith Piaf, deux monstres sacrés », Montpellier, 10 octobre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France. pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pinget, &amp;quot;Autour de Mortin&amp;quot; : variations radiophoniques de Mortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Aventures radiophoniques du Nouveau Roman", Université Paul Valéry Montpellier III, 19-20 novembre 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France. pp.113-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;articles de clan&amp;quot; dans la série de presse &amp;quot;Carte blanche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Cocteau journaliste », Montpellier, 31 mai - 1er juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France. pp.49-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacques Temple homme de médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les Univers de Frédéric Jacques Temple", Montpellier, 3-5 novembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France. pp.59-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqué à mort : Cocteau et les paradoxes de la communication littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « L'écrivain comme marque », organisée par M.-E. Thérenty (Rirra21) et A. Wrona (Gripic), Paris-Sorbonne, 14 juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montpellier Languedoc-Roussillon : une radio &amp;quot;du soleil&amp;quot; dans les années cinquante et soixante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Médiateurs de la Méditerranée », Maison des sciences de l'homme de Montpellier, 14 juin 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France. pp.287-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hausser la radio jusqu'au style ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon du Livre français, Vienne, 27-29 mai 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vienne, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propos rapportés dans &amp;quot;Notre-Dame-des-Fleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Jean Genet : du roman au théâtre », Aix-en-Provence, 10-12 juin 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Aix-en-Provence, France. pp.11-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre-Dame-des-Fleurs et la critique universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « L'héritage de Jean Genet », Université de Pau et des Pays de l'Adour, 9-11 décembre 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Pau, France. pp.25-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repères sur le genre de l'entretien-feuilleton à la radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les Entretiens-feuilletons à la radio française dans les années cinquante », Montpellier, 18-19 juin 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France. pp.9-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gilson vu par Nino Frank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre « Paul Gilson poète », Montpellier, Médiathèque centrale, 25 mars 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galzy, Richaud, Liger... Quelques écrivains du Centre d'Essai radiophonique de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Montpellier, 19-20 novembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Montpellier, France. pp.253-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genet au désert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Montpellier, 19-22 mars 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France. pp.289-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocteau et les médias de la voix jusqu'en 1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque tenu en 2003 à Montpellier, organisé à la suite de l'exposition "Jean Cocteau, sur le fil du siècle", Paris, Centre Pompidou, 2003-2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France. pp.105-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de l'art radiophonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque tenu à Besançon en 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Besançon, France. pp.193-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La solidarité surnaturelle dans les romans de Mauriac des années trente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Paris-Sorbonne, 20-21 novembre 2003, et de Louvain-la-Neuve, 24-25 novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. pp.47-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cap aux Suds: Frédéric Jacques Temple, l'étonnant &amp;quot;arbre voyageur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie selon Cocteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Cocteau. L’Empreinte d’un poète. Catalogue de l'exposition Jean Cocteau. L’Empreinte d’un poète, Alès, 20 juin – 6 octobre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp. 11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désir de belle radio aujourd'hui / la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinas-Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuits magnétiques (1978-1999) : la part des écrivains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de création radiophonique (1969-2001): la part des écrivains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Deleu; Pierre-Marie Heron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02193682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">atelier de création radiophonique (1969-2001) : la part des écrivains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entretien d’écrivain à la radio (France, 1960-1985)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, s.p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers Livre, dépouille et création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Billetdoux, théâtre & radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, s.p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiers Livre dépouille et création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinas-Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, s.p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les radios de Philippe Soupault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Komodo 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, s.p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques du média radiophonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Héron et Serge Linares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres modernes. Série Jean Cocteau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 244 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douze ans de journal posthume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caizergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Collection des Littératures, Marie Blaise, 978-2-36781-298-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie sur les ondes: La voix des poètes-producteurs à la radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joqueviel-Bourjea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Héron Pierre-Marie; Joqueviel-Bourjea Marie; Pardo Céline. Presses Universitaires de Rennes, 210 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits de l'écrivain en publicitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boucharenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Collomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 128, 266 p., 2018, (Licorne), 978-2-7535-7403-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aventures radiophoniques du Nouveau Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Pibarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 225 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périples & parages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 497 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocteau journaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Thérenty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 262 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Univers de Frédéric Jacques Temple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Marie Héron; Claude Leroy. Presses universitaires de la Méditerranée, 390 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un compositeur aux commandes de la radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chimènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie Barthel-Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Chimènes; Karine Le Bail (dir.); préfaces de Jean-Noël Jeanneney et Bruno Racine. Fayard; Bibliothèque nationale de France, 1127 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 175 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrivains au micro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 252 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cocteau à la radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Site scientifique Jean Cocteau. Université de Bruxelles - VUB, 86 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cocteau et la radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Non Lieu, 274 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jouhandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pulim, 203 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La radio d'art et d'essai en France après 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service des publications de Montpellier 3, 353 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrivains hommes de radio (1940-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 260 p., 2001, 2-84269-486-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrivains à la radio : les entretiens de Jean Amrouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 160 p., 2000, 2-84269-392-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cocteau, unique et multiple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Héron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04851142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie H&#233;ron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04851121v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04852750v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04851057v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deleu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04852742v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04852762v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.domens.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04852765v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04509127v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collomb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04509137v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gullentops" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04509133v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057315v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057736v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057306v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057693v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057303v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pibarot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Joly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Landfried" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Nickel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057301v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057287v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057302v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057304v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057284v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057305v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056715v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Th&#233;renty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057313v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056716v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872677v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04851084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04851108v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04851097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17545-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04506999v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/radiomorphoses.3720" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507019v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14859-3.p.0057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04506996v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.8296" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507025v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04852720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Suter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04509173v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04511045v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04509099v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04509120v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04509144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508981v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063457v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Garcia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kasai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04510997v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063093v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063084v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067577v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067579v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067581v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067578v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067580v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pardo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063085v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060906v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064230v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060907v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060905v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872679v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060908v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064229v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872678v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060904v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060903v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04852675v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.9179" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04509194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070014v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069738v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04509117v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073464v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075223v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070040v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070012v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075220v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070013v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071584v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070011v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07943-9.p.0075" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069315v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073176v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069722v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069736v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069720v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Berranger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075131v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071447v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069735v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069314v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069741v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074809v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071446v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069311v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072719v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069313v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069312v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074808v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071024v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071023v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071022v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068578v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068579v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04851133v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04851035v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Beaufils" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507030v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Om&#233;lianenko" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03794180v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joqueviel-Bourjea" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04509048v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04509168v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04509024v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03996036v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04509157v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04509055v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinas-Therond" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944826v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Bail" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193682v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945112v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054950v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054883v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818800v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Therond" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054871v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054884v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054781v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Linar&#232;s" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132707v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caizergues" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051252v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803763v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guellec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boucharenc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bonord" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Becker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051251v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051250v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051103v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050328v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049983v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051102v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050327v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050765v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938283v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chim&#232;nes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Barthel-Calvet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Casanova" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049982v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050764v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340197v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272484v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077323v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04851057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie H&#233;ron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deleu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04852742v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04851142v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04851121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04852750v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04852762v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.domens.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04852765v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04509127v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collomb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04509137v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gullentops" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04509133v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057693v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057315v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057736v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057306v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057287v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057302v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Joly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pibarot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Landfried" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057303v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Nickel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057301v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057304v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057284v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057305v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056715v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Th&#233;renty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057313v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056716v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872677v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04851035v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Beaufils" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04851133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03794180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joqueviel-Bourjea" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507030v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Om&#233;lianenko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04509048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Suter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04509168v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04509024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04851097v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17545-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04851084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04851108v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04506996v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.8296" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04506999v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/radiomorphoses.3720" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507006v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14859-3.p.0057" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507025v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04852720v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04509173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04511045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508981v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04509099v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04509144v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04509120v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063457v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Garcia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Kasai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04510997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063093v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063084v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067580v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pardo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067577v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067579v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067578v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063085v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060906v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064230v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060907v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060905v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060908v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062547v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064229v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872678v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067980v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060904v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04852675v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04507011v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.9179" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04509194v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070014v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04509117v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069738v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070011v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07943-9.p.0075" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070040v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070012v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075223v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073464v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075220v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070013v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071584v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069315v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073176v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075131v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069722v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069720v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Berranger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071447v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069735v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069314v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069741v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074809v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071446v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072719v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069311v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069313v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069312v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074808v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071024v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068578v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068579v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071023v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071022v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03996036v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04509157v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04509055v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinas-Therond" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944826v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Bail" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02193682v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945112v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054950v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04818800v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Therond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054883v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054871v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054884v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054781v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Linar&#232;s" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132707v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caizergues" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051252v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803763v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guellec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boucharenc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bonord" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Becker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051251v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051250v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051103v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050328v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938283v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chim&#232;nes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Barthel-Calvet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Casanova" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049983v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051102v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050327v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050765v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049982v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050764v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340197v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272484v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077323v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>