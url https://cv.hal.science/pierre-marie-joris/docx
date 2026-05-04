--- v0 (2026-04-02)
+++ v1 (2026-05-04)
@@ -66,487 +66,487 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primi sondaggi in una traduzione medio-francese inedita del &amp;quot;De casibus : l’Abrégé de ‘Des cas des nobles hommes et femmes’ de Bocace&amp;quot; di Jean Lamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Pignatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Joris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lorillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valerio Cappozzo; Maggie Fritz-Morkin; Rino Modonutti; Kristina Olson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boccaccio Internazionale-International Boccaccio. Essais choisis de la cinquième conférence triennale de l'American Boccaccio Association (Université de Padoue, juin)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olschki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8822269896</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05272135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roi Richard : portrait du prince en poète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Joris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Prouteau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Richard Cœur de Lion : entre mythes et réalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck, pp.112-119, 2016, 978-94-6161-323-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01397218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Saint-Thierry, Epistola ad fratres de Monte Dei / Lettre aux Frères du Mont-Dieu (Lettre d'or), XIIe s. (n° 287)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Joris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cl. Galderisi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translations médiévales, cinq siècles de traductions en français du moyen Âge (XIe-XVe siècles) : Etude et répertoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.528-529, 2011, 978-2-503-54329-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00704359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de réel, Effet du réel : la littérature médiévale au miroir des histoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Joris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Joris</w:t>
+                <w:t xml:space="preserve">Cinzia Pignatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cinzia Pignatelli</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Galderisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effet de réel, effet du réel : la littérature médiévale au miroir des histoires [Colloque]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Poitiers, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les colloques de la Société de Langues et Littératures médiévales d’Oc et d’Oïl</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, 334 p., 2025, Les colloques de la Société de langues et littératures médiévales d’oc et d’oïl, vol. 25, 978-2-600-16595-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998563v1</w:t>
-              </w:r>
-[...288 lines deleted...]
-                <w:t xml:space="preserve">halshs-00704359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -564,64 +564,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur le ms. Mazarine 3880. La fortune et la fée : la chute et l’envol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Pignatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Joris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier interdisciplinaire du CESCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESCM, Sep 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -659,51 +659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots de l'émotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Joris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dévotion et émotions. L'évolution des affects dans la seconde moitié du Moyen Âge et les usages dévotionnels des images.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d’études supérieures de civilisation médiévale (CESCM), Nov 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -728,77 +728,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primi sondaggi in una traduzione medio-francese inedita del De casibus : l’Abrégé de ‘Des cas des nobles hommes et femmes’ de Bocace (Jean Lamelin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Pignatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinzia Pignatelli</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Joris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lorillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Boccaccio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Boccaccio Association, Jun 2022, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -823,64 +823,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour d’Arthur… et de la Table</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lorillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Joris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Humanisme de Boccace à l’épreuve des Humanités Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'études supérieures de la Renaissance, May 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -899,126 +899,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04541024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une épiphanie Guillaume. La quadrature du cercle d’Alvaro Pombo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’Écho du néant. Petite scénographie vocale d’après Un monostique pour Guillaume IX de Jacques Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Joris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trobada internationale : Guillaume d'Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Poitiers, France. pp.311-327</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Poitiers, France. pp.391-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02456204v1</w:t>
+                <w:t xml:space="preserve">halshs-02456216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention des troubadours ou comment un écrivain moderne (C.-A. Cingria) rencontre les troubadours et fait d’eux le levain de son écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Joris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trobada internationale : Guillaume d'Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Poitiers, France. pp.357-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1037,96 +1037,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02508472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Écho du néant. Petite scénographie vocale d’après Un monostique pour Guillaume IX de Jacques Jouet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Une épiphanie Guillaume. La quadrature du cercle d’Alvaro Pombo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Joris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trobada internationale : Guillaume d'Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Poitiers, France. pp.391-395</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Poitiers, France. pp.311-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02456216v1</w:t>
+                <w:t xml:space="preserve">halshs-02456204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1144,51 +1144,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Bähler et Alain Corbellari, éd. - Gaston Paris - Joseph Bédier. Correspondance. Florence, SISMEL-Edizioni del Galluzzo, 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Joris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 57 (228), pp.357-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1386,51 +1386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Joris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Pignatelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Agrigoroaei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaillou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Galderisi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05272135v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lorillard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libreriauniversitaria.it/boccaccio-internazionale-international-boccaccio-selected/libro/9788822269898?srsltid=AfmBOoo_TfA4Qz0ENz0U7fjsKAjnnNvuX8Zbp-1NyXqaHlbvuybM5f0S" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397218v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704359v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478999v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771265v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04622296v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541024v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456204v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508472v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456216v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108777v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05272135v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Pignatelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Joris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lorillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libreriauniversitaria.it/boccaccio-internazionale-international-boccaccio-selected/libro/9788822269898?srsltid=AfmBOoo_TfA4Qz0ENz0U7fjsKAjnnNvuX8Zbp-1NyXqaHlbvuybM5f0S" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01397218v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704359v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Agrigoroaei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaillou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Galderisi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478999v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771265v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04622296v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04541024v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508472v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108777v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>