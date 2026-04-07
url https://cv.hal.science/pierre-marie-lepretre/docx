--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -100,554 +100,554 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier sur les objets connectés et maintien de l’activité physique à domicile : étude descriptive préliminaire chez des patients cardiaques</w:t>
+                <w:t xml:space="preserve">Stroke rate and arm coordination management in swimming in a double Paralympic triathlete champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Capart</w:t>
+                <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Krim</w:t>
+                <w:t xml:space="preserve">Brice Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Dassonneville</w:t>
+                <w:t xml:space="preserve">Adrien Létocart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Passavant</w:t>
+                <w:t xml:space="preserve">Mohamed Amin Regaieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Bréchat</w:t>
+                <w:t xml:space="preserve">Alexandre Guimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Cardiologie et d'Angéiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 75 (1), pp.101987. </w:t>
+              <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 25, pp.211-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ancard.2025.101987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.52082/jssm.2026.211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441390v1</w:t>
+                <w:t xml:space="preserve">hal-05410832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stroke rate and arm coordination management in swimming in a double Paralympic triathlete champion</w:t>
+                <w:t xml:space="preserve">Effects of different exercise training programs on Post-Exercise VO2 Recovery Responses in patients with coronary heart disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Seifert</w:t>
+                <w:t xml:space="preserve">Mathieu Gayda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Guignard</w:t>
+                <w:t xml:space="preserve">Lukas-Daniel Trachsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Létocart</w:t>
+                <w:t xml:space="preserve">Florent Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amin Regaieg</w:t>
+                <w:t xml:space="preserve">Maxime Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Guimard</w:t>
+                <w:t xml:space="preserve">Julie Lalongé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410832v1</w:t>
+                <w:t xml:space="preserve">hal-05483470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of different exercise training programs on Post-Exercise VO2 Recovery Responses in patients with coronary heart disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of inspiratory muscle training in cardiac rehabilitation on peak oxygen consumption in cardiac patients with or without respiratory muscle weakness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Krim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gayda</w:t>
+                <w:t xml:space="preserve">P. Naguet de St-Vulfran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas-Daniel Trachsel</w:t>
+                <w:t xml:space="preserve">E. Milstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Besnier</w:t>
+                <w:t xml:space="preserve">I. Castres-Leberuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Boidin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Lalongé</w:t>
+                <w:t xml:space="preserve">T. Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 119 (1), pp.S133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2025.10.236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05483470v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of inspiratory muscle training in cardiac rehabilitation on peak oxygen consumption in cardiac patients with or without respiratory muscle weakness</w:t>
+                <w:t xml:space="preserve">Atelier sur les objets connectés et maintien de l’activité physique à domicile : étude descriptive préliminaire chez des patients cardiaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Krim</w:t>
+                <w:t xml:space="preserve">Julie Capart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Naguet de St-Vulfran</w:t>
+                <w:t xml:space="preserve">Florent Krim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Milstein</w:t>
+                <w:t xml:space="preserve">Aurélien Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Castres-Leberuyer</w:t>
+                <w:t xml:space="preserve">Éric Passavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Alaoui</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Bréchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 119 (1), pp.S133. </w:t>
+              <w:t xml:space="preserve">Annales de Cardiologie et d'Angéiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 75 (1), pp.101987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2025.10.236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ancard.2025.101987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471955v1</w:t>
+                <w:t xml:space="preserve">hal-05441390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uremic toxins levels are associated with miR-223 in Chronic Kidney Disease-associated anemia.</w:t>
               </w:r>
@@ -767,51 +767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encouraging physical activity in obese youth: A qualitative pilot study of a therapeutic program using new technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Krim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1269,77 +1269,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of muscle oxygen saturation responses to incremental exercise between sedentary, trained subjects and patients with heart disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Milstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Krim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1542,64 +1542,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rouault-de Mangeon-Krim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Krim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 118 (1), pp.S138-S139. </w:t>
@@ -1631,278 +1631,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of physical fitness (trained, sedentary or heart disease) on recovery kinetics of muscle oxygen saturation after cardiopulmonary exercise testing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Krim</w:t>
+                <w:t xml:space="preserve">Analyzing exercise-to-rest ratios in U19 American football European championship: implications for team success and injury prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Prioul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Guersent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-M. Leprêtre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Le Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Goeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2023.10.228⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2024.1466118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473612v1</w:t>
+                <w:t xml:space="preserve">hal-04862404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing exercise-to-rest ratios in U19 American football European championship: implications for team success and injury prevention</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laure Le Monnier</w:t>
+                <w:t xml:space="preserve">Effects of physical fitness (trained, sedentary or heart disease) on recovery kinetics of muscle oxygen saturation after cardiopulmonary exercise testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Milstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Krim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Goeb</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P.-M. Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6, </w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 117 (1), pp.S122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fspor.2024.1466118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2023.10.228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862404v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pré-habilitation avant chirurgie du cancer du poumon en soins médicaux et de réadaptation respiratoire : un exemple de prise en charge réussi</w:t>
               </w:r>
@@ -2135,77 +2135,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas-Daniel Trachsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45 (07), pp.532-542. </w:t>
@@ -2237,295 +2237,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of V̇+O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; peak changes after aerobic training in coronary heart disease patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Boidin</w:t>
+                <w:t xml:space="preserve">Detrended fluctuation analysis to determine physiologic thresholds, investigation and evidence from incremental cycling test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Cassirame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garbellotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chevrolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-2253-1807⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 125 (2), pp.523-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-024-05614-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500920v1</w:t>
+                <w:t xml:space="preserve">hal-05375207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detrended fluctuation analysis to determine physiologic thresholds, investigation and evidence from incremental cycling test</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gimenez</w:t>
+                <w:t xml:space="preserve">Determinants of V̇+O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; peak changes after aerobic training in coronary heart disease patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas-Daniel Trachsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (7), pp.532-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-2253-1807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-024-05614-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05375207v1</w:t>
+                <w:t xml:space="preserve">hal-04500920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blessures et performances : quand la science se penche sur le football américain</w:t>
               </w:r>
@@ -2593,77 +2593,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infraclass variations of cardiorespiratory responses to cardiopulmonary exercise testing among elite paracyclists with the same official functional limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Krim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-M. Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (1), pp.128-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2814,77 +2814,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of propulsion modes (arm versus leg cranking) and class groups on cardiovascular responses in paracyling athletes carrying out a cardiopulmonary exercise test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Krim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Weissland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-M. Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (1), pp.126-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2918,51 +2918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picard physicians' perspectives about the Legislative Decree on the physical activity prescription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Krim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Perwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3061,51 +3061,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of a Supervised Ambulatory Outpatient Program in a Cardiovascular Rehabilitation Unit Prior to a Heart Transplant: A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Poty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Krim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3295,51 +3295,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of a Supervised Ambulatory Outpatient Program in a Cardiovascular Rehabilitation Unit Prior to a Heart Transplant: A Case Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Poty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Krim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3406,573 +3406,573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03692963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentary on ``Performance evaluation of a portable bioimpedance cardiac output monitor for measuring hemodynamic changes in athletes during a headup tilt test</w:t>
+                <w:t xml:space="preserve">Activités physiques et sportives, prise en charge de la pandémie au COVID-19, Ségur de la santé et Ségur de la santé publique : pour un trinôme gagnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Myers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Lepretre</w:t>
+                <w:t xml:space="preserve">P.-H. Bréchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Krim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 130 (3), pp.671-672. </w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (2), pp.168-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00873.2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2021.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594648v1</w:t>
+                <w:t xml:space="preserve">hal-05375306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute effects of aerobic continuous, intermittent, and resistance exercise on glycemia in adolescents males with type 1 diabetes</w:t>
+                <w:t xml:space="preserve">Physical and sports activities, management of the COVID-19 pandemic, Segur for health and Segur for public health: For a winning trinomial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Sarnblad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Ponsot</w:t>
+                <w:t xml:space="preserve">P. -H. Brechat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Krim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Lepretre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fawzi Kadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pedi.13194⟩</w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (2), pp.168-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2021.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594647v1</w:t>
+                <w:t xml:space="preserve">hal-03594645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités physiques et sportives, prise en charge de la pandémie au COVID-19, Ségur de la santé et Ségur de la santé publique : pour un trinôme gagnant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-exercise Heart Rate Variability: Whole-body Cryotherapy vs. Contrast Water Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Sautillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marie Lepretre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-H. Bréchat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
+                <w:t xml:space="preserve">Said Ahmaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Costalat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2021.01.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (11), pp.979-984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1312-6914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375306v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-exercise Heart Rate Variability: Whole-body Cryotherapy vs. Contrast Water Therapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acute effects of aerobic continuous, intermittent, and resistance exercise on glycemia in adolescents males with type 1 diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Marie Lepretre</w:t>
+                <w:t xml:space="preserve">Stefan Sarnblad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+                <w:t xml:space="preserve">Elodie Ponsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Lepretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Ahmaidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Costalat</w:t>
+                <w:t xml:space="preserve">Fawzi Kadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1312-6914⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), pp.610-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pedi.13194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594533v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and sports activities, management of the COVID-19 pandemic, Segur for health and Segur for public health: For a winning trinomial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Krim</w:t>
+                <w:t xml:space="preserve">Commentary on ``Performance evaluation of a portable bioimpedance cardiac output monitor for measuring hemodynamic changes in athletes during a headup tilt test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Myers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Lepretre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2021.01.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130 (3), pp.671-672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00873.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594645v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les techniques instrumentales de mesure de la force musculaire et de la balance musculaire : le point sur la technologie isocinétique</w:t>
               </w:r>
@@ -4075,51 +4075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to Phillips' response to commentary on USCOM 1A Doppler and Physioflow bioimpedance hemodynamic monitoring in athletes during head-up tilt tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Lepretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Myers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 131 (1), pp.354-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4179,307 +4179,307 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sautillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Ahmaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costalat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 42 (11), pp.979-984. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/a-1312-6914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Phillips’ response to commentary on USCOM 1A Doppler and Physioflow bioimpedance hemodynamic monitoring in athletes during head-up tilt tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Commentary on “Performance evaluation of a portable bioimpedance cardiac output monitor for measuring hemodynamic changes in athletes during a head-up tilt test”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Myers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Myers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 131 (1), pp.354-355. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00379.2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 130 (3), pp.671-672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00873.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375291v1</w:t>
+                <w:t xml:space="preserve">hal-05375298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentary on “Performance evaluation of a portable bioimpedance cardiac output monitor for measuring hemodynamic changes in athletes during a head-up tilt test”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Reply to Phillips’ response to commentary on USCOM 1A Doppler and Physioflow bioimpedance hemodynamic monitoring in athletes during head-up tilt tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Myers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 130 (3), pp.671-672. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00873.2020⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 131 (1), pp.354-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00379.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375298v1</w:t>
+                <w:t xml:space="preserve">hal-05375291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angular ranges as a reliable isokinetic method to assess shoulder rotator muscles</w:t>
               </w:r>
@@ -4563,161 +4563,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a short-term Interval Aerobic Training Programme with active Recovery bouts (IATP-R) on cognitive and mental health, functional performance and quality of life: A randomised controlled trial in sedentary seniors</w:t>
+                <w:t xml:space="preserve">Effects of a short-term interval aerobic training program with recovery bouts on vascular function in sedentary aged 70 or over: A randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elise Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vogel</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lefebvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Clinical Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 73 (1), pp.e13219. </w:t>
+              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 82, pp.217-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ijcp.13219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.archger.2019.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375323v1</w:t>
+                <w:t xml:space="preserve">hal-05375316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the direct anterior approach allow earlier recovery of walking following total hip arthroplasty? A randomized prospective trial using accelerometry</w:t>
               </w:r>
@@ -4729,57 +4729,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Ben Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marie Lepretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Weissland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4807,1843 +4807,1843 @@
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.otsr.2019.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477259v1</w:t>
+                <w:t xml:space="preserve">hal-05375313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the direct anterior approach allow earlier recovery of walking following total hip arthroplasty? A randomized prospective trial using accelerometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Mertl</w:t>
+                <w:t xml:space="preserve">Effects of a short-term Interval Aerobic Training Programme with active Recovery bouts (IATP-R) on cognitive and mental health, functional performance and quality of life: A randomised controlled trial in sedentary seniors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2019.02.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (1), pp.e13219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijcp.13219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375313v1</w:t>
+                <w:t xml:space="preserve">inserm-02089025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a short-term interval aerobic training program with recovery bouts on vascular function in sedentary aged 70 or over: A randomized controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Lefebvre</w:t>
+                <w:t xml:space="preserve">La voie antérieure pour arthroplastie totale de hanche permet-elle une récupération plus rapide de la marche ? Étude accélérométrique prospective randomisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Ben Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marie Lepretre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Weissland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mertl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.304 - 311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rcot.2019.02.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.archger.2019.02.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05375316v1</w:t>
+                <w:t xml:space="preserve">hal-03485046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a short-term Interval Aerobic Training Programme with active Recovery bouts (IATP-R) on cognitive and mental health, functional performance and quality of life: A randomised controlled trial in sedentary seniors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Lefebvre</w:t>
+                <w:t xml:space="preserve">Isokinetic Strength Ratios: Conventional Methods, Current Limits and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryne Cozette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Doyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Weissland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Clinical Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijcp.13219⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2019.00567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02089025v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La voie antérieure pour arthroplastie totale de hanche permet-elle une récupération plus rapide de la marche ? Étude accélérométrique prospective randomisée</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marie Lepretre</w:t>
+                <w:t xml:space="preserve">Isokinetic Strength Ratios: Conventional Methods, Current Limits and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryne Cozette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Doyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Weissland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rcot.2019.02.022⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2019.00567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485046v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isokinetic Strength Ratios: Conventional Methods, Current Limits and Perspectives</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of a short-term interval aerobic training program with recovery bouts on vascular function in sedentary aged 70 or over: A randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Lepretre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Momas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kaltenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Geny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 82, pp.217-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.archger.2019.02.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2019.00567⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02477228v1</w:t>
+                <w:t xml:space="preserve">hal-03594649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isokinetic Strength Ratios: Conventional Methods, Current Limits and Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryne Cozette</w:t>
+                <w:t xml:space="preserve">Effects of a short-term Interval Aerobic Training Programme with active Recovery bouts (IATP-R) on cognitive and mental health, functional performance and quality of life: A randomised controlled trial in sedentary seniors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2019.00567⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (1), pp.e13219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijcp.13219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375310v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a short-term interval aerobic training program with recovery bouts on vascular function in sedentary aged 70 or over: A randomized controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Geny</w:t>
+                <w:t xml:space="preserve">Does the direct anterior approach allow earlier recovery of walking following total hip arthroplasty? A randomized prospective trial using accelerometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Ben Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Weissland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mertl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.archger.2019.02.017⟩</w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (3), pp.445-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2019.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594649v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénéfices de la prise en compte de la performance au test de marche de 6 minutes dans la phase II de prise en charge du patient cardiaque</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cardiac sympatho-vagal balance changes induced by short-term exercise training are related to aerobic responses in patients with coronary artery disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Gaillard</w:t>
+                <w:t xml:space="preserve">A. Poty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Weissland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jaunet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Krim</w:t>
+                <w:t xml:space="preserve">N. Jaunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2018.03.040⟩</w:t>
+              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2017.11.181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383657v1</w:t>
+                <w:t xml:space="preserve">hal-05383656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la balance musculaire au cours de mouvements de rotation de l’épaule : fiabilité de la méthode isocinétique par plage angulaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryne Cozette</w:t>
+                <w:t xml:space="preserve">Un renforcement musculaire intermittent à haute intensité améliore la force, l’aptitude à la marche et la qualité de vie du patient obèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Agnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Weissland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ileana de Lameth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Krim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 33, pp.S16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2018.03.016⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 33, pp.S15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2018.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05383667v1</w:t>
+                <w:t xml:space="preserve">hal-05383670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac sympatho-vagal balance changes induced by short-term exercise training are related to aerobic responses in patients with coronary artery disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Changes in exercise capactiy of frailest patients with heart failure treated with standard exercise recommandations versus stroke volume response to exercise: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Lepretre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Poty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">An. Germain</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hermel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (1), pp.1261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2017.11.181⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05383656v1</w:t>
+                <w:t xml:space="preserve">hal-03594650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un renforcement musculaire intermittent à haute intensité améliore la force, l’aptitude à la marche et la qualité de vie du patient obèse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Agnes</w:t>
+                <w:t xml:space="preserve">Effects of Interval Aerobic Training Program with Recovery bouts on cardiorespiratory and endurance fitness in seniors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Cadoret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florent Krim</w:t>
+                <w:t xml:space="preserve">Romain Remetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2018.03.014⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (11), pp.2284-2292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.13257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05383670v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02089101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in exercise capactiy of frailest patients with heart failure treated with standard exercise recommandations versus stroke volume response to exercise: a pilot study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. L. Germain</w:t>
+                <w:t xml:space="preserve">Bénéfices de la prise en compte de la performance au test de marche de 6 minutes dans la phase II de prise en charge du patient cardiaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jaunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Weissland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Krim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.S28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2018.03.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594650v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Interval Aerobic Training Program with Recovery bouts on cardiorespiratory and endurance fitness in seniors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude de la balance musculaire au cours de mouvements de rotation de l’épaule : fiabilité de la méthode isocinétique par plage angulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryne Cozette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Weissland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.S16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2018.03.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.13257⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02089101v1</w:t>
+                <w:t xml:space="preserve">hal-05383667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociation des réponses cardiorespiratoires et neuromusculaires à l’exercice à la suite de 4 semaines de réentraînement à l’effort chez des patients cardiaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ghannem</w:t>
+                <w:t xml:space="preserve">Mohamed Ghannem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Jaunet</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -6670,359 +6670,359 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477312v1</w:t>
+                <w:t xml:space="preserve">hal-05375327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation des réponses cardiorespiratoires et neuromusculaires à l’exercice à la suite de 4 semaines de réentraînement à l’effort chez des patients cardiaques</w:t>
+                <w:t xml:space="preserve">Is there a disassociation of ventilatory and electromyographic thresholds in patients with heart disease during a graded cycling exercise?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ghannem</w:t>
+                <w:t xml:space="preserve">Anthony Barnabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Gaillard</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Cardiologie et d'Angéiologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ancard.2017.09.006⟩</w:t>
+              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), pp.103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1878-6480(17)30308-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375327v1</w:t>
+                <w:t xml:space="preserve">hal-05383715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a disassociation of ventilatory and electromyographic thresholds in patients with heart disease during a graded cycling exercise?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations of central and skin temperatures during 24 h in elite wheelchair rugby players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Weissland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thomas Porcher</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Buere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Terrefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60, pp.e12-e13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2017.07.092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1878-6480(17)30308-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05383715v1</w:t>
+                <w:t xml:space="preserve">hal-05383714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wrist movements during isokinetic assessment of muscle rotators of the shoulder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryne Cozette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7031,1219 +7031,1202 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Weissland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gabrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clare Doyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 60, pp.e74-e75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rehab.2017.07.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations of central and skin temperatures during 24 h in elite wheelchair rugby players</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unexpected effects of exercise-based cardiac rehabilitation on changes in metabolic, mechanical and neuromuscular responses observed during cardiopulmonary exercise testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Terrefond</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Barnabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), pp.102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1878-6480(17)30304-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2017.07.092⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05383714v1</w:t>
+                <w:t xml:space="preserve">hal-05383699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected effects of exercise-based cardiac rehabilitation on changes in metabolic, mechanical and neuromuscular responses observed during cardiopulmonary exercise testing</w:t>
+                <w:t xml:space="preserve">Dissociation des réponses cardiorespiratoires et neuromusculaires à l’exercice à la suite de 4 semaines de réentraînement à l’effort chez des patients cardiaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Barnabé</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ghannem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gaillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Cardiologie et d'Angéiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (5), pp.283-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancard.2017.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1878-6480(17)30304-X⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05383699v1</w:t>
+                <w:t xml:space="preserve">hal-02477312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration: The New FIFA World Cup's Challenge for Referee Decision Making?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exercise-based Cardiac Rehabilitation in Coronary Disease: Training Impulse or Modalities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ghannem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bulvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Houssein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lopes</w:t>
+                <w:t xml:space="preserve">S. Ahmaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fagnoni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Soubère Mahamoud Yonis</w:t>
+                <w:t xml:space="preserve">S. Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Athletic Training</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4085/1062-6050-51.3.04⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (14), pp.1144-1149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0042-112591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375403v1</w:t>
+                <w:t xml:space="preserve">hal-05375350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise-based Cardiac Rehabilitation in Coronary Disease: Training Impulse or Modalities?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Bulvestre</w:t>
+                <w:t xml:space="preserve">Who runs the fastest? Anthropometric and physiological correlates of 20m sprint performance in male soccer players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. T. Nikolaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ahmaidi</w:t>
+                <w:t xml:space="preserve">M. A. G. Ruano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Delanaud</w:t>
+                <w:t xml:space="preserve">N. C. De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Freiwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0042-112591⟩</w:t>
+              <w:t xml:space="preserve">Research in Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (4, SI), pp.341-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15438627.2016.1222281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375350v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who runs the fastest? Anthropometric and physiological correlates of 20m sprint performance in male soccer players</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Who runs the fastest? Anthropometric and physiological correlates of 20 m sprint performance in male soccer players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. C. De Oliveira</w:t>
+                <w:t xml:space="preserve">P. Nikolaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. A. Portes</w:t>
+                <w:t xml:space="preserve">M. Ruano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Freiwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 24 (4, SI), pp.341-351. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+              <w:t xml:space="preserve">, 2016, 24 (4), pp.341-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15438627.2016.1222281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594651v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who runs the fastest? Anthropometric and physiological correlates of 20 m sprint performance in male soccer players</w:t>
+                <w:t xml:space="preserve">Effects of pre-exercise alkalosis on the decrease in VO2 at the end of all-out exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Nikolaidis</w:t>
+                <w:t xml:space="preserve">Claire Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ruano</w:t>
+                <w:t xml:space="preserve">Rémi Delfour-Peyrethon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. de Oliveira</w:t>
+                <w:t xml:space="preserve">David J. Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Portes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Freiwald</w:t>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15438627.2016.1222281⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.85-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-015-3239-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375357v1</w:t>
+                <w:t xml:space="preserve">hal-01587502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pre-exercise alkalosis on the decrease in VO2 at the end of all-out exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Thomas</w:t>
+                <w:t xml:space="preserve">0118: Cardiorespiratory responses to incremental exercise in type 1 diabetic patients: a comparison between patients with poor and good glycaemia control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ponsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Delfour-Peyrethon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stefan Särnblad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawzi Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-015-3239-0⟩</w:t>
+              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (1), pp.92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1878-6480(16)30264-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587502v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">0118: Cardiorespiratory responses to incremental exercise in type 1 diabetic patients: a comparison between patients with poor and good glycaemia control</w:t>
+                <w:t xml:space="preserve">Editorial: Rio, Tokyo Paralympic Games and Beyond: How to Prepare Athletes with Motor Disabilities for Peaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Ponsot</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Goosey-Tolfrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Särnblad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fawzi Kadi</w:t>
+                <w:t xml:space="preserve">Thomas Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1878-6480(16)30264-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2016.00497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05383697v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of peak oxygen consumption from the multistage field test in elite wheelchair rugby players</w:t>
               </w:r>
@@ -8268,64 +8251,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Bruere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Terrefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 59, pp.e54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8384,51 +8367,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of Damped Harmonic Oscillation for Modeling the Training Effects on Daily Physical Performance Capacity in Team Sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Ahmaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Lepretre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8469,1474 +8452,1491 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Rio, Tokyo Paralympic Games and Beyond: How to Prepare Athletes with Motor Disabilities for Peaking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programme d’entraînement personnalisé (PEP’C) aux seniors : qui a participé au projet pilote et pour quels bénéfices ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.O. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Janssen</w:t>
+                <w:t xml:space="preserve">T. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Perret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2016.00497⟩</w:t>
+              <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (92), pp.107 - 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.npg.2015.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375353v1</w:t>
+                <w:t xml:space="preserve">hal-01500596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme d’entraînement personnalisé (PEP’C) aux seniors : qui a participé au projet pilote et pour quels bénéfices ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Rio, Tokyo Paralympic Games and Beyond: How to Prepare Athletes with Motor Disabilities for Peaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Vogel</w:t>
+                <w:t xml:space="preserve">Victoria L Goosey-Tolfrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lebreton</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas W J Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Perret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.npg.2015.07.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2016.00497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500596v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Rio, Tokyo Paralympic Games and Beyond: How to Prepare Athletes with Motor Disabilities for Peaking</w:t>
+                <w:t xml:space="preserve">Concordance et dissociation des seuils de fatigue électromyographiques et des seuils ventilatoires chez le patient en réadaptation cardiaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ghannem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barnabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2016.00497⟩</w:t>
+              <w:t xml:space="preserve">Annales de Cardiologie et d'Angéiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (5), pp.306-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancard.2016.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818595v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a disassociation of ventilatory and electromyographic thresholds in patients with heart disease during a graded cycling exercise?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ghannem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Barnabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Cardiologie et d'Angéiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 65 (5), pp.306-310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ancard.2016.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concordance et dissociation des seuils de fatigue électromyographiques et des seuils ventilatoires chez le patient en réadaptation cardiaque</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Barnabé</w:t>
+                <w:t xml:space="preserve">Determinants of the benefits of a short-term personalized intermittent work exercise program (IWEP) among seniors: Results from the CAPS program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. O. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. H. Brechat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Cardiologie et d'Angéiologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ancard.2016.09.011⟩</w:t>
+              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (4), pp.333-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurger.2016.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02477362v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of the benefits of a short-term personalized intermittent work exercise program (IWEP) among seniors: Results from the CAPS program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydration: The New FIFA World Cup's Challenge for Referee Decision Making?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Houssein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. O. Lang</w:t>
+                <w:t xml:space="preserve">Bruno Fagnoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Ahmaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. H. Brechat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martine Bellanger</w:t>
+                <w:t xml:space="preserve">Soubere Mahamoud Yonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (4), pp.333-339. </w:t>
+              <w:t xml:space="preserve">Journal of Athletic Training</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (3), pp.264-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurger.2016.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4085/1062-6050-51.3.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594652v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration: The New FIFA World Cup's Challenge for Referee Decision Making?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Houssein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fagnoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Ahmaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soubere Mahamoud Yonis</w:t>
+                <w:t xml:space="preserve">Soubère Mahamoud Yonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Athletic Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51 (3), pp.264-266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4085/1062-6050-51.3.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594558v1</w:t>
+                <w:t xml:space="preserve">hal-05375403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison Between 30-15 Intermittent Fitness Test and Multistage Field Test on Physiological Responses in Wheelchair Basketball Players</w:t>
+                <w:t xml:space="preserve">Effects of Modified Multistage Field Test on Performance and Physiological Responses in Wheelchair Basketball Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Weissland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2015.00380⟩</w:t>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (2015), pp.245378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/245378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818603v1</w:t>
+                <w:t xml:space="preserve">hal-01818606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Modified Multistage Field Test on Performance and Physiological Responses in Wheelchair Basketball Players</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Berthoin</w:t>
+                <w:t xml:space="preserve">The benefits of using short combined aerobic-resistance training versus load match aerobic training for cardiorespiratory responses in coronary heart disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ghannem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ghannem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ghannem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2015/245378⟩</w:t>
+              <w:t xml:space="preserve">Annales de Cardiologie et d'Angéiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64 (5), pp.419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancard.2015.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818606v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of using short combined aerobic-resistance training versus load match aerobic training for cardiorespiratory responses in coronary heart disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ghannem</w:t>
+                <w:t xml:space="preserve">Effects of Modified Multistage Field Test on Performance and Physiological Responses in Wheelchair Basketball Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Weissland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Faupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Ghannem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Cardiologie et d'Angéiologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21, pp.11 - 7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5604/20831862.1127285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ancard.2015.09.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05383693v1</w:t>
+                <w:t xml:space="preserve">hal-01395983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Modified Multistage Field Test on Performance and Physiological Responses in Wheelchair Basketball Players</w:t>
+                <w:t xml:space="preserve">Comparison Between 30-15 Intermittent Fitness Test and Multistage Field Test on Physiological Responses in Wheelchair Basketball Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Weissland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Borel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21, pp.11 - 7. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5604/20831862.1127285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2015.00380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01395983v1</w:t>
+                <w:t xml:space="preserve">hal-01818603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy expenditure comparison between multiple sclerosis patients and healthy subjects during simple daily gestures</w:t>
               </w:r>
@@ -10208,272 +10208,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength-aerobic versus aerobic training: Does it help to increase VO2peak in patient with coronary disease?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Ghannem</w:t>
+                <w:t xml:space="preserve">Modélisation des effets de l’entraînement : revue des différentes études</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ahmaïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2014.03.1089⟩</w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (5), pp.237-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2013.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383707v1</w:t>
+                <w:t xml:space="preserve">hal-05383676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des effets de l’entraînement : revue des différentes études</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Ahmaïdi</w:t>
+                <w:t xml:space="preserve">Strength-aerobic versus aerobic training: Does it help to increase VO2peak in patient with coronary disease?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bulvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ghannem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 29 (5), pp.237-247. </w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.e299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2013.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2014.03.1089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383676v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of sports drinks on the maintenance of physical performance during 3 tennis matches: a randomized controlled study</w:t>
               </w:r>
@@ -10593,51 +10593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a personalized nine weeks intermittent exercise working program on left ventricle filling function in middle-aged women with mild diastolic dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10733,1378 +10733,1378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a short-term intermittent exercise-training programme on the pulse wave velocity and arterial pressure: a prospective study among 71 healthy older subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Vogel</w:t>
+                <w:t xml:space="preserve">Effects of pre-exercise, endurance, and recovery designer sports drinks on performance during tennis tournament simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien L. Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.-H. Brechat</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lore Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Ennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lonsdorfer-Wolf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Kaltenbach</w:t>
+                <w:t xml:space="preserve">Nicolas Aubineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Clinical Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 67 (5), pp.420 - 426. </w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (11), pp.3076-3083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ijcp.12021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e31828a4745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01737537v1</w:t>
+                <w:t xml:space="preserve">hal-01056805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of cardio-respiratory factors in the occurrence of the decrease in oxygen uptake during supra-maximal, constant-power exercise</w:t>
+                <w:t xml:space="preserve">Influence of Dorsiflexion Shoes on Neuromuscular Fatigue of the Plantar Flexors After Combined Tapping-Jumping Exercises in Volleyball Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Hanon</w:t>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Ahmaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dorel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Delfour-Peyrethon</w:t>
+                <w:t xml:space="preserve">Benjamin Gaillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SpringerPlus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/2193-1801-2-651⟩</w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (7), pp.2025-2033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e3182773271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594164v1</w:t>
+                <w:t xml:space="preserve">hal-02409656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pre-exercise, endurance, and recovery designer sports drinks on performance during tennis tournament simulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Aubineau</w:t>
+                <w:t xml:space="preserve">Mechanical energy expenditure of subject with multiple sclerosis engaged in daily activities: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Serrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e31828a4745⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.134-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056805v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Dorsiflexion Shoes on Neuromuscular Fatigue of the Plantar Flexors After Combined Tapping-Jumping Exercises in Volleyball Players</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gaillien</w:t>
+                <w:t xml:space="preserve">Effect of a short-term intermittent exercise-training programme on the pulse wave velocity and arterial pressure: a prospective study among 71 healthy older subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-H. Brechat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lonsdorfer-Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kaltenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e3182773271⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67 (5), pp.420 - 426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijcp.12021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409656v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical energy expenditure of subject with multiple sclerosis engaged in daily activities: a case study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Ayachi</w:t>
+                <w:t xml:space="preserve">Prevalence of cardio-respiratory factors in the occurrence of the decrease in oxygen uptake during supra-maximal, constant-power exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delfour-Peyrethon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fradet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Leclercq</w:t>
+                <w:t xml:space="preserve">David Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.134-135. </w:t>
+              <w:t xml:space="preserve">SpringerPlus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (1), pp.651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/2193-1801-2-651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629601v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Cardiac Tone Regulation with Fatigue after Supra-Maximal Running Exercise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heart rate variability analysis could help to determine the ventilator threshold in patients with heart failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ghannem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bulvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Hanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Scientific World Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2012, pp.281265. </w:t>
+              <w:t xml:space="preserve">Annales de Cardiologie et d'Angéiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (5), pp.399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1100/2012/281265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ancard.2012.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587104v1</w:t>
+                <w:t xml:space="preserve">hal-05383757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of increasing energy cost on arm coordination in elite sprint swimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Komar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vantorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (3), pp.620-629. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.humov.2011.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart rate variability analysis could help to determine the ventilator threshold in patients with heart failure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Bulvestre</w:t>
+                <w:t xml:space="preserve">Effet d’un programme d’activité physique à charge variable sur les anomalies de la fonction diastolique cardiaque observées au cours du vieillissement : étude chez 80 femmes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kaltenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Di-Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lonsdorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Cardiologie et d'Angéiologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33, pp.S134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2012.03.214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ancard.2012.08.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05383757v1</w:t>
+                <w:t xml:space="preserve">hal-05383756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’un programme d’activité physique à charge variable sur les anomalies de la fonction diastolique cardiaque observées au cours du vieillissement : étude chez 80 femmes âgées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Para-Cycling Performance Was Rather Limited by Physiological than Functional Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Weissland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2012.00327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2012.03.214⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05383756v1</w:t>
+                <w:t xml:space="preserve">hal-01467327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Para-Cycling Performance Was Rather Limited by Physiological than Functional Factors</w:t>
+                <w:t xml:space="preserve">Changes in Cardiac Tone Regulation with Fatigue after Supra-Maximal Running Exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3, </w:t>
+              <w:t xml:space="preserve">The Scientific World Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, pp.281265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2012.00327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1100/2012/281265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467327v1</w:t>
+                <w:t xml:space="preserve">hal-01587104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des modalités d’adaptations centrales ou périphériques après 18 séances d’un programme d’entraînement personnalisé sur cycle chez 59 seniors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lonsdorfer-Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12180,77 +12180,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a short-term personalized intermittent work exercise program (IWEP) on maximal cardio-respiratory function and endurance parameters among healthy young and older seniors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. -M. Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. -H. Brechat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lonsdorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12442,412 +12442,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swim specialty affects energy cost and motor organization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J Komar</w:t>
+                <w:t xml:space="preserve">Oxygen uptake and blood metabolic responses to a 400-m run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0030-1255066⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 109 (2), pp.233-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-009-1339-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727432v1</w:t>
+                <w:t xml:space="preserve">hal-01623862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swim Specialty Affects Energy Cost and Motor Organization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
+                <w:t xml:space="preserve">Swim specialty affects energy cost and motor organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Komar</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Komar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Chavallard</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Chavallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 31 (09), pp.624-630. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
+              <w:t xml:space="preserve">, 2010, 31 (9), pp.624-630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0030-1255066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360291v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen uptake and blood metabolic responses to a 400-m run</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Hanon</w:t>
+                <w:t xml:space="preserve">Swim Specialty Affects Energy Cost and Motor Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Komar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chavallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-009-1339-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (09), pp.624-630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0030-1255066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623862v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of analyses of respiratory gases made with the K4b2 portable and Quark laboratory analysers in horses</w:t>
               </w:r>
@@ -12976,64 +12976,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of short-term aerobic interval training on maximal exercise in sedentary aged subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-H. Brechat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13239,64 +13239,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination non invasive de la capacité maximale d'extraction tissulaire de l'oxygène et niveaux d'aptitude physique d'adolescents sportifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ben Brahim Boudhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lonsdorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13515,77 +13515,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indices cardiorespiratoires de performance chez l'enfant par mesure simultanée et indépendante de la consommation d'oxygène et du débit cardiaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ben Brahim Boudhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lonsdorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hadj Yahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13871,291 +13871,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training and bioenergetic characteristics in elite male and female Kenyan runners.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Acute Moderate Hypoxia on Time to Exhaustion at vV˙O 2 max in Unacclimatized Runners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Billat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Heubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Billat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Heugas</w:t>
+                <w:t xml:space="preserve">J. Koralsztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mille-Hamard Laurence</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/01.MSS.0000053556.59992.A9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 24 (1), pp.9-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2003-37251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00580482v1</w:t>
+                <w:t xml:space="preserve">hal-05383734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Acute Moderate Hypoxia on Time to Exhaustion at vV˙O 2 max in Unacclimatized Runners</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Billat</w:t>
+                <w:t xml:space="preserve">Training and bioenergetic characteristics in elite male and female Kenyan runners.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Heubert</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Heugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Koralsztein</w:t>
+                <w:t xml:space="preserve">Mille-Hamard Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gazeau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Drai Salim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 24 (1), pp.9-14. </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 35 (2), pp.297-304; discussion 305-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-2003-37251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/01.MSS.0000053556.59992.A9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383734v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14212,51 +14212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vitiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Iliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Milstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14307,51 +14307,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’intérêt des mesures directes de consommation d’oxygène en natation course pour déterminer les contributions des métabolismes énergétiques aérobie et anaérobie pendant la nage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Cassirame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème congrès international de l'ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Reims, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14752,51 +14752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15237,90 +15237,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harder is better? Et si une variable explicative de la réponse du patient cardiaque à une phase II de réadaptation était la charge hebdomadaire de réentraînement à l’effort ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine El Abidine Lahouaoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Milstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Krim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Européen Coeur Exercice et Prévention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
@@ -15362,77 +15362,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large biais dans l’agrément entre l'estimation du pic de consommation d'oxygène par un test de terrain intermittent et la valeur mesurée en laboratoire chez le jeune joueur de football américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Prioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Le Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Guersent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Krim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15464,260 +15464,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interchangeability of back extrapolation and exercising oxygen uptake measure during front crawl swimming</w:t>
+                <w:t xml:space="preserve">Impact of imposed stroke rate on repeated sprint swimming ability and perceptual cognitive load: effect of expertise and deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Cassirame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV BMS Symposium on BIOMECHANICS AND MEDICINE IN SWIMMING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Leipzig (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383803v1</w:t>
+                <w:t xml:space="preserve">hal-05383799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of imposed stroke rate on repeated sprint swimming ability and perceptual cognitive load: effect of expertise and deficiency</w:t>
+                <w:t xml:space="preserve">Interchangeability of back extrapolation and exercising oxygen uptake measure during front crawl swimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Cassirame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV BMS Symposium on BIOMECHANICS AND MEDICINE IN SWIMMING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Leipzig (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383799v1</w:t>
+                <w:t xml:space="preserve">hal-05383803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppressed middle-acidosis by oral bicarbonate ingestion affected stroke volume responses during an all-out long sprint cycling event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Thomas-Junius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J. Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society of Cardiology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Londres, United Kingdom</w:t>
@@ -15778,103 +15778,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of different exercise training program on post-exercise V̇O 2 kinetics and V̇O 2 recovery delay in stable patients with coronary heart disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gayda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas-Daniel Trachsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -15928,64 +15928,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des paramètres ventilatoires et métaboliques au cours de 400-m courus sur le mode compétition. Effets de l’expertise sur les réponses métaboliques post-sprint.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16189,51 +16189,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Capart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Krim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dassonneville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Passavant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Br&#233;chat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2025.101987" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410832v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Guignard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien L&#233;tocart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Regaieg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guimard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52082/jssm.2026.211" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483470v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gayda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas-Daniel Trachsel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boidin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalong&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471955v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Krim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naguet de St-Vulfran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Milstein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Castres-Leberuyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.10.236" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05054545v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brisot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Hamza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fourdinier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ncrna.2025.04.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383486v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boissou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quennehen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lichtenberger-Geslin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2025.08.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Milstein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwaf236.389" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05375186v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Milstein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitiello" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2024.132670" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05375188v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Prioul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Guersent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2025.1554055" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375167v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orlando" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2024.10.260" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04982144v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viollet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monconduit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andrejak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.01.023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04892343v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.E.A. Lahouaoula" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouault-de Mangeon-Krim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2024.10.264" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473612v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2023.10.228" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862404v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Monnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goeb" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1466118" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383536v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Josse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anrea.2024.05.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383481v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Iliou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vitiello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehae666.2975" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375266v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Girault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2253-1807" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500920v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375207v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cassirame" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Eustache" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garbellotto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chevrolat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gimenez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05614-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03983229v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04510685v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2022.10.248" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04511385v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lamblin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.08.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04510679v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weissland" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2022.10.244" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03619106v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perwez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gignon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Brechat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepretre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2021.02.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375288v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.811458" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03760266v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bulvestre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mastour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2021.09.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03692963v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594648v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Myers" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00873.2020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594647v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sarnblad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ponsot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Kadi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pedi.13194" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375306v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Br&#233;chat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2021.01.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594533v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sautillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Lepretre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahmaidi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costalat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1312-6914" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594645v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -H. Brechat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433232v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Cozette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weissland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2021016" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594644v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00379.2021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375294v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sautillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375291v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375298v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919807v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cozette Maryne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weissland Thierry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2020.07.023" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375323v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bouaziz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Schmitt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vogel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcp.13219" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477259v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ben Kacem" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mertl" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2019.02.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375313v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375316v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2019.02.017" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02089025v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485046v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2019.02.022" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477228v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Doyle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00567" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375310v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594649v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lefebvre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Momas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kaltenbach" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383657v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gaillard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaunet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.040" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1M4T5CQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383667v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.016" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC127P5C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383656v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poty" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaunet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Porcher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An. Germain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2017.11.181" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B28N6C3D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383670v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Agnes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cadoret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana de Lameth" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P307Z1FQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594650v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hermel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Germain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02089101v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Remetter" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13257" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477312v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghannem" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaillard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2017.09.006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40LG5HRS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375327v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghannem" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383715v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barnab&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Porcher" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(17)30308-7" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ03HJKT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383710v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gabrion" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.07.191" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85H23JSL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383714v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Buere" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Troadec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terrefond" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.07.092" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PWM3BT7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383699v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(17)30304-X" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G27V3H5M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375403v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Houssein" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fagnoni" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soub&#232;re Mahamoud Yonis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4085/1062-6050-51.3.04" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375350v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahmaidi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delanaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-112591" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594651v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Nikolaidis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. G. Ruano" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. De Oliveira" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Portes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freiwald" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15438627.2016.1222281" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375357v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nikolaidis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruano" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Oliveira" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Portes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01587502v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delfour-Peyrethon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Bishop" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3239-0" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383697v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S&#228;rnblad" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(16)30264-6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RM2LQWN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383702v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bruere" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.124" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXSH9DV9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594549v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/IJSPP.2015-0203" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375353v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Goosey-Tolfrey" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Janssen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Perret" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00497" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500596v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Lang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vogel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebreton" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bellanger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2015.07.001" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818595v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria L Goosey-Tolfrey" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W J Janssen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375359v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2016.09.011" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMF5V7WH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477362v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnab&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594652v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. Lang" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Brechat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurger.2016.05.004" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594558v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soubere Mahamoud Yonis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818603v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faupin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Borel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00380" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818606v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthoin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/245378" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383693v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Feron" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghannem" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2015.09.012" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VQ3XG07-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395983v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/20831862.1127285" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383725v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serrau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ayachi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuis-Ansellin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leclercq" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.1112" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7GDF8LP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383723v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.1134" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6T07H7L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383707v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.1089" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S42MDBF5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383676v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahma&#239;di" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2013.11.003" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PFM8GT8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659901v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brink-Elfegoun" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ratel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Metz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ennequin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-014-0046-7" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383690v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Lang" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schmitt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kaltenbach" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurger.2014.01.007" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9BGS81V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737537v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Brechat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lonsdorfer-Wolf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcp.12021" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594164v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bishop" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-2-651" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056805v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien L. Peltier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubineau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e31828a4745" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409656v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaillien" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3182773271" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629601v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fradet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815957" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01587104v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/2012/281265" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364628v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Komar" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alberty" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vantorre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Fernandes" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2011.07.011" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM3CL01J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383757v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2012.08.017" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCDTFRJ9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383756v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di-Marco" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lonsdorfer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2012.03.214" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5BGS2GP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467327v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2012.00327" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383774v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2011.10.274" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVDM4XR7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877293v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -M. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lonsdorfer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benetos" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-011-0087-4" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01724330v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pournot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bieuzen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Duffield" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cozzolino" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1754-6" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01727432v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seifert" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Komar" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemaitre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chavallard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1255066" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360291v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chavallard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01623862v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1339-4" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193435v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metayer" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giovagnoli" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pagliei" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vetrec.165.1.22" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383788v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-1241.2009.02120.x" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WT622WXW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306183v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopes" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Koralsztein" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Billat" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-965066" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383760v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Brahim Boudhina" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadj Yahmed" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.03.001" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0QJZVH2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306354v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cottin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Heubert" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-924355" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383764v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.01.001" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7V3DRWN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306418v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Papelier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;digue" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580463v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L Billat" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Heugas" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Koralsztein" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580482v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Billat" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mille-Hamard Laurence" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drai Salim" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.MSS.0000053556.59992.A9" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383734v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koralsztein" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gazeau" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-37251" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385115v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Iliou" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385133v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429099v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernelle Couture" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moniotte" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433172v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.041" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374559v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Puel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marinho" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Louvet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099378v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Avalos" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437347v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Kazarine" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Fernandes" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831139v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brink" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dor&#233;" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385087v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andr&#233;jak" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385159v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine El Abidine Lahouaoula" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Alaoui" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385149v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383803v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383799v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383826v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas-Junius" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05375099v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01940389v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410832v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Guignard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien L&#233;tocart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Regaieg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guimard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52082/jssm.2026.211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483470v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gayda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas-Daniel Trachsel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boidin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalong&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471955v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Krim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naguet de St-Vulfran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Milstein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Castres-Leberuyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.10.236" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441390v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Capart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Krim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dassonneville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Passavant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Br&#233;chat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2025.101987" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05054545v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brisot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Hamza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fourdinier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ncrna.2025.04.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383486v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boissou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quennehen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lichtenberger-Geslin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2025.08.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Milstein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwaf236.389" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05375186v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Milstein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitiello" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2024.132670" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05375188v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Prioul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Guersent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2025.1554055" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375167v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orlando" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2024.10.260" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04982144v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viollet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monconduit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andrejak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.01.023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04892343v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.E.A. Lahouaoula" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouault-de Mangeon-Krim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2024.10.264" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862404v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Monnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goeb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1466118" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473612v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2023.10.228" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383536v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Josse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anrea.2024.05.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383481v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Iliou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vitiello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehae666.2975" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375266v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Girault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2253-1807" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375207v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cassirame" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Eustache" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garbellotto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chevrolat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gimenez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05614-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500920v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03983229v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04510685v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2022.10.248" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04511385v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lamblin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.08.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04510679v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weissland" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2022.10.244" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03619106v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perwez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gignon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Brechat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepretre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2021.02.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375288v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.811458" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03760266v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bulvestre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mastour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2021.09.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03692963v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375306v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Br&#233;chat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2021.01.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594645v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -H. Brechat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594533v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sautillet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Lepretre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahmaidi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costalat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1312-6914" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594647v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sarnblad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ponsot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Kadi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pedi.13194" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594648v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Myers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00873.2020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433232v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Cozette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weissland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2021016" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594644v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00379.2021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375294v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sautillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375298v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375291v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919807v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cozette Maryne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weissland Thierry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2020.07.023" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375316v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bouaziz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Schmitt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2019.02.017" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375313v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ben Kacem" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mertl" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2019.02.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02089025v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vogel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcp.13219" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485046v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2019.02.022" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477228v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Doyle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00567" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375310v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594649v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lefebvre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Momas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kaltenbach" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geny" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375323v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477259v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383656v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poty" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaunet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Porcher" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An. Germain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2017.11.181" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B28N6C3D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383670v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Agnes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cadoret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana de Lameth" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.014" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P307Z1FQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594650v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hermel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Germain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02089101v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Remetter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13257" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383657v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gaillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaunet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.040" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1M4T5CQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383667v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.016" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC127P5C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375327v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghannem" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaillard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2017.09.006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40LG5HRS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383715v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barnab&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Porcher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(17)30308-7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ03HJKT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383714v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Buere" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Troadec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terrefond" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.07.092" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PWM3BT7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383710v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gabrion" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.07.191" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85H23JSL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383699v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(17)30304-X" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G27V3H5M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477312v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghannem" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375350v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahmaidi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delanaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-112591" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594651v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Nikolaidis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. G. Ruano" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. De Oliveira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Portes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freiwald" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15438627.2016.1222281" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375357v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nikolaidis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruano" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Oliveira" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Portes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01587502v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delfour-Peyrethon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Bishop" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3239-0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383697v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S&#228;rnblad" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(16)30264-6" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RM2LQWN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375353v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Goosey-Tolfrey" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Janssen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Perret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00497" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383702v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bruere" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.124" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXSH9DV9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594549v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/IJSPP.2015-0203" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500596v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Lang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vogel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebreton" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bellanger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2015.07.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818595v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria L Goosey-Tolfrey" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W J Janssen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477362v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnab&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2016.09.011" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMF5V7WH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375359v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594652v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. Lang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Brechat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurger.2016.05.004" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594558v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Houssein" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fagnoni" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soubere Mahamoud Yonis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4085/1062-6050-51.3.04" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375403v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soub&#232;re Mahamoud Yonis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818606v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faupin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Borel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthoin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/245378" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383693v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Feron" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghannem" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2015.09.012" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VQ3XG07-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395983v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/20831862.1127285" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818603v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00380" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383725v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serrau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ayachi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuis-Ansellin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leclercq" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.1112" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7GDF8LP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383723v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.1134" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6T07H7L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383676v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahma&#239;di" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2013.11.003" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PFM8GT8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383707v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.1089" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S42MDBF5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659901v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brink-Elfegoun" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ratel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Metz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ennequin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-014-0046-7" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383690v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Lang" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schmitt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kaltenbach" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurger.2014.01.007" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9BGS81V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056805v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien L. Peltier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubineau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e31828a4745" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409656v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaillien" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3182773271" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629601v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fradet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815957" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737537v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Brechat" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lonsdorfer-Wolf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcp.12021" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594164v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bishop" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-2-651" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383757v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2012.08.017" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCDTFRJ9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364628v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Komar" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alberty" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vantorre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Fernandes" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2011.07.011" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM3CL01J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383756v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di-Marco" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lonsdorfer" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2012.03.214" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5BGS2GP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467327v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2012.00327" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01587104v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/2012/281265" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383774v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2011.10.274" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVDM4XR7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877293v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -M. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lonsdorfer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benetos" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-011-0087-4" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01724330v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pournot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bieuzen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Duffield" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cozzolino" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1754-6" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01623862v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1339-4" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01727432v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seifert" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Komar" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemaitre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chavallard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1255066" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360291v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chavallard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193435v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metayer" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giovagnoli" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pagliei" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vetrec.165.1.22" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383788v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-1241.2009.02120.x" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WT622WXW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306183v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopes" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Koralsztein" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Billat" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-965066" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383760v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Brahim Boudhina" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadj Yahmed" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.03.001" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0QJZVH2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306354v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cottin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Heubert" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-924355" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383764v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.01.001" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7V3DRWN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306418v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Papelier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;digue" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580463v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L Billat" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Heugas" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Koralsztein" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383734v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koralsztein" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gazeau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-37251" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580482v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Billat" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mille-Hamard Laurence" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drai Salim" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.MSS.0000053556.59992.A9" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385115v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Iliou" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385133v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429099v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernelle Couture" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moniotte" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433172v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.041" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374559v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Puel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marinho" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Louvet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099378v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Avalos" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437347v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Kazarine" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Fernandes" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831139v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brink" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dor&#233;" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385087v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andr&#233;jak" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385159v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine El Abidine Lahouaoula" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Alaoui" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385149v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383799v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383803v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383826v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas-Junius" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05375099v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01940389v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>