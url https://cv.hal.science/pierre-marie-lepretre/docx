--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -234,286 +234,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of different exercise training programs on Post-Exercise VO2 Recovery Responses in patients with coronary heart disease</w:t>
+                <w:t xml:space="preserve">Effect of inspiratory muscle training in cardiac rehabilitation on peak oxygen consumption in cardiac patients with or without respiratory muscle weakness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gayda</w:t>
+                <w:t xml:space="preserve">F. Krim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas-Daniel Trachsel</w:t>
+                <w:t xml:space="preserve">P. Naguet de St-Vulfran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Besnier</w:t>
+                <w:t xml:space="preserve">E. Milstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Boidin</w:t>
+                <w:t xml:space="preserve">I. Castres-Leberuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lalongé</w:t>
+                <w:t xml:space="preserve">T. Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 119 (1), pp.S133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2025.10.236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483470v1</w:t>
+                <w:t xml:space="preserve">hal-05471955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of inspiratory muscle training in cardiac rehabilitation on peak oxygen consumption in cardiac patients with or without respiratory muscle weakness</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of different exercise training programs on Post-Exercise VO2 Recovery Responses in patients with coronary heart disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Naguet de St-Vulfran</w:t>
+                <w:t xml:space="preserve">Mathieu Gayda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Milstein</w:t>
+                <w:t xml:space="preserve">Lukas-Daniel Trachsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Castres-Leberuyer</w:t>
+                <w:t xml:space="preserve">Florent Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Alaoui</w:t>
+                <w:t xml:space="preserve">Maxime Boidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lalongé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471955v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier sur les objets connectés et maintien de l’activité physique à domicile : étude descriptive préliminaire chez des patients cardiaques</w:t>
               </w:r>
@@ -767,51 +767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encouraging physical activity in obese youth: A qualitative pilot study of a therapeutic program using new technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Krim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1133,391 +1133,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of two training modalities on sprint performance in young American football players</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of muscle oxygen saturation responses to incremental exercise between sedentary, trained subjects and patients with heart disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Milstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Prioul</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lopes</w:t>
+                <w:t xml:space="preserve">F. Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Krim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fspor.2025.1554055⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 118 (1), pp.S136-S137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2024.10.260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375188v1</w:t>
+                <w:t xml:space="preserve">hal-05375167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of muscle oxygen saturation responses to incremental exercise between sedentary, trained subjects and patients with heart disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Krim</w:t>
+                <w:t xml:space="preserve">Interchangeabilité entre un pléthysmographe et une mesure ambulatoire avec un spiromètre portatif dans l’évaluation des volumes respiratoire chez le patient BPCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Andrejak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2024.10.260⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (279), pp.90-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2025.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375167v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interchangeabilité entre un pléthysmographe et une mesure ambulatoire avec un spiromètre portatif dans l’évaluation des volumes respiratoire chez le patient BPCO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of two training modalities on sprint performance in young American football players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Prioul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Viollet</w:t>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Monconduit</w:t>
+                <w:t xml:space="preserve">Steeve Guersent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Andrejak</w:t>
+                <w:t xml:space="preserve">Philippe Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (279), pp.90-91. </w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2025.01.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2025.1554055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982144v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drug therapy optimization does not explain response status of exercise based cardiac rehabilitation among heart failure patients with reduced ejection fraction</w:t>
               </w:r>
@@ -1542,64 +1542,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rouault-de Mangeon-Krim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Krim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 118 (1), pp.S138-S139. </w:t>
@@ -1637,77 +1637,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing exercise-to-rest ratios in U19 American football European championship: implications for team success and injury prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Prioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Guersent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Le Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1771,77 +1771,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of physical fitness (trained, sedentary or heart disease) on recovery kinetics of muscle oxygen saturation after cardiopulmonary exercise testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Milstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Krim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-M. Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1901,51 +1901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pré-habilitation avant chirurgie du cancer du poumon en soins médicaux et de réadaptation respiratoire : un exemple de prise en charge réussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2135,77 +2135,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas-Daniel Trachsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45 (07), pp.532-542. </w:t>
@@ -2237,338 +2237,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detrended fluctuation analysis to determine physiologic thresholds, investigation and evidence from incremental cycling test</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gimenez</w:t>
+                <w:t xml:space="preserve">Determinants of V̇+O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; peak changes after aerobic training in coronary heart disease patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas-Daniel Trachsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Besnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-024-05614-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (7), pp.532-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-2253-1807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375207v1</w:t>
+                <w:t xml:space="preserve">hal-04500920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of V̇+O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; peak changes after aerobic training in coronary heart disease patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Boidin</w:t>
+                <w:t xml:space="preserve">Detrended fluctuation analysis to determine physiologic thresholds, investigation and evidence from incremental cycling test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Cassirame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Garbellotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chevrolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-2253-1807⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 125 (2), pp.523-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-024-05614-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500920v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blessures et performances : quand la science se penche sur le football américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Prioul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2593,51 +2593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infraclass variations of cardiorespiratory responses to cardiopulmonary exercise testing among elite paracyclists with the same official functional limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Krim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2697,51 +2697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de la quantification de la charge d’entraînement dans la décision du retour au sport chez un patient en fin de rééducation : revue de littérature et niveau de preuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2814,51 +2814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of propulsion modes (arm versus leg cranking) and class groups on cardiovascular responses in paracyling athletes carrying out a cardiopulmonary exercise test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Krim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Weissland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2918,51 +2918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picard physicians' perspectives about the Legislative Decree on the physical activity prescription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Krim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Perwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3074,51 +3074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Poty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Krim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3308,51 +3308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Poty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Krim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3406,573 +3406,573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03692963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités physiques et sportives, prise en charge de la pandémie au COVID-19, Ségur de la santé et Ségur de la santé publique : pour un trinôme gagnant</w:t>
+                <w:t xml:space="preserve">Acute effects of aerobic continuous, intermittent, and resistance exercise on glycemia in adolescents males with type 1 diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-H. Bréchat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
+                <w:t xml:space="preserve">Stefan Sarnblad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ponsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Lepretre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawzi Kadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2021.01.001⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), pp.610-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pedi.13194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375306v1</w:t>
+                <w:t xml:space="preserve">hal-03594647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and sports activities, management of the COVID-19 pandemic, Segur for health and Segur for public health: For a winning trinomial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Krim</w:t>
+                <w:t xml:space="preserve">Commentary on ``Performance evaluation of a portable bioimpedance cardiac output monitor for measuring hemodynamic changes in athletes during a headup tilt test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Myers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Lepretre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2021.01.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130 (3), pp.671-672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00873.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594645v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-exercise Heart Rate Variability: Whole-body Cryotherapy vs. Contrast Water Therapy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activités physiques et sportives, prise en charge de la pandémie au COVID-19, Ségur de la santé et Ségur de la santé publique : pour un trinôme gagnant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Ahmaidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Costalat</w:t>
+                <w:t xml:space="preserve">P.-H. Bréchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Krim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1312-6914⟩</w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (2), pp.168-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2021.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594533v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute effects of aerobic continuous, intermittent, and resistance exercise on glycemia in adolescents males with type 1 diabetes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Ponsot</w:t>
+                <w:t xml:space="preserve">Physical and sports activities, management of the COVID-19 pandemic, Segur for health and Segur for public health: For a winning trinomial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. -H. Brechat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Krim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Lepretre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fawzi Kadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pedi.13194⟩</w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (2), pp.168-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2021.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594647v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentary on ``Performance evaluation of a portable bioimpedance cardiac output monitor for measuring hemodynamic changes in athletes during a headup tilt test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-exercise Heart Rate Variability: Whole-body Cryotherapy vs. Contrast Water Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Sautillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marie Lepretre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Ahmaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Myers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Lepretre</w:t>
+                <w:t xml:space="preserve">Guillaume Costalat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 130 (3), pp.671-672. </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (11), pp.979-984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00873.2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/a-1312-6914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594648v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les techniques instrumentales de mesure de la force musculaire et de la balance musculaire : le point sur la technologie isocinétique</w:t>
               </w:r>
@@ -4075,51 +4075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to Phillips' response to commentary on USCOM 1A Doppler and Physioflow bioimpedance hemodynamic monitoring in athletes during head-up tilt tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Lepretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Myers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 131 (1), pp.354-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4179,307 +4179,307 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sautillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Ahmaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Costalat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 42 (11), pp.979-984. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/a-1312-6914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentary on “Performance evaluation of a portable bioimpedance cardiac output monitor for measuring hemodynamic changes in athletes during a head-up tilt test”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Reply to Phillips’ response to commentary on USCOM 1A Doppler and Physioflow bioimpedance hemodynamic monitoring in athletes during head-up tilt tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Myers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 130 (3), pp.671-672. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00873.2020⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 131 (1), pp.354-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00379.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375298v1</w:t>
+                <w:t xml:space="preserve">hal-05375291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Phillips’ response to commentary on USCOM 1A Doppler and Physioflow bioimpedance hemodynamic monitoring in athletes during head-up tilt tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Commentary on “Performance evaluation of a portable bioimpedance cardiac output monitor for measuring hemodynamic changes in athletes during a head-up tilt test”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Myers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Myers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 131 (1), pp.354-355. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00379.2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 130 (3), pp.671-672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00873.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375291v1</w:t>
+                <w:t xml:space="preserve">hal-05375298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angular ranges as a reliable isokinetic method to assess shoulder rotator muscles</w:t>
               </w:r>
@@ -4563,364 +4563,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a short-term interval aerobic training program with recovery bouts on vascular function in sedentary aged 70 or over: A randomized controlled trial</w:t>
+                <w:t xml:space="preserve">Does the direct anterior approach allow earlier recovery of walking following total hip arthroplasty? A randomized prospective trial using accelerometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Bouaziz</w:t>
+                <w:t xml:space="preserve">Gautier Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Lang</w:t>
+                <w:t xml:space="preserve">Elias Ben Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marie Lepretre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Weissland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Schmitt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Lefebvre</w:t>
+                <w:t xml:space="preserve">Patrice Mertl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.archger.2019.02.017⟩</w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (3), pp.445-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2019.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375316v1</w:t>
+                <w:t xml:space="preserve">hal-05375313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the direct anterior approach allow earlier recovery of walking following total hip arthroplasty? A randomized prospective trial using accelerometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of a short-term interval aerobic training program with recovery bouts on vascular function in sedentary aged 70 or over: A randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Bon</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Ben Kacem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Weissland</w:t>
+                <w:t xml:space="preserve">Elise Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Mertl</w:t>
+                <w:t xml:space="preserve">François Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 105 (3), pp.445-452. </w:t>
+              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 82, pp.217-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2019.02.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.archger.2019.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375313v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a short-term Interval Aerobic Training Programme with active Recovery bouts (IATP-R) on cognitive and mental health, functional performance and quality of life: A randomised controlled trial in sedentary seniors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4971,103 +4971,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La voie antérieure pour arthroplastie totale de hanche permet-elle une récupération plus rapide de la marche ? Étude accélérométrique prospective randomisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Ben Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marie Lepretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Weissland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mertl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105, pp.304 - 311. </w:t>
@@ -5418,51 +5418,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Geny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 82, pp.217-225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.archger.2019.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594649v1</w:t>
@@ -5473,90 +5473,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a short-term Interval Aerobic Training Programme with active Recovery bouts (IATP-R) on cognitive and mental health, functional performance and quality of life: A randomised controlled trial in sedentary seniors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5607,130 +5607,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the direct anterior approach allow earlier recovery of walking following total hip arthroplasty? A randomized prospective trial using accelerometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Ben Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Weissland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mertl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105 (3), pp.445-452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.otsr.2019.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477259v1</w:t>
@@ -6158,90 +6158,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Interval Aerobic Training Program with Recovery bouts on cardiorespiratory and endurance fitness in seniors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Remetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6840,319 +6840,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations of central and skin temperatures during 24 h in elite wheelchair rugby players</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wrist movements during isokinetic assessment of muscle rotators of the shoulder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryne Cozette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Weissland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Buere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Terrefond</w:t>
+                <w:t xml:space="preserve">Antoine Gabrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Doyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 60, pp.e12-e13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2017.07.092⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 60, pp.e74-e75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2017.07.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383714v1</w:t>
+                <w:t xml:space="preserve">hal-05383710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wrist movements during isokinetic assessment of muscle rotators of the shoulder</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variations of central and skin temperatures during 24 h in elite wheelchair rugby players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Weissland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Buere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gabrion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clare Doyle</w:t>
+                <w:t xml:space="preserve">Michel Terrefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 60, pp.e74-e75. </w:t>
+              <w:t xml:space="preserve">, 2017, 60, pp.e12-e13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2017.07.191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2017.07.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383710v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected effects of exercise-based cardiac rehabilitation on changes in metabolic, mechanical and neuromuscular responses observed during cardiopulmonary exercise testing</w:t>
               </w:r>
@@ -7979,77 +7979,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0118: Cardiorespiratory responses to incremental exercise in type 1 diabetic patients: a comparison between patients with poor and good glycaemia control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Ponsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Särnblad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fawzi Kadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (1), pp.92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8089,390 +8089,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Rio, Tokyo Paralympic Games and Beyond: How to Prepare Athletes with Motor Disabilities for Peaking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of peak oxygen consumption from the multistage field test in elite wheelchair rugby players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Weissland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Goosey-Tolfrey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claudio Perret</w:t>
+                <w:t xml:space="preserve">Steven Bruere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Terrefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2016.00497⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59, pp.e54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2016.07.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375353v1</w:t>
+                <w:t xml:space="preserve">hal-05383702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of peak oxygen consumption from the multistage field test in elite wheelchair rugby players</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Terrefond</w:t>
+                <w:t xml:space="preserve">Relevance of Damped Harmonic Oscillation for Modeling the Training Effects on Daily Physical Performance Capacity in Team Sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Ahmaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Lepretre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2016.07.124⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (7), pp.965-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/IJSPP.2015-0203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05383702v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of Damped Harmonic Oscillation for Modeling the Training Effects on Daily Physical Performance Capacity in Team Sport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: Rio, Tokyo Paralympic Games and Beyond: How to Prepare Athletes with Motor Disabilities for Peaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Goosey-Tolfrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Morin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Lepretre</w:t>
+                <w:t xml:space="preserve">Claudio Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (7), pp.965-972. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/IJSPP.2015-0203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2016.00497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594549v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme d’entraînement personnalisé (PEP’C) aux seniors : qui a participé au projet pilote et pour quels bénéfices ?</w:t>
               </w:r>
@@ -8631,768 +8631,768 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria L Goosey-Tolfrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas W J Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.497. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2016.00497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concordance et dissociation des seuils de fatigue électromyographiques et des seuils ventilatoires chez le patient en réadaptation cardiaque</w:t>
+                <w:t xml:space="preserve">Is there a disassociation of ventilatory and electromyographic thresholds in patients with heart disease during a graded cycling exercise?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Ghannem</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ghannem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Delanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Barnabé</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Barnabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Cardiologie et d'Angéiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 65 (5), pp.306-310. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancard.2016.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ancard.2016.09.011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477362v1</w:t>
+                <w:t xml:space="preserve">hal-05375359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a disassociation of ventilatory and electromyographic thresholds in patients with heart disease during a graded cycling exercise?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Barnabé</w:t>
+                <w:t xml:space="preserve">Determinants of the benefits of a short-term personalized intermittent work exercise program (IWEP) among seniors: Results from the CAPS program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. O. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. H. Brechat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Cardiologie et d'Angéiologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ancard.2016.09.011⟩</w:t>
+              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (4), pp.333-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurger.2016.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05375359v1</w:t>
+                <w:t xml:space="preserve">hal-03594652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of the benefits of a short-term personalized intermittent work exercise program (IWEP) among seniors: Results from the CAPS program</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Bellanger</w:t>
+                <w:t xml:space="preserve">Hydration: The New FIFA World Cup's Challenge for Referee Decision Making?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Houssein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fagnoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Ahmaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soubere Mahamoud Yonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurger.2016.05.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Athletic Training</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (3), pp.264-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4085/1062-6050-51.3.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594652v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration: The New FIFA World Cup's Challenge for Referee Decision Making?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Soubere Mahamoud Yonis</w:t>
+                <w:t xml:space="preserve">Concordance et dissociation des seuils de fatigue électromyographiques et des seuils ventilatoires chez le patient en réadaptation cardiaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ghannem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barnabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Athletic Training</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4085/1062-6050-51.3.04⟩</w:t>
+              <w:t xml:space="preserve">Annales de Cardiologie et d'Angéiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (5), pp.306-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancard.2016.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594558v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration: The New FIFA World Cup's Challenge for Referee Decision Making?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Houssein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fagnoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Ahmaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soubère Mahamoud Yonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Athletic Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51 (3), pp.264-266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4085/1062-6050-51.3.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375403v1</w:t>
@@ -9916,51 +9916,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy expenditure comparison between multiple sclerosis patients and healthy subjects during simple daily gestures</w:t>
+                <w:t xml:space="preserve">Comparaison de la dépense énergétique lors de gestes du quotidien entre des patients atteints de sclérose en plaque et des sujets sains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Serrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ayachi</w:t>
@@ -9999,114 +9999,114 @@
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 57, pp.e305. </w:t>
+              <w:t xml:space="preserve">, 2014, 57, pp.e311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2014.03.1112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2014.03.1134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383725v1</w:t>
+                <w:t xml:space="preserve">hal-05383723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la dépense énergétique lors de gestes du quotidien entre des patients atteints de sclérose en plaque et des sujets sains</w:t>
+                <w:t xml:space="preserve">Energy expenditure comparison between multiple sclerosis patients and healthy subjects during simple daily gestures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Serrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ayachi</w:t>
@@ -10145,335 +10145,335 @@
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 57, pp.e311. </w:t>
+              <w:t xml:space="preserve">, 2014, 57, pp.e305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2014.03.1134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2014.03.1112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383723v1</w:t>
+                <w:t xml:space="preserve">hal-05383725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des effets de l’entraînement : revue des différentes études</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Ahmaïdi</w:t>
+                <w:t xml:space="preserve">Strength-aerobic versus aerobic training: Does it help to increase VO2peak in patient with coronary disease?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bulvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ghannem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.e299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2014.03.1089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2013.11.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383676v1</w:t>
+                <w:t xml:space="preserve">hal-05383707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength-aerobic versus aerobic training: Does it help to increase VO2peak in patient with coronary disease?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Ghannem</w:t>
+                <w:t xml:space="preserve">Modélisation des effets de l’entraînement : revue des différentes études</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ahmaïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 57, pp.e299. </w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (5), pp.237-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2014.03.1089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2013.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383707v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of sports drinks on the maintenance of physical performance during 3 tennis matches: a randomized controlled study</w:t>
               </w:r>
@@ -10886,51 +10886,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Dorsiflexion Shoes on Neuromuscular Fatigue of the Plantar Flexors After Combined Tapping-Jumping Exercises in Volleyball Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Ahmaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gaillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11386,289 +11386,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart rate variability analysis could help to determine the ventilator threshold in patients with heart failure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Bulvestre</w:t>
+                <w:t xml:space="preserve">Effect of increasing energy cost on arm coordination in elite sprint swimmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Komar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alberty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vantorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Cardiologie et d'Angéiologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ancard.2012.08.017⟩</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (3), pp.620-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2011.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383757v1</w:t>
+                <w:t xml:space="preserve">hal-02364628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of increasing energy cost on arm coordination in elite sprint swimmers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Komar</w:t>
+                <w:t xml:space="preserve">Heart rate variability analysis could help to determine the ventilator threshold in patients with heart failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ghannem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bulvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 31 (3), pp.620-629. </w:t>
+              <w:t xml:space="preserve">Annales de Cardiologie et d'Angéiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (5), pp.399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2011.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ancard.2012.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364628v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’un programme d’activité physique à charge variable sur les anomalies de la fonction diastolique cardiaque observées au cours du vieillissement : étude chez 80 femmes âgées</w:t>
               </w:r>
@@ -11826,64 +11826,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Weissland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11930,51 +11930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in Cardiac Tone Regulation with Fatigue after Supra-Maximal Running Exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12206,51 +12206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. -M. Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. -H. Brechat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lonsdorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12712,51 +12712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swim Specialty Affects Energy Cost and Motor Organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Komar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14212,51 +14212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vitiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Iliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Milstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14307,51 +14307,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’intérêt des mesures directes de consommation d’oxygène en natation course pour déterminer les contributions des métabolismes énergétiques aérobie et anaérobie pendant la nage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Cassirame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème congrès international de l'ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Reims, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14552,547 +14552,559 @@
               <w:t xml:space="preserve">SOFMER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Saint Etienne, France. pp.e17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rehab.2016.07.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons of four competitive jammers by biomechanics and physiological parameters in expert male crawl swimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Marinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIth International Symposium on Biomechanics and Medicine in Swimming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Canberra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ventilatory, metabolic and kinematic responses in sprint versus distance swimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIth International Symposium on Biomechanics and Medicine in Swimming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Canberra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does four weeks of simple reaction time training improve start performance in swimming?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Kazarine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Puel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIth International Symposium on Biomechanics and Medicine in Swimming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Canberra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance-enhancing effects of a specific sports-drink protocol on fatigue during repeated singles tennis match play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lore Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du congrès ACAPS (Association des Chercheurs en Activités Physiques et Sportives)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15102,324 +15114,324 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interchangeabilité de la mesure des volumes pulmonaires entre un pléthysmographe et le spiromètre portatif chez le patient porteur d’une bronchopneumopathie chronique obstructive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Andréjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 ème Journées Francophones de Kinésithérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harder is better? Et si une variable explicative de la réponse du patient cardiaque à une phase II de réadaptation était la charge hebdomadaire de réentraînement à l’effort ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine El Abidine Lahouaoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Milstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Krim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Européen Coeur Exercice et Prévention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large biais dans l’agrément entre l'estimation du pic de consommation d'oxygène par un test de terrain intermittent et la valeur mesurée en laboratoire chez le jeune joueur de football américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Prioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Le Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Guersent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Krim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15434,264 +15446,264 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Européen Coeur Exercice et Prévention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of imposed stroke rate on repeated sprint swimming ability and perceptual cognitive load: effect of expertise and deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV BMS Symposium on BIOMECHANICS AND MEDICINE IN SWIMMING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Leipzig (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interchangeability of back extrapolation and exercising oxygen uptake measure during front crawl swimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Cassirame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV BMS Symposium on BIOMECHANICS AND MEDICINE IN SWIMMING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Leipzig (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppressed middle-acidosis by oral bicarbonate ingestion affected stroke volume responses during an all-out long sprint cycling event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Thomas-Junius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J. Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15710,51 +15722,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society of Cardiology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15764,147 +15776,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of different exercise training program on post-exercise V̇O 2 kinetics and V̇O 2 recovery delay in stable patients with coronary heart disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gayda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas-Daniel Trachsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15914,51 +15926,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des paramètres ventilatoires et métaboliques au cours de 400-m courus sur le mode compétition. Effets de l’expertise sur les réponses métaboliques post-sprint.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15984,65 +15996,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport Final du Projet de Recherche n° 07-011, Institut National du Sport, de l'Expertise et de la Performance (INSEP). 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId492"/>
+      <w:footerReference w:type="default" r:id="rId493"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16189,51 +16201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410832v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Guignard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien L&#233;tocart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Regaieg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guimard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52082/jssm.2026.211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483470v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gayda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas-Daniel Trachsel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boidin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalong&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471955v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Krim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naguet de St-Vulfran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Milstein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Castres-Leberuyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.10.236" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441390v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Capart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Krim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dassonneville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Passavant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Br&#233;chat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2025.101987" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05054545v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brisot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Hamza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fourdinier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ncrna.2025.04.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383486v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boissou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quennehen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lichtenberger-Geslin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2025.08.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Milstein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwaf236.389" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05375186v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Milstein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitiello" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2024.132670" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05375188v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Prioul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Guersent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2025.1554055" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375167v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orlando" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2024.10.260" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04982144v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viollet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monconduit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andrejak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.01.023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04892343v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.E.A. Lahouaoula" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouault-de Mangeon-Krim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2024.10.264" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862404v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Monnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goeb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1466118" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473612v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2023.10.228" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383536v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Josse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anrea.2024.05.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383481v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Iliou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vitiello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehae666.2975" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375266v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Girault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2253-1807" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375207v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cassirame" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Eustache" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garbellotto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chevrolat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gimenez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05614-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500920v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03983229v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04510685v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2022.10.248" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04511385v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lamblin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.08.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04510679v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weissland" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2022.10.244" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03619106v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perwez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gignon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Brechat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepretre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2021.02.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375288v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.811458" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03760266v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bulvestre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mastour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2021.09.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03692963v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375306v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Br&#233;chat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2021.01.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594645v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -H. Brechat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594533v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sautillet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Lepretre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahmaidi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costalat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1312-6914" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594647v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sarnblad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ponsot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Kadi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pedi.13194" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594648v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Myers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00873.2020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433232v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Cozette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weissland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2021016" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594644v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00379.2021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375294v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sautillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375298v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375291v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919807v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cozette Maryne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weissland Thierry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2020.07.023" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375316v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bouaziz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Schmitt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2019.02.017" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375313v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ben Kacem" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mertl" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2019.02.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02089025v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vogel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcp.13219" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485046v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2019.02.022" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477228v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Doyle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00567" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375310v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594649v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lefebvre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Momas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kaltenbach" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geny" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375323v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477259v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383656v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poty" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaunet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Porcher" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An. Germain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2017.11.181" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B28N6C3D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383670v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Agnes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cadoret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana de Lameth" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.014" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P307Z1FQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594650v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hermel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Germain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02089101v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Remetter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13257" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383657v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gaillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaunet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.040" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1M4T5CQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383667v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.016" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC127P5C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375327v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghannem" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaillard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2017.09.006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40LG5HRS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383715v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barnab&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Porcher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(17)30308-7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ03HJKT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383714v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Buere" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Troadec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terrefond" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.07.092" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PWM3BT7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383710v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gabrion" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.07.191" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85H23JSL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383699v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(17)30304-X" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G27V3H5M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477312v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghannem" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375350v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahmaidi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delanaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-112591" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594651v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Nikolaidis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. G. Ruano" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. De Oliveira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Portes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freiwald" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15438627.2016.1222281" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375357v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nikolaidis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruano" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Oliveira" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Portes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01587502v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delfour-Peyrethon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Bishop" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3239-0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383697v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S&#228;rnblad" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(16)30264-6" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RM2LQWN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375353v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Goosey-Tolfrey" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Janssen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Perret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00497" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383702v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bruere" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.124" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXSH9DV9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594549v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/IJSPP.2015-0203" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500596v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Lang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vogel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebreton" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bellanger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2015.07.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818595v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria L Goosey-Tolfrey" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W J Janssen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477362v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnab&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2016.09.011" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMF5V7WH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375359v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594652v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. Lang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Brechat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurger.2016.05.004" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594558v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Houssein" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fagnoni" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soubere Mahamoud Yonis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4085/1062-6050-51.3.04" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375403v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soub&#232;re Mahamoud Yonis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818606v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faupin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Borel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthoin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/245378" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383693v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Feron" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghannem" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2015.09.012" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VQ3XG07-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395983v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/20831862.1127285" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818603v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00380" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383725v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serrau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ayachi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuis-Ansellin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leclercq" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.1112" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7GDF8LP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383723v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.1134" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6T07H7L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383676v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahma&#239;di" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2013.11.003" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PFM8GT8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383707v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.1089" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S42MDBF5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659901v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brink-Elfegoun" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ratel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Metz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ennequin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-014-0046-7" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383690v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Lang" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schmitt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kaltenbach" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurger.2014.01.007" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9BGS81V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056805v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien L. Peltier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubineau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e31828a4745" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409656v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaillien" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3182773271" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629601v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fradet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815957" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737537v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Brechat" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lonsdorfer-Wolf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcp.12021" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594164v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bishop" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-2-651" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383757v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2012.08.017" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCDTFRJ9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364628v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Komar" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alberty" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vantorre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Fernandes" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2011.07.011" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM3CL01J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383756v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di-Marco" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lonsdorfer" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2012.03.214" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5BGS2GP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467327v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2012.00327" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01587104v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/2012/281265" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383774v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2011.10.274" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVDM4XR7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877293v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -M. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lonsdorfer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benetos" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-011-0087-4" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01724330v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pournot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bieuzen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Duffield" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cozzolino" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1754-6" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01623862v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1339-4" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01727432v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seifert" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Komar" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemaitre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chavallard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1255066" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360291v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chavallard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193435v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metayer" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giovagnoli" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pagliei" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vetrec.165.1.22" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383788v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-1241.2009.02120.x" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WT622WXW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306183v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopes" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Koralsztein" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Billat" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-965066" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383760v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Brahim Boudhina" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadj Yahmed" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.03.001" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0QJZVH2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306354v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cottin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Heubert" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-924355" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383764v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.01.001" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7V3DRWN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306418v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Papelier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;digue" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580463v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L Billat" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Heugas" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Koralsztein" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383734v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koralsztein" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gazeau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-37251" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580482v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Billat" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mille-Hamard Laurence" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drai Salim" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.MSS.0000053556.59992.A9" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385115v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Iliou" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385133v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429099v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernelle Couture" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moniotte" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433172v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.041" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374559v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Puel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marinho" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Louvet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099378v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Avalos" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437347v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Kazarine" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Fernandes" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831139v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brink" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dor&#233;" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385087v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andr&#233;jak" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385159v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine El Abidine Lahouaoula" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Alaoui" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385149v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383799v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383803v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383826v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas-Junius" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05375099v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01940389v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410832v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Seifert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Guignard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien L&#233;tocart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Regaieg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guimard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52082/jssm.2026.211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Krim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naguet de St-Vulfran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Milstein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Castres-Leberuyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.10.236" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483470v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gayda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas-Daniel Trachsel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boidin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalong&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441390v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Capart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Krim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dassonneville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Passavant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Br&#233;chat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2025.101987" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05054545v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brisot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Hamza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fourdinier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ncrna.2025.04.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383486v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boissou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quennehen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lichtenberger-Geslin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2025.08.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Milstein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwaf236.389" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05375186v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Milstein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitiello" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2024.132670" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375167v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orlando" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2024.10.260" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04982144v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viollet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monconduit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andrejak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.01.023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05375188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Prioul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Guersent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2025.1554055" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04892343v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.E.A. Lahouaoula" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouault-de Mangeon-Krim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2024.10.264" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862404v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Le Monnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goeb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1466118" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473612v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2023.10.228" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383536v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Josse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anrea.2024.05.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383481v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Iliou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vitiello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehae666.2975" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375266v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Girault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2253-1807" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500920v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375207v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cassirame" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Eustache" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Garbellotto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chevrolat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gimenez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05614-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03983229v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04510685v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2022.10.248" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04511385v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lamblin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2022.08.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04510679v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weissland" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2022.10.244" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03619106v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perwez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gignon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-H Brechat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepretre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2021.02.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375288v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.811458" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03760266v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bulvestre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mastour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2021.09.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03692963v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594647v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sarnblad" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ponsot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Kadi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pedi.13194" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594648v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Myers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00873.2020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375306v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Br&#233;chat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2021.01.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594645v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -H. Brechat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594533v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sautillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Lepretre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahmaidi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costalat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1312-6914" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433232v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Cozette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weissland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2021016" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594644v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00379.2021" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375294v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sautillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375291v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375298v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919807v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cozette Maryne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weissland Thierry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2020.07.023" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375313v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Ben Kacem" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mertl" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2019.02.008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375316v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bouaziz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Schmitt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2019.02.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02089025v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vogel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcp.13219" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485046v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2019.02.022" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477228v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Doyle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00567" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375310v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594649v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lefebvre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Momas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kaltenbach" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Geny" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375323v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477259v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383656v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poty" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaunet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Porcher" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An. Germain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2017.11.181" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B28N6C3D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383670v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Agnes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cadoret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana de Lameth" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.014" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P307Z1FQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594650v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hermel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Germain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02089101v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Remetter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13257" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383657v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gaillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaunet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.040" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1M4T5CQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383667v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.016" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC127P5C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375327v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghannem" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delanaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaillard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2017.09.006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40LG5HRS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383715v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barnab&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Porcher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(17)30308-7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ03HJKT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383710v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gabrion" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.07.191" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85H23JSL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383714v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Buere" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Troadec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Terrefond" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.07.092" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PWM3BT7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383699v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(17)30304-X" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G27V3H5M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477312v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghannem" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375350v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahmaidi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delanaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-112591" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594651v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Nikolaidis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. G. Ruano" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. C. De Oliveira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Portes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freiwald" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15438627.2016.1222281" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375357v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nikolaidis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruano" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Oliveira" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Portes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01587502v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delfour-Peyrethon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Bishop" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3239-0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383697v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S&#228;rnblad" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(16)30264-6" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RM2LQWN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383702v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bruere" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.124" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXSH9DV9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594549v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/IJSPP.2015-0203" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375353v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Goosey-Tolfrey" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Janssen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Perret" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00497" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500596v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Lang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vogel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebreton" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bellanger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2015.07.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818595v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria L Goosey-Tolfrey" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W J Janssen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375359v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2016.09.011" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMF5V7WH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594652v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. Lang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Brechat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurger.2016.05.004" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594558v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Houssein" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fagnoni" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soubere Mahamoud Yonis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4085/1062-6050-51.3.04" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477362v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnab&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375403v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soub&#232;re Mahamoud Yonis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818606v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faupin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Borel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthoin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/245378" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383693v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Feron" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghannem" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2015.09.012" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8VQ3XG07-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395983v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/20831862.1127285" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818603v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00380" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383723v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serrau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ayachi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuis-Ansellin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leclercq" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.1134" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6T07H7L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383725v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.1112" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7GDF8LP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383707v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.03.1089" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S42MDBF5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383676v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahma&#239;di" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2013.11.003" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PFM8GT8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659901v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brink-Elfegoun" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ratel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Metz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ennequin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-014-0046-7" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383690v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Lang" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schmitt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kaltenbach" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurger.2014.01.007" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9BGS81V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056805v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien L. Peltier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubineau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e31828a4745" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409656v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaillien" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3182773271" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629601v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fradet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815957" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737537v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Brechat" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lonsdorfer-Wolf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcp.12021" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594164v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bishop" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-2-651" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364628v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Komar" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alberty" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vantorre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Fernandes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2011.07.011" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM3CL01J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383757v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2012.08.017" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCDTFRJ9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383756v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di-Marco" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lonsdorfer" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2012.03.214" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5BGS2GP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467327v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2012.00327" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01587104v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/2012/281265" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383774v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2011.10.274" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVDM4XR7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877293v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -M. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lonsdorfer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benetos" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-011-0087-4" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01724330v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pournot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bieuzen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Duffield" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cozzolino" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-010-1754-6" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01623862v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1339-4" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01727432v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seifert" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Komar" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemaitre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chavallard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1255066" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360291v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lema&#238;tre" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chavallard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193435v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metayer" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giovagnoli" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pagliei" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vetrec.165.1.22" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383788v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-1241.2009.02120.x" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WT622WXW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306183v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lopes" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Koralsztein" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Billat" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-965066" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383760v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ben Brahim Boudhina" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hadj Yahmed" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.03.001" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0QJZVH2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306354v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cottin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;digue" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Heubert" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-924355" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383764v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.01.001" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7V3DRWN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306418v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Papelier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;digue" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580463v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L Billat" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Heugas" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Koralsztein" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383734v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koralsztein" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gazeau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-37251" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580482v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Billat" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mille-Hamard Laurence" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drai Salim" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.MSS.0000053556.59992.A9" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385115v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Iliou" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385133v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429099v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernelle Couture" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moniotte" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433172v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.041" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SWC5FNQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374559v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chollet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Puel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marinho" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Louvet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099378v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Avalos" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437347v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Kazarine" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Fernandes" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831139v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brink" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dor&#233;" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385087v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andr&#233;jak" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385159v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine El Abidine Lahouaoula" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Alaoui" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385149v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383799v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383803v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383826v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas-Junius" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05375099v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01940389v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>