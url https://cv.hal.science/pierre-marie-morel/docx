--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -631,151 +631,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01516502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lecture du Contre Colotès de Plutarque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3, 2013, Aitia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01172364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le mouvement des animaux&amp;quot; ; suivi de &amp;quot;La locomotion des animaux&amp;quot; / Aristote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flammarion, pp.192, 2013, G.F. ; 1508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01055298v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01172364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lectures du Contre Colotès de Plutarque</w:t>
               </w:r>
@@ -2190,2030 +2190,2030 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03474273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ATOMISMO, ELEMENTI, MOVIMENTO. SULLA CRITICA DEGLI ATOMISTI NEL DE CAELO DI ARISTOTELE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fogli di Filosofia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/2, pp.1-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03474293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eudémonisme politique et ontologie de l’action dans la Politique d’Aristote (Pol., VII, 3, 1325b14-32)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, pp.23-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/20512996-12340193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02110276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sexe, amour et politique chez Lucrèce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19, pp.57-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/philosant.3093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03474215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019/2, pp.1-15</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’argomento della ‘venerabilità dell’essere’ e la sua fortuna (Aristotele e Plotino eredi di Platone, Sofista, 248e-249a)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquorum philosophia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.11-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/20512996-12340193⟩</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02110226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La peur, passion radicale. Sur l’économie des passions chez Lucrèce »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elenchos (Rivista di studi sul pensiero antico)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39, pp. 281-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/elen-2018-0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’argomento della ‘venerabilità dell’essere’ e la sua fortuna (Aristotele e Plotino eredi di Platone, Sofista, 248e-249a)</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01941616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertu éthique et rationalité pratique chez Aristote. Note sur la notion d’hexis proairetikê</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philonsorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.141-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Substance et artefact. Sur Aristote, Métaphysique H »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de philosophie ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35, pp. 169-196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01941613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘La nature ne fait rien en vain’. Sur la causalité finale dans la Locomotion des animaux d’Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Causalités aristotéliciennes, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail et émancipation dans l’épicurisme antique : Prométhée revisité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (278), pp.451-467</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matière et philosophie première. À propos du livre H de la Métaphysique d’Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philonsorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.153-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alle origini del contrattualismo. La concezione epicurea del giusto tra natura e convenzione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iride</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76, pp. 571-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1414/81575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le final et le possible. Finalité et possibilité dans la Locomotion des animaux d’Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europeana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (3), pp. 69-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Contre Colotès de Plutarque et son prologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Verde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aitia. Regards sur la culture hellénistique au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lecture du Contre Colotès de Plutarque, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aitia.602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui a peur de l’éthologie ? Action humaine et action animale chez Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archai : revista de estudos sobre as origens do pensamento ocidental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.91-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Contre Colotès de Plutarque et son prologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Verde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aitia. Regards sur la culture hellénistique au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception et divination chez Aristote. Images oniriques et moteurs éloignés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquorum philosophia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 12, pp.11-26</w:t>
+              <w:t xml:space="preserve">, 2012, 5, pp.31-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« La peur, passion radicale. Sur l’économie des passions chez Lucrèce »</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01178000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment parler de la nature ? Sur le traité 30 de Plotin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les études philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, N° 90, pp.387-406</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memória e caráter : Aristóteles e a historia pessoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dissertatio. Revista de Filosofia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30, pp.11-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00559423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Method and evidence : on the epicurean preconception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Boston Area Colloquium in Ancient Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol. XXIII, pp.25- 48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practical syllogism in context : 'De Motu' 7 and zoology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logical analysis and history of philosophy = Philosophiegeschichte und logische Analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, N° 11, pp.185- 196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principi contrari e spiegazione del divenire : sulla critica aristotelica di Democrito in 'Fisica' I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elenchos (Rivista di studi sul pensiero antico)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 39, pp. 281-299. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, Anno XXIX (Fasc. 1), pp.39- 59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11, pp.141-153</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épicure et la 'fin de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, N° 15 (Printemps 2003), pp.167-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Substance et artefact. Sur Aristote, Métaphysique H »</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'épicurisme, une philosophie de la liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, (Nov. 2003) (N° 425), pp.33-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps et cosmologie dans la physique d'Épicure : 'Lettre à Hérodote', § 45</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, N° 1, pp.33-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action humaine et action naturelle chez Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, N° 73, pp.36-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pseudo-Aristote, 'De la vertu' Présentation et traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, N° 73, pp.3-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ambiguïtés de la conception épicurienne du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue philosophique de la France et de l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Vol. 127 (N° 2), pp.195-211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les 'Parva naturalia' d'Aristote et le mouvement animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de philosophie ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 35, pp. 169-196</w:t>
+              <w:t xml:space="preserve">, 2002, Vol. XX (N° 1), pp.61-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...1285 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00433673v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">halshs-00433669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4225,4180 +4225,4180 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">All around the Body: Organism and Surrounding Environment in Aristotle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Lefebvre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Science of Life in Aristotle and the Early Peripatos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BRILL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.150-173, 2024, Philosophia Antiqua, 9789004711723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004711723_008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04859075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Enigmatic Presence of Medicine and Physiology in Aristotle’s Ethical Writings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Bartos; V. Linka. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aristotle reads Hippocrates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BRILL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.329-350, 2024, Studies in Ancient Medicine, 978-90-04-70353-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004703544_013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04682186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Justifying without Explaining. Epicurus on enargeia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Begründen und Erklären im antiken Denken</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.409-428, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783111414577-019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04844030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epicurean akribeia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Masi, P.-M. Morel, F. Verde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPICUREANISM AND SCIENTIFIC DEBATES: EPICUREAN TRADITION AND ITS ANCIENT RECEPTION - VOLUME II. EPISTEMOLOGY AND ETHICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leuven University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.25-45, 2024, Ancient and Medieval Philosophy, 978 94 6270 437 4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11116/9789461666048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03997852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">The Science of Life in Aristotle and the Early Peripatos</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proof and Demonstration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Essays on Aristotle’s Organon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, pp.133-146, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003120704-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04450006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éthique de Démocrite : équilibre psychique et crédibilité morale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Jaffro, Pierre-Marie Morel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matière, plaisir, bonheur. En mémoire de Jean Salem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-34, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Aristotle reads Hippocrates</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04450123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voluntary or not? The physiological perspective: De motu animalium 11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapp C., Primavesi O. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aristotle’s De motu animalium. Symposium Aristotelicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.445-471, 2020, ISBN 978-0-19-883556-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03474380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouvement animal et théorie des facultés en DA III 9. Les paradoxes de l’élimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Guyomarc’h, C. Louguet, C. Murgier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aristote et l’âme humaine. Lectures de De anima III offertes à Michel Crubellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.255-272, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4324/9781003120704-7⟩</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03474355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristote est-il “naturaliste” ? Critique d’une catégorie historiographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Jaquet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire de l’histoire de la philosophie ou les présents du passé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-28, 2020, Faire de l’histoire de la philosophie ou les présents du passé, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09772-3.p.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Matière, plaisir, bonheur. En mémoire de Jean Salem</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03474342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mesure des plaisirs dans l’Éthique à Nicomaque. Remarques sur EN, X, 5, 1176a15-29</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G.R. Giardina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">To Metron. Sur la notion de mesure dans la philosophie d’Aristote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ousia-Vrin, pp.182-197, 2020, 978-2-87060-189-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03474309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épicure et la phronêsis. Une autre sagesse pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Masi, S. Maso, C. Viano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Êthikê Theôria. Studi sull’Etica Nicomachea in onore di Carlo Natali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.21-34, 2023</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edizioni di Storia e Letteratura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.365-385, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Ousia-Vrin, pp.182-197, 2020, 978-2-87060-189-1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02110302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'amitié et le problème de la vertu dans l’éthique épicurienne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M. Crubellier, A. Jaulin, P. Pellegrin (éd.), Philia et Dikè. Aspects du lien social et politique en Grèce ancienne, Paris, Éditions Classiques Garnier, p. 397-416</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press, pp.445-471, 2020, ISBN 978-0-19-883556-1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01941610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epicurean Epistemology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stephen Hetherington; Nicholas D. Smith. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Philosophy of Knowledge: A History (volume I)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bloomsbury Academic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.169-186, 2018, Knowledge in Ancient Philosophy, 978-1-4742-5827-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.255-272, 2020</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01943434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Démocrite chez Cicéron », p. 41-56</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S. Franchet d’Espèrey, C. Lévy (éd.), Les Présocratiques à Rome, Presses de l’université Paris-Sorbonne, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...83 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01941608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Terre entière, une seule patrie. Diogène d'Œnoanda et la politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hammerstaedt J., Morel P.-M., Güremen R. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diogenes of Oinoanda. Epicureanism and Philosophical Debates / Diogène d'Œnoanda. Épicurisme et controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leuven University Press, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.365-385, 2019</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01517178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épicure et les biens matériels, ou la pauvreté bien tempérée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Helmer H. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Richesse et pauvreté chez les philosophes de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vrin, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.169-186, 2018, Knowledge in Ancient Philosophy, 978-1-4742-5827-2</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01517175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Plotinus, Epicurus and the problem of intellectual evidence. Tr. 32 (Enn. V 5) 1 », p. 96-112</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plotinus and Epicurus. Matter, Perception, Pleasure, A. Longo, D. Taormina (eds), Cambridge University Press, Cambridge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01941604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La physiologie des passions dans le De motu animalium d’Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I. Boehm, J.-L. Ferrary, S. Franchet d’Espèrey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Homme et ses Passions. Actes du XVIIe Congrès International de l’Association Guillaume Budé, organisé à Lyon du 26 au 29 août 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Belles Lettres, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01517173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cicero and Epicurean Virtues (De finibus 1-2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Annas, G. Betegh </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cicero’s De Finibus. Philosophical Approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Leuven University Press, 2017</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01517171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I primi atomisti nel II Libro ‘Sulla natura’ di Epicuro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F.G. Masi, S. Maso </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epicurus on eidola. Peri Phuseos Book II: update, proposals and discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hakkert, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Vrin, 2016</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01516518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atomisme grec et l’éducation, ou le réductionnisme à l’épreuve de la culture (Démocrite, fr. 68 B 33 Diels-Kranz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Bonin, T. Pozzo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature ou culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l’Université de Saint-Étienne, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01516516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Epicurean “up to us” : not to be Proved</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Destrée, R. Salles, M. Zingano </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What is up to us? Studies on Causality and Responsibility in Ancient Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academia Verlag, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Les Belles Lettres, 2016</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01516514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epicurus’Garden: Ethics and Politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Warren, F. Sheffield. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Routledge Companion to Ancient Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Publications de l’Université de Saint-Étienne, 2015</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01516511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouvement des animaux et philosophie première : les arguments métaphysiques du De motu animalium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Cerami. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature et Sagesse. Les rapports entre physique et métaphysique dans la tradition aristotélicienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge University Press, 2015</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01516515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inclination et décision. Le problème de l’assentiment chez Aristote et Alexandre d’Aphrodise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Jaffro. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Croit-on comme on veut ? Histoire d’une controverse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vrin, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">I primi atomisti nel II Libro ‘Sulla natura’ di Epicuro</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01516510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leucippe et Démocrite : l’atomisme, du système à l’aporie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-L. Desclos, F. Fronterotta. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Sagesse présocratique. Communication des savoirs en Grèce archaïque : des lieux et des hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01516513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conformité à la nature et décision rationnelle dans l’éthique épicurienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rossi, Gabriela. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature and the best life: exploring the natural bases of practical normativity in ancient philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, G. Olms, pp.249-274, 2013, Reason and normativity, 978-3-487-15027-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epicuro e la desaccralizzazione della necessità</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F.G. Masi, S. Maso </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epicurus on eidola. Peri Phuseos Book II: update, proposals and discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hakkert, 2015</w:t>
+              <w:t xml:space="preserve">Fate, Chance, and Fortune in Ancient Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hakkert, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peeters, 2014</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01516512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau, l'épicurisme et l'origine des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sergey Karp et Catherine Volpilhac-Auger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Век просвещения. IV, Античное наследие в европейской культуре XVIII века (Texte imprimé) = Le siècle des Lumières. IV, L'héritage de l'Antiquité dans la culture européenne du XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Naouka, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Academia Verlag, 2014</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse, analogie, dépassement. Les voies du naturalisme aristotélicien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Haber, Stéphane and Macé, Arnaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anciens et Modernes par-delà nature et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 898, Presses universitaires de Franche-Comté, pp.85-101, 2012, Annales littéraires de l'Université de Besançon, 978-2-84867-415-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2014</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagens e projéteis : Aristóteles vs Demócrito no tratado Da Adivinhação no sono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marques, Marcelo Pimenta. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teorias da imagem na antiguidade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paulus, pp.247-267, 2012, 978-85-349-3367-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hakkert, 2013</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01178003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le meilleur et le convenable. Loi et constitution dans la Politique d'Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bermon, Emmanuel and Laurand, Valéry and Terrel, Jean. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique d'Aristote : famille, régimes, éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2011, Histoire des pensées, 978-2-86781-632-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 6, G. Olms, pp.249-274, 2013, Reason and normativity, 978-3-487-15027-7</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensation et transport. Straton, fragments 64-65 Sharples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Desclos, Marie-Laurence and Fortenbaugh, William Wall. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strato of Lampsacus: text, translation, and discussion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, Transaction Publishers, 2011, Rutgers University studies in classical humanities, 978-1-4128-1127-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Vrin, 2013</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cardiocentrisme et antiplatonisme chez Aristote et Alexandre d’Aphrodise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bénatouïl, Thomas and Maffi, Emanuele and Trabattoni, Franco. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plato, Aristotle, or both ?: dialogues between platonism and aristotelianism in Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 85, G. Olms, pp.63-84, 2011, Europaea memoria. Reihe I: Studien, 978-3-487-14545-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, 2013</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prudence aristotélicienne et prudence épicurienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Coitinho Silveira, Denis; Hobuss, João. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virtudes, Direitos e Democracia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editora Universitária UFPel, pp.11-30, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 898, Presses universitaires de Franche-Comté, pp.85-101, 2012, Annales littéraires de l'Université de Besançon, 978-2-84867-415-5</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00559478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parties du corps et fonctions de l'âme en &amp;quot;Métaphysique Z</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Van Riel, Gerd; Destrée, Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ancient Perspectives on Aristotle's "De anima"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leuven University Press, pp.125-139, 2010, Ancient and medieval philosophy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Naouka, 2012</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00559432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Âme, action, mouvement. Responsabilité psychique et causalité motrice chez Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fronterotta, Francesco. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La scienza e le cause a partire dalla Metafisica di Aristotele</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Napoli, Bibliopolis, pp.383-412, 2010, Elenchos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Paulus, pp.247-267, 2012, 978-85-349-3367-4</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00559470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogène d'Œnoanda, Fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pigeaud, Jackie; Delattre, Daniel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Épicuriens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, 2010, Bibliothèque de la Pléiade</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2011, Histoire des pensées, 978-2-86781-632-1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00559411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atomisme ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pradeau, Jean-François. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de la philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éd. du Seuil, pp.88-95, 2009, 978-2-02-085697-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 16, Transaction Publishers, 2011, Rutgers University studies in classical humanities, 978-1-4128-1127-9</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01178028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epicurean atomism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Warren, James;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Cambridge companion to Epicureanism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge university press, pp.65-83, 2009, Cambridge Companions to Philosophy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 85, G. Olms, pp.63-84, 2011, Europaea memoria. Reihe I: Studien, 978-3-487-14545-7</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristote contre Démocrite, sur l'embryon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brisson, Luc;Congourdeau, Marie-Hélène;Solère, Jean-Luc;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'embryon : formation et animation : antiquité grecque et latine, traditions hébraïque, chrétienne et islamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Vrin, pp.43- 57, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editora Universitária UFPel, pp.11-30, 2010</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traité 41 : De la sensation et de la mémoire Plotin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brisson, Luc;Pradeau, Jean-François;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traités. 38-41 [38. Comment la multiplicité des idées s'est établie et sur le Bien ; 39. Sur le volontaire et sur la volonté de l'Un ; 40. Sur le monde ; 41. Sur la sensation et la mémoire.]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Flammarion, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Napoli, Bibliopolis, pp.383-412, 2010, Elenchos</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocrite et l'objet de la philosophie naturelle : à propos des sens de 'phusis' chez Démocrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brancacci, Aldo;Morel, Pierre-Marie;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Democritus : science, the arts, and the care of the soul : proceedings of the International Colloquium on Democritus, Paris, 18-20 September 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.105- 123, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Leuven University Press, pp.125-139, 2010, Ancient and medieval philosophy</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les communautés humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gigandet, Alain;Morel, Pierre-Marie;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire Épicure et les épicuriens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de France, pp.167- 186, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Gallimard, 2010, Bibliothèque de la Pléiade</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leucippe et Démocrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent, Jérôme;Romano, Claude;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le néant : contribution à l'histoire du non-être dans la philosophie occidentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de France, pp.41- 51, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éd. du Seuil, pp.88-95, 2009, 978-2-02-085697-3</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire et caractère : Aristote et l'histoire personnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brancacci, Aldo;Gigliotti, Gianna;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoire et souvenir : six études sur Platon, Aristote, Hegel et Husserl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliopolis, pp.47- 87, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge university press, pp.65-83, 2009, Cambridge Companions to Philosophy</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epicureanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gill, Mary Louise;Pellegrin, Pierre;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A companion to ancient philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Blackwell, pp.486- 504, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, J. Vrin, pp.43- 57, 2008</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La définition de l'animal par la sensation chez Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Palombara, Ugo;Lucchetta, Giulio;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mente, anima e corpo nel mondo antico : immagini e funzioni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Opera Editrice, pp.91- 103, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Flammarion, 2007</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Common to body and soul, in Aristotle's 'Parva naturalia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">King, Richard;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Common to body and soul : philosophical approaches to explaining living behaviour in Greco-Roman antiquity : [proceedings of a symposium held in Munich 8-10th September 2003]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Walter de Gruyter, pp.121- 139, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Brill, pp.105- 123, 2007</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrées : Atomisme ; Démocrite ; Lucrèce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leclant, Jean;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de France, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de France, pp.167- 186, 2007</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00428851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democrito e il problema del determinismo : A proposito di Aristotele, 'Fisica', II, 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Natali, Carlo;Maso, Stefano;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La catena delle cause : determinismo e antideterminismo nel pensiero antico e contemporaneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. M. Hakkert, pp.21-35, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Walter de Gruyter, pp.121- 139, 2006</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00428852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épicure et l'évidence de la liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vegleris, Eugénie;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cosmos et psychè : mélanges offerts à Jean Frère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. Olms, pp.303-318, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bibliopolis, pp.47- 87, 2006</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00428850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volontaire, involontaire et non-volontaire dans le chapitre 11 du 'De Motu' d'Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laks, André;Rashed, Marwan;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aristote et le mouvement des animaux : dix études sur le 'De motu animalium'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.167- 183, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de France, pp.41- 51, 2006</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00428849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristote, &amp;quot;Parva naturalia&amp;quot; , tradition grecque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Goulet, Richard;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des philosophes antiques. Supplément [aux trois premiers tomes]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, pp.366-374, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Blackwell, pp.486- 504, 2006</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir, crise du pouvoir et juste milieu dans la 'Politique' d'Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franchet d'Espèrey, Sylvie;Fromentin, Valérie;Gotteland, Sophie;Roddaz, Jean-Michel;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fondements et crises du pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius publications, pp.13-22, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...437 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00433681v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00433682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technique et nécessité : le modèle de l'adaptation de Démocrite à Vitruve</w:t>
               </w:r>
@@ -8840,2028 +8840,2028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03997644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aristotle’s Parva Naturalia : an Exhortation to Medicine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PROTREPTIC RHETORIC IN THE ARISTOTLE CORPUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Johnson, P. Destrée, Oct 2019, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03997627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’ombra di Democrito sul Libro XXXIV (col. XX-XXI) del Περὶ Φύσεως di Epicuro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vedere l'invisibile. Rileggendo il XXXIV libro sulla Natura di Epicuro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, G. Leone, F. Masi, F. Verde, Feb 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03997617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, M. Johnson, P. Destrée, Oct 2019, Athènes, Greece</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to Translate Deiknunai in Aristotle’s Posterior Analytics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ARISTOTLE IN TRANSLATION: THE ORGANON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Mesquita, R. Santos, Apr 2018, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03997577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epicureismo, stoicismo e naturalismo politico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le varietà del naturalismo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gaia Bagnati, Melania Cassan, Alice Morelli, Mar 2018, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03997603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, P. Mesquita, R. Santos, Apr 2018, Lisboa, Portugal</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélange et déviation. Problèmes de définition des régimes mixtes dans les Politiques d’Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aristotle, Politiques, Livres III et IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niente Paura. La paura, passione radicale (Epicuro, Lucrezio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le passioni nella filosofia hellenistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Venise, Italy</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Necessity in Democritus and the Timaeus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plato's Timaeus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Providence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Providence, United States</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niente paura! La paura, passione radicale (Epicuro, Lucrezio, Diogene di Enoanda)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passioni materialistiche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Masi, S. Maso, Feb 2017, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, F. Masi, S. Maso, Feb 2017, Venise, Italy</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03997515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouvement et génération chez Aristote. À propos de l’unité du corpus biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ARISTÓTELES E O MOVIMENTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Santoro, Sep 2017, Rio de Jaineiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, F. Santoro, Sep 2017, Rio de Jaineiro, Brazil</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03997542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il libro VIII (H) della Metafisica nell’indagine sulla sostanza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sostanza in Aristotele con alcune riprese arabe e medievali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, L'Aquila, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, L'Aquila, Italy</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amore e politica in Lucrezio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lucrezio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Alghero, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Alghero, Italy</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogène d’Œnoanda et la politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diogène d'Œnoanda </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Istanbul, Turquie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Substance et artefact. Sur Aristote, Mét. H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de philosophie ancienne et médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotin, Épicure et le problème de l’évidence noétique (V, 5 [32], 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plotino e Epicuro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Roma, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01513202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Genève, Suisse</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'animal politique dans les traités éthiques d'Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etica e politica (filosofia antica)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Rome, Italie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'homme, ‘animal politique’ : un concept éthique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aristote. L'animal Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Istanbul, Turquie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usi e condizioni della dimostrazione in Epicuro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Convegno Epicuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Roma, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Roma, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel devenir pour les formes ? À propos d’un paradoxe d’Aristote, en Métaph. H3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ANIMA, VITA E MOVIMENTO PRIMA E DURANTE LA GENERAZIONE DELL’UNIVERSO: COSMOLOGIA, FISICA E BIOLOGIA NEL PENSIERO ANTICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Como, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Quel devenir pour les formes ? À propos d’un paradoxe d’Aristote, en Métaph. H3</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristotle’s Physiology of Emotions and the causality of ‘forms’ (from De anima to De motu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aristotle. Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Helsinki, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Common to Body and Soul’ and Perception in Alexander of Aphrodisias (In de Sensu, Prologue and Chapter 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The reception of Aristotle's De sensu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Göteborg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matter, Form and Emotions. On Aristotle’s Definition of Emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passions in Ancient Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Bogota, Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I primi atomisti nel secondo libro del Peri phuseôs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epicuro. I Libro II Sulla Natura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Masi, S. Maso, 2014, Venise, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De generatione animalium et De motu animalium: lectures croisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aristote. La Génération des animaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La physique des passions, du De anima au De motu d’Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anima, corpo. Sulla psicologia di Aristotele</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Timée, Démocrite et l’énigme du mouvement sans âme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANIMA, VITA E MOVIMENTO PRIMA E DURANTE LA GENERAZIONE DELL’UNIVERSO: COSMOLOGIA, FISICA E BIOLOGIA NEL PENSIERO ANTICO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Como, Italy</w:t>
+              <w:t xml:space="preserve">, 2014, Como, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Helsinki, Finland</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conformité à la nature et finalité dans le De incessu animalium d’Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conformità alla natura nella filosofia antica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Göteborg, Sweden</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation transforme l’homme : Démocrite et les paradoxes du réductionnisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human beings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Bogota, Colombia</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Definition of Ethical Virtue in Nicomachean Ethics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aristotle. definitions and practical philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Natali, Jan 2013, Venezia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Roma, Italy</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epicuro e la desacralizzazione della necessità</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fate, Chance, and Fortune in Ancient Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Venezia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...344 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01513194v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-01513198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId192"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -11016,51 +11016,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jaffro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Morel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04424043v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fischbach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474107v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?title_url=Le_plaisir_et_la_necessite__Philosophie_naturelle_et_anthropologie_chez_Democrite_et_Epicure_9782711630370&amp;amp;search_back=Morel&amp;amp;editor_back=%&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474087v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042946422&amp;amp;series_number_str=0&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513891v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516502v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055298v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172364v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513907v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465156v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grellard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440608v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366712v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crubellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Jaulin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lefebvre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422839v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gigandet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422706v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Brancacci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422807v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433676v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941739v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Atome_et_n%C3%A9cessit%C3%A9_D%C3%A9mocrite_%C3%89picure_Lucr%C3%A8ce" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941740v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941738v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449963v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpha.411.0111" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449978v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SF2023-001002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03935150v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03544599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202130201003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474417v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474273v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474215v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.3093" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474293v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110276v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/20512996-12340193" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110226v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/elen-2018-0017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513184v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941613v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513137v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1414/81575" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513163v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177520v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Verde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.602" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177988v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178000v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440609v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559423v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423291v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423290v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423287v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433677v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433679v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433678v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433673v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433670v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433671v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433669v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04844030v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111414577-019" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997852v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philosophie.pantheonsorbonne.fr/editeurs/leuven-university-press" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11116/9789461666048" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859075v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004711723/BP000016.xml?body=pdf-60830" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004711723_008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682186v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/70617" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004703544_013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450006v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003120704-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450123v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474309v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474380v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474355v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peetersleuven. be/detail.php?search_key=1075659&amp;amp;series_number_str=4 3&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474342v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/faire-de-l-histoire-de-la-philosophie-ou-les-presents-du-passe-aristote-est-il-naturaliste.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09772-3.p.0015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110302v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.storiaeletteratura.it/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943434v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/the-philosophy-of-knowledge-a-history-9781474258876/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941610v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941608v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517178v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517175v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941604v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517173v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516516v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517171v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516518v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516515v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516514v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516511v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516512v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177859v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516510v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516513v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177240v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801874v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178003v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177492v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177600v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177422v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559478v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559470v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559432v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559411v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178028v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440610v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423289v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422808v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422810v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422809v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422803v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422806v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422805v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422804v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422802v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428852v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428851v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428850v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428849v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433681v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433682v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433680v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433672v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433674v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433675v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997868v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997644v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997617v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997627v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997603v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997577v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513192v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513476v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513479v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997515v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997542v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513487v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513491v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513227v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513202v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513469v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513474v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513206v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513209v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513465v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513422v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513412v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513461v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513276v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513224v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513222v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513274v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513275v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513194v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513220v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513198v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jaffro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Morel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04424043v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fischbach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474107v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?title_url=Le_plaisir_et_la_necessite__Philosophie_naturelle_et_anthropologie_chez_Democrite_et_Epicure_9782711630370&amp;amp;search_back=Morel&amp;amp;editor_back=%&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474087v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042946422&amp;amp;series_number_str=0&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513891v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516502v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172364v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513907v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465156v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grellard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440608v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366712v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crubellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Jaulin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lefebvre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422839v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gigandet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422706v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Brancacci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422807v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433676v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941739v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Atome_et_n%C3%A9cessit%C3%A9_D%C3%A9mocrite_%C3%89picure_Lucr%C3%A8ce" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941740v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941738v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449963v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpha.411.0111" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449978v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SF2023-001002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03935150v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03544599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202130201003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474417v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474273v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/20512996-12340193" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474215v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.3093" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110226v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/elen-2018-0017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513184v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941613v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513137v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1414/81575" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513163v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177520v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Verde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.602" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177988v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178000v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440609v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559423v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423290v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423287v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423291v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433679v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433678v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433677v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433671v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433669v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433673v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859075v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004711723/BP000016.xml?body=pdf-60830" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004711723_008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682186v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/70617" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004703544_013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04844030v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111414577-019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997852v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philosophie.pantheonsorbonne.fr/editeurs/leuven-university-press" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11116/9789461666048" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450006v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003120704-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450123v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474380v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474355v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peetersleuven. be/detail.php?search_key=1075659&amp;amp;series_number_str=4 3&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474342v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/faire-de-l-histoire-de-la-philosophie-ou-les-presents-du-passe-aristote-est-il-naturaliste.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09772-3.p.0015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474309v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110302v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.storiaeletteratura.it/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941610v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943434v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/the-philosophy-of-knowledge-a-history-9781474258876/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941608v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517178v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517175v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941604v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517173v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517171v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516518v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516516v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516514v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516511v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516510v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516513v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177859v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516512v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801874v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177240v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178003v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177492v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177600v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177422v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559478v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559432v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559470v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559411v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178028v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440610v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423289v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422808v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422810v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422809v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422805v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422806v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422804v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422802v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422803v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428851v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428852v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428850v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428849v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433682v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433681v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433680v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433672v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433674v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433675v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997868v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997644v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997627v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997617v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997577v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997603v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513192v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513476v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513479v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997515v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997542v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513487v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513491v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513227v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513469v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513202v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513474v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513206v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513209v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513465v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513422v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513412v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513461v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513224v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513222v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513274v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513275v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513276v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513220v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513198v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513194v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>