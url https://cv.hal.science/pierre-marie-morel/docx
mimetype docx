--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -84,1585 +84,1656 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (22)</w:t>
+        <w:t xml:space="preserve">Ouvrages (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'atomisme antique et ses ennemis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Bibliothèque d'Histoire de la Philosophie, 978-2-7116-3247-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05599323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matière, plaisir, bonheur. En mémoire de Jean Salem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jaffro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.246, 2023, Libre pensée et littérature clandestine, A. McKenna, 9782745359940</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honoré Champion</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.246, 2023, Libre pensée et littérature clandestine, A. McKenna, 9782745359940</w:t>
+                <w:t xml:space="preserve">halshs-04042168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire philosophique du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fischbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vrin, 2022, 978-2-7116-3034-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Renault</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Nature et le bien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9789042946422</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03474087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Plaisir et la nécessité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, ISBN 978-2-7116-3037-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03474107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotin. L’Odyssée de l’âme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2016, 978-2-200-29117-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristote, Métaphysique, Livre H (êta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Librairie J. Vrin, 2015, D. Lefebvre, M. Rashed, 978-2-7116-2648-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conformité à la nature et décision rationnelle dans l’éthique épicurienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gabriela Rossi Georg Olms Verlag, 2013, Nature and the Best Life. Exploring the Natural Bases of Practical Normativity in Ancient Philosophy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01516502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mouvement des animaux&amp;quot; ; suivi de &amp;quot;La locomotion des animaux&amp;quot; / Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, pp.192, 2013, G.F. ; 1508</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01055298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture du Contre Colotès de Plutarque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3, 2013, Aitia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01172364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures du Contre Colotès de Plutarque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les 'Parva naturalia' d'Aristote : fortune antique et médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Fischbach</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Grellard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de la Sorbonne, 272 p., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00465156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre à Ménécée / Epicure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, pp.109, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epicure. La nature et la raison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vrin, pp.224, 2009, Bibliothèque des philosophies</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00452432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DUNAMIS. Autour de la puissance chez Aristote.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crubellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Vrin, 2022, 978-2-7116-3034-9</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louvain-la-Neuve, Editions Peeters, 518 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2021, ISBN 978-2-7116-3037-0</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00366712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire Épicure et les épicuriens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gigandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France, pp.207, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9789042946422</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democritus : science, the arts, and the care of the soul : proceedings of the International Colloquium on Democritus, Paris, 18-20 September 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Brancacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill, pp.VI-348, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Armand Colin, 2016, 978-2-200-29117-4</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la matière à l'action : Aristote et le problème du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Vrin, pp.207, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Librairie J. Vrin, 2015, D. Lefebvre, M. Rashed, 978-2-7116-2648-9</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristote : une philosophie de l'activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flammarion, pp.306, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Gabriela Rossi Georg Olms Verlag, 2013, Nature and the Best Life. Exploring the Natural Bases of Practical Normativity in Ancient Philosophy</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristote, ontologie de l'action et savoir pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ed. de Minuit, pp.95, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">3, 2013, Aitia</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atome et nécessité. Démocrite, Épicure, Lucrèce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Flammarion, pp.192, 2013, G.F. ; 1508</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01941739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristote, Petits traités d'histoire naturelle (Parva naturalia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GF-Flammarion. , 2000, 9782080709790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01941740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocrite et la recherche des causes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Klincksieck, 1996, P. Pellegrin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...830 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01941738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1672,7019 +1743,7273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épistémologie d’Épicure : le bonheur et la science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 173, pp.9-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04449939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présage ou coïncidence ? Σύμπτωμα dans le traité De la divination dans le sommeil d’Aristote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de philosophie ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1, pp.111-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rpha.411.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04449963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure et l'exemple: l'exemplarité morale dans l'éthique d'Aristote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista di storia della filosofia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 78 (1), pp.11-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3280/SF2023-001002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04449978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabbrica delle immagini. Sull'etica di Democrito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, LA NATURA CORPOREA DELLE IMMAGINI Da Empedocle a Lucrezio, 6, pp.79-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03935150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du mouvement atomique à l’équilibre psychique. Ordre et désordre dans l’éthique de Démocrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquorum philosophia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15, pp.41-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19272/202130201003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03544599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinguer sans séparer. La définition aristotélicienne de la vertu éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de philosophie ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.187-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03474417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ombra di Democrito sul libro XXXIV (col. XX-XXI) del Περὶ φύσεως di Epicuro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cronache Ercolanesi. Bollettino del Centro internazionale per lo studio dei papiri ercolanesi (CISPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, ‘Vedere’ l’invisibile. Rileggendo il XXXIV libro Sulla natura di Epicuro (PHerc. 1431), Sesto Supplemento a « Cronache Ercolanesi », pp.85-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03474273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eudémonisme politique et ontologie de l’action dans la Politique d’Aristote (Pol., VII, 3, 1325b14-32)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, pp.23-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/20512996-12340193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02110276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATOMISMO, ELEMENTI, MOVIMENTO. SULLA CRITICA DEGLI ATOMISTI NEL DE CAELO DI ARISTOTELE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fogli di Filosofia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019/2, pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03474293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...42 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/20512996-12340193⟩</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexe, amour et politique chez Lucrèce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.57-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosant.3093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03474215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’argomento della ‘venerabilità dell’essere’ e la sua fortuna (Aristotele e Plotino eredi di Platone, Sofista, 248e-249a)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquorum philosophia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.11-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02110226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La peur, passion radicale. Sur l’économie des passions chez Lucrèce »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elenchos (Rivista di studi sul pensiero antico)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39, pp. 281-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/elen-2018-0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01941616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertu éthique et rationalité pratique chez Aristote. Note sur la notion d’hexis proairetikê</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philonsorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.141-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Substance et artefact. Sur Aristote, Métaphysique H »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de philosophie ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35, pp. 169-196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01941613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail et émancipation dans l’épicurisme antique : Prométhée revisité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (278), pp.451-467</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘La nature ne fait rien en vain’. Sur la causalité finale dans la Locomotion des animaux d’Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19, pp.57-84. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, Causalités aristotéliciennes, 16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matière et philosophie première. À propos du livre H de la Métaphysique d’Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philonsorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.153-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alle origini del contrattualismo. La concezione epicurea del giusto tra natura e convenzione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iride</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76, pp. 571-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1414/81575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le final et le possible. Finalité et possibilité dans la Locomotion des animaux d’Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europeana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (3), pp. 69-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Contre Colotès de Plutarque et son prologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Verde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aitia. Regards sur la culture hellénistique au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lecture du Contre Colotès de Plutarque, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aitia.602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui a peur de l’éthologie ? Action humaine et action animale chez Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archai : revista de estudos sobre as origens do pensamento ocidental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.91-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Contre Colotès de Plutarque et son prologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Verde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aitia. Regards sur la culture hellénistique au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception et divination chez Aristote. Images oniriques et moteurs éloignés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquorum philosophia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 12, pp.11-26</w:t>
+              <w:t xml:space="preserve">, 2012, 5, pp.31-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01178000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment parler de la nature ? Sur le traité 30 de Plotin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les études philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, N° 90, pp.387-406</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memória e caráter : Aristóteles e a historia pessoal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dissertatio. Revista de Filosofia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30, pp.11-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00559423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Method and evidence : on the epicurean preconception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Boston Area Colloquium in Ancient Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol. XXIII, pp.25- 48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practical syllogism in context : 'De Motu' 7 and zoology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logical analysis and history of philosophy = Philosophiegeschichte und logische Analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, N° 11, pp.185- 196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principi contrari e spiegazione del divenire : sulla critica aristotelica di Democrito in 'Fisica' I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elenchos (Rivista di studi sul pensiero antico)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 39, pp. 281-299. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, Anno XXIX (Fasc. 1), pp.39- 59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11, pp.141-153</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épicure et la 'fin de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, N° 15 (Printemps 2003), pp.167-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'épicurisme, une philosophie de la liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, (Nov. 2003) (N° 425), pp.33-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps et cosmologie dans la physique d'Épicure : 'Lettre à Hérodote', § 45</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, N° 1, pp.33-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action humaine et action naturelle chez Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, N° 73, pp.36-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pseudo-Aristote, 'De la vertu' Présentation et traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, N° 73, pp.3-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ambiguïtés de la conception épicurienne du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue philosophique de la France et de l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Vol. 127 (N° 2), pp.195-211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les 'Parva naturalia' d'Aristote et le mouvement animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de philosophie ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 35, pp. 169-196</w:t>
+              <w:t xml:space="preserve">, 2002, Vol. XX (N° 1), pp.61-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...1492 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00433673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (59)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristote et l’unité métrétique : le cas de la vertu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">U. Chaintreuil; L. Torrente; T. Karagöz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sens et usages de l’un chez Aristote. Perspectives psychologiques, métaphysiques et éthiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ousia, pp.261-289, 2025, Cahiers de philosophie ancienne, 978-2-87060-203-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05599376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amnésie, écholalie, mélancolie. Les troubles psycho-physiques dans le De memoria d’Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoine Pietrobelli; Laetitia Loviconi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps et âme. Leurs interactions selon les médecins et les philosophes de l’Antiquité à l’époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de l’École Pratique des Hautes Études</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.17-36, 2025, 978-2-492861-22-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13sue⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05599339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naturae congruens. Cicéron contre Épicure sur la politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Cassan; B. Castellani; F. Masi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Episteme e Ratio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabedizioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.341-361, 2025, 979-12-5669-194-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05599364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All around the Body: Organism and Surrounding Environment in Aristotle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Lefebvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Science of Life in Aristotle and the Early Peripatos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRILL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.150-173, 2024, Philosophia Antiqua, 9789004711723. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004711723_008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04859075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Enigmatic Presence of Medicine and Physiology in Aristotle’s Ethical Writings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Bartos; V. Linka. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aristotle reads Hippocrates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRILL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.329-350, 2024, Studies in Ancient Medicine, 978-90-04-70353-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004703544_013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04682186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justifying without Explaining. Epicurus on enargeia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Begründen und Erklären im antiken Denken</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.409-428, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783111414577-019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04844030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epicurean akribeia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Masi, P.-M. Morel, F. Verde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPICUREANISM AND SCIENTIFIC DEBATES: EPICUREAN TRADITION AND ITS ANCIENT RECEPTION - VOLUME II. EPISTEMOLOGY AND ETHICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leuven University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.25-45, 2024, Ancient and Medieval Philosophy, 978 94 6270 437 4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11116/9789461666048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03997852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof and Demonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Essays on Aristotle’s Organon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, pp.133-146, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003120704-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04450006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éthique de Démocrite : équilibre psychique et crédibilité morale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Jaffro, Pierre-Marie Morel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matière, plaisir, bonheur. En mémoire de Jean Salem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.21-34, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04450123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voluntary or not? The physiological perspective: De motu animalium 11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapp C., Primavesi O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aristotle’s De motu animalium. Symposium Aristotelicum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.445-471, 2020, ISBN 978-0-19-883556-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03474380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouvement animal et théorie des facultés en DA III 9. Les paradoxes de l’élimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Guyomarc’h, C. Louguet, C. Murgier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aristote et l’âme humaine. Lectures de De anima III offertes à Michel Crubellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.255-272, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03474355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristote est-il “naturaliste” ? Critique d’une catégorie historiographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Jaquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire de l’histoire de la philosophie ou les présents du passé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15-28, 2020, Faire de l’histoire de la philosophie ou les présents du passé, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09772-3.p.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03474342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure des plaisirs dans l’Éthique à Nicomaque. Remarques sur EN, X, 5, 1176a15-29</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G.R. Giardina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">To Metron. Sur la notion de mesure dans la philosophie d’Aristote</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ousia-Vrin, pp.182-197, 2020, 978-2-87060-189-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03474309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épicure et la phronêsis. Une autre sagesse pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Masi, S. Maso, C. Viano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Êthikê Theôria. Studi sull’Etica Nicomachea in onore di Carlo Natali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edizioni di Storia e Letteratura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.365-385, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02110302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'amitié et le problème de la vertu dans l’éthique épicurienne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M. Crubellier, A. Jaulin, P. Pellegrin (éd.), Philia et Dikè. Aspects du lien social et politique en Grèce ancienne, Paris, Éditions Classiques Garnier, p. 397-416</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01941610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epicurean Epistemology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stephen Hetherington; Nicholas D. Smith. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Philosophy of Knowledge: A History (volume I)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bloomsbury Academic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.169-186, 2018, Knowledge in Ancient Philosophy, 978-1-4742-5827-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01943434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Démocrite chez Cicéron », p. 41-56</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S. Franchet d’Espèrey, C. Lévy (éd.), Les Présocratiques à Rome, Presses de l’université Paris-Sorbonne, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01941608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Terre entière, une seule patrie. Diogène d'Œnoanda et la politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hammerstaedt J., Morel P.-M., Güremen R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diogenes of Oinoanda. Epicureanism and Philosophical Debates / Diogène d'Œnoanda. Épicurisme et controverses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leuven University Press, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01517178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épicure et les biens matériels, ou la pauvreté bien tempérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Helmer H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Richesse et pauvreté chez les philosophes de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vrin, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01517175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Plotinus, Epicurus and the problem of intellectual evidence. Tr. 32 (Enn. V 5) 1 », p. 96-112</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plotinus and Epicurus. Matter, Perception, Pleasure, A. Longo, D. Taormina (eds), Cambridge University Press, Cambridge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01941604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La physiologie des passions dans le De motu animalium d’Aristote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Boehm, J.-L. Ferrary, S. Franchet d’Espèrey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Homme et ses Passions. Actes du XVIIe Congrès International de l’Association Guillaume Budé, organisé à Lyon du 26 au 29 août 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Belles Lettres, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01517173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I primi atomisti nel II Libro ‘Sulla natura’ di Epicuro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F.G. Masi, S. Maso </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epicurus on eidola. Peri Phuseos Book II: update, proposals and discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hakkert, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01516518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cicero and Epicurean Virtues (De finibus 1-2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Annas, G. Betegh </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cicero’s De Finibus. Philosophical Approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01517171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atomisme grec et l’éducation, ou le réductionnisme à l’épreuve de la culture (Démocrite, fr. 68 B 33 Diels-Kranz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Bonin, T. Pozzo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature ou culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l’Université de Saint-Étienne, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01516516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Epicurean “up to us” : not to be Proved</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Destrée, R. Salles, M. Zingano </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What is up to us? Studies on Causality and Responsibility in Ancient Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academia Verlag, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01516514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epicurus’Garden: Ethics and Politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Warren, F. Sheffield. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Routledge Companion to Ancient Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01516511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouvement des animaux et philosophie première : les arguments métaphysiques du De motu animalium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Cerami. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature et Sagesse. Les rapports entre physique et métaphysique dans la tradition aristotélicienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01516515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inclination et décision. Le problème de l’assentiment chez Aristote et Alexandre d’Aphrodise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Jaffro. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Croit-on comme on veut ? Histoire d’une controverse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vrin, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01516510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leucippe et Démocrite : l’atomisme, du système à l’aporie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-L. Desclos, F. Fronterotta. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Sagesse présocratique. Communication des savoirs en Grèce archaïque : des lieux et des hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01516513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conformité à la nature et décision rationnelle dans l’éthique épicurienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rossi, Gabriela. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature and the best life: exploring the natural bases of practical normativity in ancient philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, G. Olms, pp.249-274, 2013, Reason and normativity, 978-3-487-15027-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epicuro e la desaccralizzazione della necessità</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F.G. Masi, S. Maso </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epicurus on eidola. Peri Phuseos Book II: update, proposals and discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hakkert, 2015</w:t>
+              <w:t xml:space="preserve">Fate, Chance, and Fortune in Ancient Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hakkert, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Publications de l’Université de Saint-Étienne, 2015</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01516512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse, analogie, dépassement. Les voies du naturalisme aristotélicien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Haber, Stéphane and Macé, Arnaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anciens et Modernes par-delà nature et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 898, Presses universitaires de Franche-Comté, pp.85-101, 2012, Annales littéraires de l'Université de Besançon, 978-2-84867-415-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Academia Verlag, 2014</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau, l'épicurisme et l'origine des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sergey Karp et Catherine Volpilhac-Auger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Век просвещения. IV, Античное наследие в европейской культуре XVIII века (Texte imprimé) = Le siècle des Lumières. IV, L'héritage de l'Antiquité dans la culture européenne du XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Naouka, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2014</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagens e projéteis : Aristóteles vs Demócrito no tratado Da Adivinhação no sono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marques, Marcelo Pimenta. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teorias da imagem na antiguidade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paulus, pp.247-267, 2012, 978-85-349-3367-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peeters, 2014</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01178003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le meilleur et le convenable. Loi et constitution dans la Politique d'Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bermon, Emmanuel and Laurand, Valéry and Terrel, Jean. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique d'Aristote : famille, régimes, éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2011, Histoire des pensées, 978-2-86781-632-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Vrin, 2013</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensation et transport. Straton, fragments 64-65 Sharples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Desclos, Marie-Laurence and Fortenbaugh, William Wall. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strato of Lampsacus: text, translation, and discussion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, Transaction Publishers, 2011, Rutgers University studies in classical humanities, 978-1-4128-1127-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, 2013</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cardiocentrisme et antiplatonisme chez Aristote et Alexandre d’Aphrodise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bénatouïl, Thomas and Maffi, Emanuele and Trabattoni, Franco. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plato, Aristotle, or both ?: dialogues between platonism and aristotelianism in Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 85, G. Olms, pp.63-84, 2011, Europaea memoria. Reihe I: Studien, 978-3-487-14545-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 6, G. Olms, pp.249-274, 2013, Reason and normativity, 978-3-487-15027-7</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prudence aristotélicienne et prudence épicurienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Coitinho Silveira, Denis; Hobuss, João. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virtudes, Direitos e Democracia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editora Universitária UFPel, pp.11-30, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hakkert, 2013</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00559478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parties du corps et fonctions de l'âme en &amp;quot;Métaphysique Z</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Van Riel, Gerd; Destrée, Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ancient Perspectives on Aristotle's "De anima"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leuven University Press, pp.125-139, 2010, Ancient and medieval philosophy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Naouka, 2012</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00559432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Âme, action, mouvement. Responsabilité psychique et causalité motrice chez Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fronterotta, Francesco. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La scienza e le cause a partire dalla Metafisica di Aristotele</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Napoli, Bibliopolis, pp.383-412, 2010, Elenchos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 898, Presses universitaires de Franche-Comté, pp.85-101, 2012, Annales littéraires de l'Université de Besançon, 978-2-84867-415-5</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00559470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogène d'Œnoanda, Fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pigeaud, Jackie; Delattre, Daniel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Épicuriens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, 2010, Bibliothèque de la Pléiade</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Paulus, pp.247-267, 2012, 978-85-349-3367-4</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00559411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atomisme ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pradeau, Jean-François. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de la philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éd. du Seuil, pp.88-95, 2009, 978-2-02-085697-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2011, Histoire des pensées, 978-2-86781-632-1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01178028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epicurean atomism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Warren, James;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Cambridge companion to Epicureanism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge university press, pp.65-83, 2009, Cambridge Companions to Philosophy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 16, Transaction Publishers, 2011, Rutgers University studies in classical humanities, 978-1-4128-1127-9</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristote contre Démocrite, sur l'embryon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brisson, Luc;Congourdeau, Marie-Hélène;Solère, Jean-Luc;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'embryon : formation et animation : antiquité grecque et latine, traditions hébraïque, chrétienne et islamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Vrin, pp.43- 57, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 85, G. Olms, pp.63-84, 2011, Europaea memoria. Reihe I: Studien, 978-3-487-14545-7</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traité 41 : De la sensation et de la mémoire Plotin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brisson, Luc;Pradeau, Jean-François;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traités. 38-41 [38. Comment la multiplicité des idées s'est établie et sur le Bien ; 39. Sur le volontaire et sur la volonté de l'Un ; 40. Sur le monde ; 41. Sur la sensation et la mémoire.]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Flammarion, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editora Universitária UFPel, pp.11-30, 2010</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocrite et l'objet de la philosophie naturelle : à propos des sens de 'phusis' chez Démocrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brancacci, Aldo;Morel, Pierre-Marie;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Democritus : science, the arts, and the care of the soul : proceedings of the International Colloquium on Democritus, Paris, 18-20 September 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.105- 123, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Leuven University Press, pp.125-139, 2010, Ancient and medieval philosophy</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les communautés humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gigandet, Alain;Morel, Pierre-Marie;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire Épicure et les épicuriens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de France, pp.167- 186, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Napoli, Bibliopolis, pp.383-412, 2010, Elenchos</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire et caractère : Aristote et l'histoire personnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brancacci, Aldo;Gigliotti, Gianna;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoire et souvenir : six études sur Platon, Aristote, Hegel et Husserl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliopolis, pp.47- 87, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Gallimard, 2010, Bibliothèque de la Pléiade</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leucippe et Démocrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent, Jérôme;Romano, Claude;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le néant : contribution à l'histoire du non-être dans la philosophie occidentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de France, pp.41- 51, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éd. du Seuil, pp.88-95, 2009, 978-2-02-085697-3</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epicureanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gill, Mary Louise;Pellegrin, Pierre;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A companion to ancient philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Blackwell, pp.486- 504, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge university press, pp.65-83, 2009, Cambridge Companions to Philosophy</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La définition de l'animal par la sensation chez Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Palombara, Ugo;Lucchetta, Giulio;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mente, anima e corpo nel mondo antico : immagini e funzioni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Opera Editrice, pp.91- 103, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, J. Vrin, pp.43- 57, 2008</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Common to body and soul, in Aristotle's 'Parva naturalia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">King, Richard;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Common to body and soul : philosophical approaches to explaining living behaviour in Greco-Roman antiquity : [proceedings of a symposium held in Munich 8-10th September 2003]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Walter de Gruyter, pp.121- 139, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Flammarion, 2007</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrées : Atomisme ; Démocrite ; Lucrèce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leclant, Jean;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de France, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Brill, pp.105- 123, 2007</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00428851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democrito e il problema del determinismo : A proposito di Aristotele, 'Fisica', II, 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Natali, Carlo;Maso, Stefano;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La catena delle cause : determinismo e antideterminismo nel pensiero antico e contemporaneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. M. Hakkert, pp.21-35, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de France, pp.167- 186, 2007</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00428852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épicure et l'évidence de la liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vegleris, Eugénie;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cosmos et psychè : mélanges offerts à Jean Frère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. Olms, pp.303-318, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de France, pp.41- 51, 2006</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00428850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volontaire, involontaire et non-volontaire dans le chapitre 11 du 'De Motu' d'Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laks, André;Rashed, Marwan;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aristote et le mouvement des animaux : dix études sur le 'De motu animalium'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.167- 183, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bibliopolis, pp.47- 87, 2006</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00428849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristote, &amp;quot;Parva naturalia&amp;quot; , tradition grecque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Goulet, Richard;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des philosophes antiques. Supplément [aux trois premiers tomes]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, pp.366-374, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Blackwell, pp.486- 504, 2006</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir, crise du pouvoir et juste milieu dans la 'Politique' d'Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franchet d'Espèrey, Sylvie;Fromentin, Valérie;Gotteland, Sophie;Roddaz, Jean-Michel;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fondements et crises du pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius publications, pp.13-22, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Opera Editrice, pp.91- 103, 2006</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technique et nécessité : le modèle de l'adaptation de Démocrite à Vitruve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lévy, Carlos;Besnier, Bernard;Gigandet, Alain;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ars et Ratio : sciences, art et métiers dans la philosophie hellénistique et romaine : actes du Colloque international organisé à Créteil, Fontenay et Paris du 16 au 18 octobre 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Latomus, pp.207-220, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Walter de Gruyter, pp.121- 139, 2006</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sensation, messagère de l'âme. Plotin, V, 3 49 , 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dixsaut, Monique;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La connaissance de soi : études sur le traité 49 de Plotin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Vrin, pp.209-227, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de France, 2005</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocrite dans les 'Parva naturalia' d'Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laks, André;Louguet, Claire;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu'est-ce que la philosophie présocratique ? = What is presocratic philosophy?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.449-464, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, A. M. Hakkert, pp.21-35, 2005</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La 'Timée', Démocrite et la nécessité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dixsaut, Monique;Brancacci, Aldo;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Platon, source des présocratiques : exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Vrin, pp.129-150, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...583 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00433675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8694,2182 +9019,2182 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epicurus on evidence (enargeia): justifying without explaining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. internationaler GANPH-Kongress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S. Föllinger, Oct 2022, Marburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03997868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The enigmatic presence of physiology and medicine in Aristotle’s Ethical writings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARISTOTLE READS HIPPOCRATES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, H Bartos, T. Popa, Sep 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03997644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristotle’s Parva Naturalia : an Exhortation to Medicine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROTREPTIC RHETORIC IN THE ARISTOTLE CORPUS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M. Johnson, P. Destrée, Oct 2019, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03997627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ombra di Democrito sul Libro XXXIV (col. XX-XXI) del Περὶ Φύσεως di Epicuro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vedere l'invisibile. Rileggendo il XXXIV libro sulla Natura di Epicuro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, G. Leone, F. Masi, F. Verde, Feb 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03997617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Translate Deiknunai in Aristotle’s Posterior Analytics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARISTOTLE IN TRANSLATION: THE ORGANON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P. Mesquita, R. Santos, Apr 2018, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03997577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epicureismo, stoicismo e naturalismo politico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le varietà del naturalismo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gaia Bagnati, Melania Cassan, Alice Morelli, Mar 2018, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03997603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélange et déviation. Problèmes de définition des régimes mixtes dans les Politiques d’Aristote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aristotle, Politiques, Livres III et IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01513192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouvement et génération chez Aristote. À propos de l’unité du corpus biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ARISTÓTELES E O MOVIMENTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Santoro, Sep 2017, Rio de Jaineiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03997542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il libro VIII (H) della Metafisica nell’indagine sulla sostanza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sostanza in Aristotele con alcune riprese arabe e medievali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, L'Aquila, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amore e politica in Lucrezio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lucrezio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Alghero, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogène d’Œnoanda et la politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diogène d'Œnoanda </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Istanbul, Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niente Paura. La paura, passione radicale (Epicuro, Lucrezio)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le passioni nella filosofia hellenistica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01513476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Necessity in Democritus and the Timaeus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plato's Timaeus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Providence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01513479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niente paura! La paura, passione radicale (Epicuro, Lucrezio, Diogene di Enoanda)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passioni materialistiche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, F. Masi, S. Maso, Feb 2017, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03997515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, F. Santoro, Sep 2017, Rio de Jaineiro, Brazil</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotin, Épicure et le problème de l’évidence noétique (V, 5 [32], 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plotino e Epicuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Roma, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, L'Aquila, Italy</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'animal politique dans les traités éthiques d'Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etica e politica (filosofia antica)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Alghero, Italy</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'homme, ‘animal politique’ : un concept éthique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aristote. L'animal Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Istanbul, Turquie</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Substance et artefact. Sur Aristote, Mét. H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de philosophie ancienne et médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Genève, Suisse</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel devenir pour les formes ? À propos d’un paradoxe d’Aristote, en Métaph. H3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ANIMA, VITA E MOVIMENTO PRIMA E DURANTE LA GENERAZIONE DELL’UNIVERSO: COSMOLOGIA, FISICA E BIOLOGIA NEL PENSIERO ANTICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Como, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Roma, Italie</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usi e condizioni della dimostrazione in Epicuro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Convegno Epicuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Roma, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Rome, Italie</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristotle’s Physiology of Emotions and the causality of ‘forms’ (from De anima to De motu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aristotle. Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Istanbul, Turquie</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Common to Body and Soul’ and Perception in Alexander of Aphrodisias (In de Sensu, Prologue and Chapter 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The reception of Aristotle's De sensu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Roma, France</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matter, Form and Emotions. On Aristotle’s Definition of Emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passions in Ancient Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I primi atomisti nel secondo libro del Peri phuseôs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epicuro. I Libro II Sulla Natura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Masi, S. Maso, 2014, Venise, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De generatione animalium et De motu animalium: lectures croisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aristote. La Génération des animaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La physique des passions, du De anima au De motu d’Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anima, corpo. Sulla psicologia di Aristotele</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Timée, Démocrite et l’énigme du mouvement sans âme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANIMA, VITA E MOVIMENTO PRIMA E DURANTE LA GENERAZIONE DELL’UNIVERSO: COSMOLOGIA, FISICA E BIOLOGIA NEL PENSIERO ANTICO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Como, Italy</w:t>
+              <w:t xml:space="preserve">, 2014, Como, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Helsinki, Finland</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conformité à la nature et finalité dans le De incessu animalium d’Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conformità alla natura nella filosofia antica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Göteborg, Sweden</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation transforme l’homme : Démocrite et les paradoxes du réductionnisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human beings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Bogota, Colombia</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Definition of Ethical Virtue in Nicomachean Ethics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aristotle. definitions and practical philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Natali, Jan 2013, Venezia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, F. Masi, S. Maso, 2014, Venise, Italy</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epicuro e la desacralizzazione della necessità</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fate, Chance, and Fortune in Ancient Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Venezia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...482 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01513194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId192"/>
+      <w:footerReference w:type="default" r:id="rId200"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11016,51 +11341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jaffro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Morel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04424043v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fischbach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474107v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?title_url=Le_plaisir_et_la_necessite__Philosophie_naturelle_et_anthropologie_chez_Democrite_et_Epicure_9782711630370&amp;amp;search_back=Morel&amp;amp;editor_back=%&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474087v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042946422&amp;amp;series_number_str=0&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513891v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516502v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172364v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513907v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465156v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grellard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440608v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366712v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crubellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Jaulin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lefebvre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422839v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gigandet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422706v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Brancacci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422807v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433676v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941739v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Atome_et_n%C3%A9cessit%C3%A9_D%C3%A9mocrite_%C3%89picure_Lucr%C3%A8ce" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941740v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941738v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449963v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpha.411.0111" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449978v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SF2023-001002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03935150v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03544599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202130201003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474417v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474273v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/20512996-12340193" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474215v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.3093" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110226v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/elen-2018-0017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513184v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941613v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513137v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1414/81575" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513163v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177520v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Verde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.602" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177988v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178000v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440609v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559423v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423290v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423287v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423291v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433679v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433678v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433677v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433671v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433669v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433673v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859075v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004711723/BP000016.xml?body=pdf-60830" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004711723_008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682186v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/70617" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004703544_013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04844030v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111414577-019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997852v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philosophie.pantheonsorbonne.fr/editeurs/leuven-university-press" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11116/9789461666048" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450006v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003120704-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450123v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474380v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474355v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peetersleuven. be/detail.php?search_key=1075659&amp;amp;series_number_str=4 3&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474342v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/faire-de-l-histoire-de-la-philosophie-ou-les-presents-du-passe-aristote-est-il-naturaliste.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09772-3.p.0015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474309v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110302v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.storiaeletteratura.it/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941610v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943434v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/the-philosophy-of-knowledge-a-history-9781474258876/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941608v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517178v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517175v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941604v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517173v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517171v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516518v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516516v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516514v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516511v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516515v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516510v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516513v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177859v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516512v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801874v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177240v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178003v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177492v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177600v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177422v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559478v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559432v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559470v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559411v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178028v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440610v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423289v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422808v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422810v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422809v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422805v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422806v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422804v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422802v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422803v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428851v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428852v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428850v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428849v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433682v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433681v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433680v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433672v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433674v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433675v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997868v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997644v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997627v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997617v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997577v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997603v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513192v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513476v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513479v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997515v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997542v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513487v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513491v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513227v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513469v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513202v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513474v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513206v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513209v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513465v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513422v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513412v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513461v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513224v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513222v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513274v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513275v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513276v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513220v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513198v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513194v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05599323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Morel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711632473/latomisme-antique-et-ses-ennemis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042168v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jaffro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04424043v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fischbach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474087v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042946422&amp;amp;series_number_str=0&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474107v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?title_url=Le_plaisir_et_la_necessite__Philosophie_naturelle_et_anthropologie_chez_Democrite_et_Epicure_9782711630370&amp;amp;search_back=Morel&amp;amp;editor_back=%&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513891v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513902v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516502v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055298v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172364v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513907v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grellard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440608v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452432v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366712v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crubellier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Jaulin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lefebvre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gigandet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Brancacci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422807v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433676v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433668v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941739v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Atome_et_n%C3%A9cessit%C3%A9_D%C3%A9mocrite_%C3%89picure_Lucr%C3%A8ce" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941740v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpha.411.0111" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449978v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SF2023-001002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03935150v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03544599v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202130201003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110276v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/20512996-12340193" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474293v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474215v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.3093" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110226v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941616v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/elen-2018-0017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513184v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941613v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513144v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513170v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941627v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513137v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1414/81575" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513163v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177520v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Verde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.602" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177988v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513124v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178000v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440609v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559423v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423290v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423287v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423291v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433679v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433678v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433677v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433670v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433671v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433669v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433673v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05599376v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05599339v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ephe/3457" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13sue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05599364v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tabedizioni.it/shop/product/episteme-e-ratio-1707?section=collane&amp;amp;series=75&amp;amp;order=ordering+desc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004711723/BP000016.xml?body=pdf-60830" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004711723_008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682186v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/70617" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004703544_013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04844030v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111414577-019" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997852v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philosophie.pantheonsorbonne.fr/editeurs/leuven-university-press" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11116/9789461666048" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450006v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003120704-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450123v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474380v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474355v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peetersleuven. be/detail.php?search_key=1075659&amp;amp;series_number_str=4 3&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474342v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/faire-de-l-histoire-de-la-philosophie-ou-les-presents-du-passe-aristote-est-il-naturaliste.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09772-3.p.0015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474309v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110302v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.storiaeletteratura.it/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941610v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943434v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/the-philosophy-of-knowledge-a-history-9781474258876/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941608v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517178v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517175v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941604v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517173v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516518v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517171v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516514v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516511v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516515v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516510v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516513v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177859v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516512v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177240v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801874v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178003v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177492v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177422v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559478v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559432v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559470v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559411v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178028v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440610v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423289v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422808v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422810v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422809v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422806v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422805v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422804v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422802v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422803v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428851v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428852v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428850v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428849v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433682v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433681v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433680v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433674v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433672v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433675v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997868v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997644v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997627v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997617v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997577v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997603v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513192v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997542v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513487v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513491v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513227v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513476v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513479v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997515v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513202v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513474v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513206v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513469v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513465v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513209v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513422v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513412v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513461v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513224v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513222v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513274v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513275v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513276v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513220v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513198v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513194v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>