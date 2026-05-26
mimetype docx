--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -374,169 +374,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Plaisir et la nécessité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, ISBN 978-2-7116-3037-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03474107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Nature et le bien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9789042946422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03474087v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">halshs-03474107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotin. L’Odyssée de l’âme</w:t>
               </w:r>
@@ -2261,675 +2261,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03474273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ATOMISMO, ELEMENTI, MOVIMENTO. SULLA CRITICA DEGLI ATOMISTI NEL DE CAELO DI ARISTOTELE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fogli di Filosofia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/2, pp.1-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03474293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eudémonisme politique et ontologie de l’action dans la Politique d’Aristote (Pol., VII, 3, 1325b14-32)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 36, pp.23-39. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/20512996-12340193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/20512996-12340193⟩</w:t>
+                <w:t xml:space="preserve">halshs-02110276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexe, amour et politique chez Lucrèce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.57-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosant.3093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019/2, pp.1-15</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03474215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’argomento della ‘venerabilità dell’essere’ e la sua fortuna (Aristotele e Plotino eredi di Platone, Sofista, 248e-249a)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquorum philosophia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.11-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sexe, amour et politique chez Lucrèce</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02110226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La peur, passion radicale. Sur l’économie des passions chez Lucrèce »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elenchos (Rivista di studi sul pensiero antico)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39, pp. 281-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/elen-2018-0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01941616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertu éthique et rationalité pratique chez Aristote. Note sur la notion d’hexis proairetikê</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philonsorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.141-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Substance et artefact. Sur Aristote, Métaphysique H »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de philosophie ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35, pp. 169-196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01941613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘La nature ne fait rien en vain’. Sur la causalité finale dans la Locomotion des animaux d’Aristote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19, pp.57-84. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, Causalités aristotéliciennes, 16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12, pp.11-26</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail et émancipation dans l’épicurisme antique : Prométhée revisité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (278), pp.451-467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...284 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01513144v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01513170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matière et philosophie première. À propos du livre H de la Métaphysique d’Aristote</w:t>
               </w:r>
@@ -4262,4754 +4262,4995 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00433673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (62)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’ historia dans le De signis de Philodème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Brumana; M. Tardella; F. Verde. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies on Philodemus’ ›On Signs‹</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.175-194, 2026, 9783112231241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783112231258-010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05612496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaisirs physiques et physique des plaisirs chez Épicure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carlo delle Donne; Gabriele Flamigni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le vie della ricerca. Studi in onore di Maria Michela Sassi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni Ets, pp.187-199, 2025, 978-884677383-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05611596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aristote et l’unité métrétique : le cas de la vertu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">U. Chaintreuil; L. Torrente; T. Karagöz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sens et usages de l’un chez Aristote. Perspectives psychologiques, métaphysiques et éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ousia, pp.261-289, 2025, Cahiers de philosophie ancienne, 978-2-87060-203-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05599376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristotle’s Protreptic to Medicine in the Parva Naturalia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Destrée; Monte Ransome Johnson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical Exhortation. Studies of Protreptic Aspects of Aristotle’s Works</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.65-86, 2025, 978-90-429-5698-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05629672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amnésie, écholalie, mélancolie. Les troubles psycho-physiques dans le De memoria d’Aristote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine Pietrobelli; Laetitia Loviconi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps et âme. Leurs interactions selon les médecins et les philosophes de l’Antiquité à l’époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publications de l’École Pratique des Hautes Études</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.17-36, 2025, 978-2-492861-22-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13sue⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05599339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naturae congruens. Cicéron contre Épicure sur la politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Cassan; B. Castellani; F. Masi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Episteme e Ratio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabedizioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.341-361, 2025, 979-12-5669-194-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05599364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All around the Body: Organism and Surrounding Environment in Aristotle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Lefebvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Science of Life in Aristotle and the Early Peripatos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRILL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.150-173, 2024, Philosophia Antiqua, 9789004711723. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004711723_008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04859075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Enigmatic Presence of Medicine and Physiology in Aristotle’s Ethical Writings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Bartos; V. Linka. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aristotle reads Hippocrates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRILL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.329-350, 2024, Studies in Ancient Medicine, 978-90-04-70353-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004703544_013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04682186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justifying without Explaining. Epicurus on enargeia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Begründen und Erklären im antiken Denken</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.409-428, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783111414577-019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04844030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epicurean akribeia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Masi, P.-M. Morel, F. Verde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPICUREANISM AND SCIENTIFIC DEBATES: EPICUREAN TRADITION AND ITS ANCIENT RECEPTION - VOLUME II. EPISTEMOLOGY AND ETHICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leuven University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.25-45, 2024, Ancient and Medieval Philosophy, 978 94 6270 437 4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11116/9789461666048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03997852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof and Demonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Essays on Aristotle’s Organon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, pp.133-146, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003120704-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04450006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éthique de Démocrite : équilibre psychique et crédibilité morale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Jaffro, Pierre-Marie Morel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matière, plaisir, bonheur. En mémoire de Jean Salem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.21-34, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04450123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voluntary or not? The physiological perspective: De motu animalium 11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapp C., Primavesi O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aristotle’s De motu animalium. Symposium Aristotelicum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.445-471, 2020, ISBN 978-0-19-883556-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03474380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouvement animal et théorie des facultés en DA III 9. Les paradoxes de l’élimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Guyomarc’h, C. Louguet, C. Murgier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aristote et l’âme humaine. Lectures de De anima III offertes à Michel Crubellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.255-272, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03474355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristote est-il “naturaliste” ? Critique d’une catégorie historiographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Jaquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire de l’histoire de la philosophie ou les présents du passé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15-28, 2020, Faire de l’histoire de la philosophie ou les présents du passé, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09772-3.p.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03474342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure des plaisirs dans l’Éthique à Nicomaque. Remarques sur EN, X, 5, 1176a15-29</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G.R. Giardina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">To Metron. Sur la notion de mesure dans la philosophie d’Aristote</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ousia-Vrin, pp.182-197, 2020, 978-2-87060-189-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03474309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épicure et la phronêsis. Une autre sagesse pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Masi, S. Maso, C. Viano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Êthikê Theôria. Studi sull’Etica Nicomachea in onore di Carlo Natali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edizioni di Storia e Letteratura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.365-385, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02110302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epicurean Epistemology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stephen Hetherington; Nicholas D. Smith. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Philosophy of Knowledge: A History (volume I)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bloomsbury Academic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.169-186, 2018, Knowledge in Ancient Philosophy, 978-1-4742-5827-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01943434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'amitié et le problème de la vertu dans l’éthique épicurienne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M. Crubellier, A. Jaulin, P. Pellegrin (éd.), Philia et Dikè. Aspects du lien social et politique en Grèce ancienne, Paris, Éditions Classiques Garnier, p. 397-416</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01941610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...51 lines deleted...]
-              <w:t xml:space="preserve">, pp.169-186, 2018, Knowledge in Ancient Philosophy, 978-1-4742-5827-2</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Démocrite chez Cicéron », p. 41-56</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S. Franchet d’Espèrey, C. Lévy (éd.), Les Présocratiques à Rome, Presses de l’université Paris-Sorbonne, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01941608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Terre entière, une seule patrie. Diogène d'Œnoanda et la politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hammerstaedt J., Morel P.-M., Güremen R. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diogenes of Oinoanda. Epicureanism and Philosophical Debates / Diogène d'Œnoanda. Épicurisme et controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leuven University Press, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Leuven University Press, 2017</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01517178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épicure et les biens matériels, ou la pauvreté bien tempérée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Helmer H. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Richesse et pauvreté chez les philosophes de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vrin, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Vrin, 2016</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01517175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Plotinus, Epicurus and the problem of intellectual evidence. Tr. 32 (Enn. V 5) 1 », p. 96-112</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plotinus and Epicurus. Matter, Perception, Pleasure, A. Longo, D. Taormina (eds), Cambridge University Press, Cambridge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01941604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La physiologie des passions dans le De motu animalium d’Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I. Boehm, J.-L. Ferrary, S. Franchet d’Espèrey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Homme et ses Passions. Actes du XVIIe Congrès International de l’Association Guillaume Budé, organisé à Lyon du 26 au 29 août 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Belles Lettres, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Les Belles Lettres, 2016</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01517173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cicero and Epicurean Virtues (De finibus 1-2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Annas, G. Betegh </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cicero’s De Finibus. Philosophical Approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01517171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I primi atomisti nel II Libro ‘Sulla natura’ di Epicuro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F.G. Masi, S. Maso </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epicurus on eidola. Peri Phuseos Book II: update, proposals and discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hakkert, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01516518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge University Press, 2015</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atomisme grec et l’éducation, ou le réductionnisme à l’épreuve de la culture (Démocrite, fr. 68 B 33 Diels-Kranz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Bonin, T. Pozzo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature ou culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l’Université de Saint-Étienne, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Publications de l’Université de Saint-Étienne, 2015</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01516516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Epicurean “up to us” : not to be Proved</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Destrée, R. Salles, M. Zingano </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What is up to us? Studies on Causality and Responsibility in Ancient Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academia Verlag, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Academia Verlag, 2014</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01516514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epicurus’Garden: Ethics and Politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Warren, F. Sheffield. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Routledge Companion to Ancient Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2014</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01516511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouvement des animaux et philosophie première : les arguments métaphysiques du De motu animalium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Cerami. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature et Sagesse. Les rapports entre physique et métaphysique dans la tradition aristotélicienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peeters, 2014</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01516515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inclination et décision. Le problème de l’assentiment chez Aristote et Alexandre d’Aphrodise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Jaffro. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Croit-on comme on veut ? Histoire d’une controverse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vrin, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Vrin, 2013</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01516510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leucippe et Démocrite : l’atomisme, du système à l’aporie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-L. Desclos, F. Fronterotta. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Sagesse présocratique. Communication des savoirs en Grèce archaïque : des lieux et des hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, 2013</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01516513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conformité à la nature et décision rationnelle dans l’éthique épicurienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rossi, Gabriela. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature and the best life: exploring the natural bases of practical normativity in ancient philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, G. Olms, pp.249-274, 2013, Reason and normativity, 978-3-487-15027-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 6, G. Olms, pp.249-274, 2013, Reason and normativity, 978-3-487-15027-7</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epicuro e la desaccralizzazione della necessità</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F.G. Masi, S. Maso </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fate, Chance, and Fortune in Ancient Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hakkert, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hakkert, 2013</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01516512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse, analogie, dépassement. Les voies du naturalisme aristotélicien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Haber, Stéphane and Macé, Arnaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anciens et Modernes par-delà nature et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 898, Presses universitaires de Franche-Comté, pp.85-101, 2012, Annales littéraires de l'Université de Besançon, 978-2-84867-415-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 898, Presses universitaires de Franche-Comté, pp.85-101, 2012, Annales littéraires de l'Université de Besançon, 978-2-84867-415-5</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau, l'épicurisme et l'origine des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sergey Karp et Catherine Volpilhac-Auger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Век просвещения. IV, Античное наследие в европейской культуре XVIII века (Texte imprimé) = Le siècle des Lumières. IV, L'héritage de l'Antiquité dans la culture européenne du XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Naouka, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Naouka, 2012</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagens e projéteis : Aristóteles vs Demócrito no tratado Da Adivinhação no sono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marques, Marcelo Pimenta. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teorias da imagem na antiguidade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paulus, pp.247-267, 2012, 978-85-349-3367-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Paulus, pp.247-267, 2012, 978-85-349-3367-4</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01178003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le meilleur et le convenable. Loi et constitution dans la Politique d'Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bermon, Emmanuel and Laurand, Valéry and Terrel, Jean. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique d'Aristote : famille, régimes, éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2011, Histoire des pensées, 978-2-86781-632-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2011, Histoire des pensées, 978-2-86781-632-1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensation et transport. Straton, fragments 64-65 Sharples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Desclos, Marie-Laurence and Fortenbaugh, William Wall. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strato of Lampsacus: text, translation, and discussion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, Transaction Publishers, 2011, Rutgers University studies in classical humanities, 978-1-4128-1127-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 16, Transaction Publishers, 2011, Rutgers University studies in classical humanities, 978-1-4128-1127-9</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cardiocentrisme et antiplatonisme chez Aristote et Alexandre d’Aphrodise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bénatouïl, Thomas and Maffi, Emanuele and Trabattoni, Franco. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plato, Aristotle, or both ?: dialogues between platonism and aristotelianism in Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 85, G. Olms, pp.63-84, 2011, Europaea memoria. Reihe I: Studien, 978-3-487-14545-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 85, G. Olms, pp.63-84, 2011, Europaea memoria. Reihe I: Studien, 978-3-487-14545-7</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prudence aristotélicienne et prudence épicurienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Coitinho Silveira, Denis; Hobuss, João. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virtudes, Direitos e Democracia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editora Universitária UFPel, pp.11-30, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editora Universitária UFPel, pp.11-30, 2010</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00559478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Âme, action, mouvement. Responsabilité psychique et causalité motrice chez Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fronterotta, Francesco. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La scienza e le cause a partire dalla Metafisica di Aristotele</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Napoli, Bibliopolis, pp.383-412, 2010, Elenchos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00559470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parties du corps et fonctions de l'âme en &amp;quot;Métaphysique Z</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Van Riel, Gerd; Destrée, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancient Perspectives on Aristotle's "De anima"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leuven University Press, pp.125-139, 2010, Ancient and medieval philosophy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00559432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Napoli, Bibliopolis, pp.383-412, 2010, Elenchos</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogène d'Œnoanda, Fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pigeaud, Jackie; Delattre, Daniel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Épicuriens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, 2010, Bibliothèque de la Pléiade</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Gallimard, 2010, Bibliothèque de la Pléiade</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00559411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’atomisme ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pradeau, Jean-François. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de la philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éd. du Seuil, pp.88-95, 2009, 978-2-02-085697-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éd. du Seuil, pp.88-95, 2009, 978-2-02-085697-3</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01178028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epicurean atomism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Warren, James;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Cambridge companion to Epicureanism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge university press, pp.65-83, 2009, Cambridge Companions to Philosophy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge university press, pp.65-83, 2009, Cambridge Companions to Philosophy</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristote contre Démocrite, sur l'embryon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brisson, Luc;Congourdeau, Marie-Hélène;Solère, Jean-Luc;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'embryon : formation et animation : antiquité grecque et latine, traditions hébraïque, chrétienne et islamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Vrin, pp.43- 57, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, J. Vrin, pp.43- 57, 2008</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traité 41 : De la sensation et de la mémoire Plotin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brisson, Luc;Pradeau, Jean-François;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traités. 38-41 [38. Comment la multiplicité des idées s'est établie et sur le Bien ; 39. Sur le volontaire et sur la volonté de l'Un ; 40. Sur le monde ; 41. Sur la sensation et la mémoire.]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Flammarion, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Flammarion, 2007</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocrite et l'objet de la philosophie naturelle : à propos des sens de 'phusis' chez Démocrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brancacci, Aldo;Morel, Pierre-Marie;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Democritus : science, the arts, and the care of the soul : proceedings of the International Colloquium on Democritus, Paris, 18-20 September 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.105- 123, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Brill, pp.105- 123, 2007</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les communautés humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gigandet, Alain;Morel, Pierre-Marie;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire Épicure et les épicuriens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de France, pp.167- 186, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de France, pp.167- 186, 2007</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire et caractère : Aristote et l'histoire personnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brancacci, Aldo;Gigliotti, Gianna;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoire et souvenir : six études sur Platon, Aristote, Hegel et Husserl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliopolis, pp.47- 87, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bibliopolis, pp.47- 87, 2006</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leucippe et Démocrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent, Jérôme;Romano, Claude;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le néant : contribution à l'histoire du non-être dans la philosophie occidentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de France, pp.41- 51, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de France, pp.41- 51, 2006</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epicureanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gill, Mary Louise;Pellegrin, Pierre;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A companion to ancient philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Blackwell, pp.486- 504, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Blackwell, pp.486- 504, 2006</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La définition de l'animal par la sensation chez Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Palombara, Ugo;Lucchetta, Giulio;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mente, anima e corpo nel mondo antico : immagini e funzioni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Opera Editrice, pp.91- 103, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Opera Editrice, pp.91- 103, 2006</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Common to body and soul, in Aristotle's 'Parva naturalia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">King, Richard;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Common to body and soul : philosophical approaches to explaining living behaviour in Greco-Roman antiquity : [proceedings of a symposium held in Munich 8-10th September 2003]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Walter de Gruyter, pp.121- 139, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Walter de Gruyter, pp.121- 139, 2006</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00422803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrées : Atomisme ; Démocrite ; Lucrèce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leclant, Jean;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de France, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de France, 2005</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00428851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democrito e il problema del determinismo : A proposito di Aristotele, 'Fisica', II, 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Natali, Carlo;Maso, Stefano;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La catena delle cause : determinismo e antideterminismo nel pensiero antico e contemporaneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. M. Hakkert, pp.21-35, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, A. M. Hakkert, pp.21-35, 2005</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00428852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épicure et l'évidence de la liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vegleris, Eugénie;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cosmos et psychè : mélanges offerts à Jean Frère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. Olms, pp.303-318, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, G. Olms, pp.303-318, 2004</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00428850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volontaire, involontaire et non-volontaire dans le chapitre 11 du 'De Motu' d'Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laks, André;Rashed, Marwan;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aristote et le mouvement des animaux : dix études sur le 'De motu animalium'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.167- 183, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.167- 183, 2004</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00428849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir, crise du pouvoir et juste milieu dans la 'Politique' d'Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franchet d'Espèrey, Sylvie;Fromentin, Valérie;Gotteland, Sophie;Roddaz, Jean-Michel;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fondements et crises du pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius publications, pp.13-22, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristote, &amp;quot;Parva naturalia&amp;quot; , tradition grecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Goulet, Richard;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des philosophes antiques. Supplément [aux trois premiers tomes]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, pp.366-374, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00433682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius publications, pp.13-22, 2003</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technique et nécessité : le modèle de l'adaptation de Démocrite à Vitruve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lévy, Carlos;Besnier, Bernard;Gigandet, Alain;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ars et Ratio : sciences, art et métiers dans la philosophie hellénistique et romaine : actes du Colloque international organisé à Créteil, Fontenay et Paris du 16 au 18 octobre 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Latomus, pp.207-220, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Latomus, pp.207-220, 2003</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocrite dans les 'Parva naturalia' d'Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laks, André;Louguet, Claire;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu'est-ce que la philosophie présocratique ? = What is presocratic philosophy?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.449-464, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sensation, messagère de l'âme. Plotin, V, 3 49 , 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dixsaut, Monique;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La connaissance de soi : études sur le traité 49 de Plotin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J. Vrin, pp.209-227, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00433674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.449-464, 2002</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La 'Timée', Démocrite et la nécessité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dixsaut, Monique;Brancacci, Aldo;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Platon, source des présocratiques : exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Vrin, pp.129-150, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00433675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9019,2182 +9260,2182 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epicurus on evidence (enargeia): justifying without explaining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. internationaler GANPH-Kongress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S. Föllinger, Oct 2022, Marburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03997868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The enigmatic presence of physiology and medicine in Aristotle’s Ethical writings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARISTOTLE READS HIPPOCRATES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, H Bartos, T. Popa, Sep 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03997644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristotle’s Parva Naturalia : an Exhortation to Medicine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROTREPTIC RHETORIC IN THE ARISTOTLE CORPUS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M. Johnson, P. Destrée, Oct 2019, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03997627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ombra di Democrito sul Libro XXXIV (col. XX-XXI) del Περὶ Φύσεως di Epicuro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vedere l'invisibile. Rileggendo il XXXIV libro sulla Natura di Epicuro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, G. Leone, F. Masi, F. Verde, Feb 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03997617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epicureismo, stoicismo e naturalismo politico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le varietà del naturalismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gaia Bagnati, Melania Cassan, Alice Morelli, Mar 2018, Venise, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03997603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Translate Deiknunai in Aristotle’s Posterior Analytics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARISTOTLE IN TRANSLATION: THE ORGANON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P. Mesquita, R. Santos, Apr 2018, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03997577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Gaia Bagnati, Melania Cassan, Alice Morelli, Mar 2018, Venise, Italy</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélange et déviation. Problèmes de définition des régimes mixtes dans les Politiques d’Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aristotle, Politiques, Livres III et IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niente Paura. La paura, passione radicale (Epicuro, Lucrezio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le passioni nella filosofia hellenistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Necessity in Democritus and the Timaeus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plato's Timaeus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Providence, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niente paura! La paura, passione radicale (Epicuro, Lucrezio, Diogene di Enoanda)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passioni materialistiche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Masi, S. Maso, Feb 2017, Venise, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03997515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouvement et génération chez Aristote. À propos de l’unité du corpus biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARISTÓTELES E O MOVIMENTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, F. Santoro, Sep 2017, Rio de Jaineiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03997542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il libro VIII (H) della Metafisica nell’indagine sulla sostanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sostanza in Aristotele con alcune riprese arabe e medievali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, L'Aquila, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01513487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amore e politica in Lucrezio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lucrezio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Alghero, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01513491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diogène d’Œnoanda et la politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diogène d'Œnoanda </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01513227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Venise, Italy</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotin, Épicure et le problème de l’évidence noétique (V, 5 [32], 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plotino e Epicuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Roma, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Providence, United States</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Substance et artefact. Sur Aristote, Mét. H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de philosophie ancienne et médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, F. Masi, S. Maso, Feb 2017, Venise, Italy</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'animal politique dans les traités éthiques d'Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etica e politica (filosofia antica)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Roma, Italie</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'homme, ‘animal politique’ : un concept éthique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aristote. L'animal Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Rome, Italie</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel devenir pour les formes ? À propos d’un paradoxe d’Aristote, en Métaph. H3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ANIMA, VITA E MOVIMENTO PRIMA E DURANTE LA GENERAZIONE DELL’UNIVERSO: COSMOLOGIA, FISICA E BIOLOGIA NEL PENSIERO ANTICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Como, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Istanbul, Turquie</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usi e condizioni della dimostrazione in Epicuro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Convegno Epicuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Roma, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Genève, Suisse</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristotle’s Physiology of Emotions and the causality of ‘forms’ (from De anima to De motu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aristotle. Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quel devenir pour les formes ? À propos d’un paradoxe d’Aristote, en Métaph. H3</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Common to Body and Soul’ and Perception in Alexander of Aphrodisias (In de Sensu, Prologue and Chapter 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The reception of Aristotle's De sensu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Göteborg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matter, Form and Emotions. On Aristotle’s Definition of Emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passions in Ancient Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Bogota, Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I primi atomisti nel secondo libro del Peri phuseôs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epicuro. I Libro II Sulla Natura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Masi, S. Maso, 2014, Venise, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De generatione animalium et De motu animalium: lectures croisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aristote. La Génération des animaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La physique des passions, du De anima au De motu d’Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anima, corpo. Sulla psicologia di Aristotele</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Timée, Démocrite et l’énigme du mouvement sans âme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANIMA, VITA E MOVIMENTO PRIMA E DURANTE LA GENERAZIONE DELL’UNIVERSO: COSMOLOGIA, FISICA E BIOLOGIA NEL PENSIERO ANTICO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Como, Italy</w:t>
+              <w:t xml:space="preserve">, 2014, Como, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Roma, France</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conformité à la nature et finalité dans le De incessu animalium d’Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conformità alla natura nella filosofia antica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Helsinki, Finland</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation transforme l’homme : Démocrite et les paradoxes du réductionnisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human beings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Göteborg, Sweden</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Definition of Ethical Virtue in Nicomachean Ethics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aristotle. definitions and practical philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Natali, Jan 2013, Venezia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Bogota, Colombia</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epicuro e la desacralizzazione della necessità</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fate, Chance, and Fortune in Ancient Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Venezia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...551 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01513194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId200"/>
+      <w:footerReference w:type="default" r:id="rId205"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11341,51 +11582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05599323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Morel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711632473/latomisme-antique-et-ses-ennemis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042168v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jaffro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04424043v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fischbach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474087v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042946422&amp;amp;series_number_str=0&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474107v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?title_url=Le_plaisir_et_la_necessite__Philosophie_naturelle_et_anthropologie_chez_Democrite_et_Epicure_9782711630370&amp;amp;search_back=Morel&amp;amp;editor_back=%&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513891v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513902v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516502v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055298v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172364v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513907v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grellard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440608v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452432v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366712v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crubellier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Jaulin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lefebvre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gigandet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Brancacci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422807v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433676v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433668v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941739v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Atome_et_n%C3%A9cessit%C3%A9_D%C3%A9mocrite_%C3%89picure_Lucr%C3%A8ce" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941740v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpha.411.0111" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449978v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SF2023-001002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03935150v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03544599v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202130201003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110276v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/20512996-12340193" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474293v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474215v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.3093" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110226v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941616v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/elen-2018-0017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513184v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941613v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513144v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513170v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941627v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513137v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1414/81575" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513163v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177520v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Verde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.602" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177988v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513124v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178000v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440609v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559423v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423290v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423287v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423291v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433679v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433678v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433677v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433670v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433671v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433669v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433673v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05599376v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05599339v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ephe/3457" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13sue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05599364v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tabedizioni.it/shop/product/episteme-e-ratio-1707?section=collane&amp;amp;series=75&amp;amp;order=ordering+desc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004711723/BP000016.xml?body=pdf-60830" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004711723_008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682186v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/70617" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004703544_013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04844030v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111414577-019" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997852v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philosophie.pantheonsorbonne.fr/editeurs/leuven-university-press" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11116/9789461666048" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450006v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003120704-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450123v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474380v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474355v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peetersleuven. be/detail.php?search_key=1075659&amp;amp;series_number_str=4 3&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474342v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/faire-de-l-histoire-de-la-philosophie-ou-les-presents-du-passe-aristote-est-il-naturaliste.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09772-3.p.0015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474309v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110302v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.storiaeletteratura.it/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941610v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943434v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/the-philosophy-of-knowledge-a-history-9781474258876/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941608v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517178v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517175v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941604v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517173v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516518v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517171v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516514v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516511v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516515v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516510v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516513v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177859v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516512v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177240v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801874v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178003v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177492v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177422v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559478v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559432v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559470v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559411v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178028v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440610v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423289v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422808v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422810v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422809v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422806v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422805v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422804v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422802v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422803v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428851v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428852v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428850v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428849v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433682v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433681v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433680v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433674v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433672v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433675v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997868v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997644v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997627v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997617v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997577v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997603v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513192v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997542v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513487v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513491v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513227v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513476v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513479v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997515v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513202v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513474v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513206v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513469v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513465v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513209v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513422v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513412v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513461v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513224v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513222v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513274v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513275v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513276v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513220v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513198v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513194v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05599323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Morel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711632473/latomisme-antique-et-ses-ennemis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042168v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jaffro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04424043v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fischbach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474107v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?title_url=Le_plaisir_et_la_necessite__Philosophie_naturelle_et_anthropologie_chez_Democrite_et_Epicure_9782711630370&amp;amp;search_back=Morel&amp;amp;editor_back=%&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474087v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042946422&amp;amp;series_number_str=0&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513891v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513902v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516502v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055298v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172364v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513907v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grellard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440608v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452432v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366712v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crubellier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Jaulin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lefebvre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gigandet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Brancacci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422807v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433676v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433668v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941739v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Atome_et_n%C3%A9cessit%C3%A9_D%C3%A9mocrite_%C3%89picure_Lucr%C3%A8ce" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941740v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpha.411.0111" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449978v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SF2023-001002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03935150v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03544599v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202130201003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474293v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110276v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/20512996-12340193" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474215v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.3093" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110226v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941616v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/elen-2018-0017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513184v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941613v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513170v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513144v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941627v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513137v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1414/81575" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513163v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177520v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Verde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.602" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177988v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513124v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178000v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440609v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559423v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423290v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423287v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423291v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433679v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433678v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433677v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433670v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433671v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433669v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433673v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05612496v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9783112231258/html#bibliographicData" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783112231258-010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05611596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05599376v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05629672v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05599339v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ephe/3457" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13sue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05599364v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tabedizioni.it/shop/product/episteme-e-ratio-1707?section=collane&amp;amp;series=75&amp;amp;order=ordering+desc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859075v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004711723/BP000016.xml?body=pdf-60830" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004711723_008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682186v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/70617" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004703544_013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04844030v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111414577-019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997852v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philosophie.pantheonsorbonne.fr/editeurs/leuven-university-press" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11116/9789461666048" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450006v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003120704-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450123v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474380v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474355v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peetersleuven. be/detail.php?search_key=1075659&amp;amp;series_number_str=4 3&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474342v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/faire-de-l-histoire-de-la-philosophie-ou-les-presents-du-passe-aristote-est-il-naturaliste.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09772-3.p.0015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474309v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02110302v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.storiaeletteratura.it/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01943434v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/the-philosophy-of-knowledge-a-history-9781474258876/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941610v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941608v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517178v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517175v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941604v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517173v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517171v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516518v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516516v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516514v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516511v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516515v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516510v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516513v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177859v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516512v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177240v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801874v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178003v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177492v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177600v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177422v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559478v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559470v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559432v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559411v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178028v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440610v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423289v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422808v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422810v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422809v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422806v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422805v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422804v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422802v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422803v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428851v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428852v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428850v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428849v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433681v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433682v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433680v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433672v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433674v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433675v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997868v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997644v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997627v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997617v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997603v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997577v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513192v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513476v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513479v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997515v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997542v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513487v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513491v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513227v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513202v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513469v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513474v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513206v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513465v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513209v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513422v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513412v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513461v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513224v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513222v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513274v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513275v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513276v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513220v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513198v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513194v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>