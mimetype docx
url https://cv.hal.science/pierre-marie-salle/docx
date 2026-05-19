--- v0 (2026-03-23)
+++ v1 (2026-05-19)
@@ -222,51 +222,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -279,1529 +279,1553 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu : Frédéric Cousinié, L’espace imaginal : méditer dans l’image au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des sciences sociales des religions 212 - Bulletin bibliographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.244-245. </w:t>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 212, pp.244-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15r4n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectes, artistes et artisans. 50e colloque du Centre de recherche et d'études prémontrées. Compte-rendu</w:t>
+                <w:t xml:space="preserve">Rétablir une église médiévale à la fin du xviie siècle : mémoire des lieux et réforme religieuse à Saint-Wandrille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Mabillon, volume 35</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.308-310. </w:t>
+              <w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (1), pp.153-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/J.RM.5.150422⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+                <w:t xml:space="preserve">⟨10.1484/J.RM.5.154929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477342v1</w:t>
+                <w:t xml:space="preserve">hal-05592465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’architecture et le décor des églises de la congrégation monastique de Saint-Maur : constructions, restaurations, aménagements liturgiques (1618-1790). Thèse en histoire de l’art soutenue le 26 février 2022 à l’École pratique des hautes études, dir. Daniel-Odon Hurel. Chronique : thèses.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Paris bénédictin du XVIIe siècle, carrefour de l’Europe savante. Bilan de quatre années de recherches et nouveaux outils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Delmulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silverio Franzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Lonati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Mabillon, t. 33</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+              <w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34, pp.287-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.RM.5.141744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477371v1</w:t>
+                <w:t xml:space="preserve">hal-04436493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mains d’érudits (XVIe-XXe siècles)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les planches du Monasticon Gallicanum : les vestiges d’un atlas des monastères bénédictins réformés au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03494634v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Atlas illustrés d’abbayes et couvents français (XVIIe-XIXe siècles) (180-4), pp.291-324</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montrer l’architecture dans le Monasticon Gallicanum : de la réforme religieuse au témoignage archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montrer l'architecture. XVe-XXIe siècle : le pouvoir et ses symboles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'études supérieures de la Renaissance, Tours, Nov 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storia, riforma e architettura nel Monasticon Gallicanum della congregazione di Saint-Maur (1672-1710)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architettura della congregazione cassinese. XV-XVIII secoli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, a cura di Gianmario Guidarelli, con la collaborazione di Ilaria Papa, Paola Placentino e Riccardo Tonin, Università degli Studi di Padova, Jan 2025, Padova, Vicenza, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bâtiments conventuels de Saint-Pierre de la Couture du Mans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les monuments de la Sarthe. Bâtir en couleurs. 184e Congrès archéologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française d'archéologie, Jun 2025, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'abbaye Saint-Vincent du Mans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monuments de la Sarthe. Bâtir en couleurs. 184e Congrès archéologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française d'archéologie, Jun 2025, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Sauve-Majeure dans le Monasticon Gallicanum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Sauve-Majeure. L'entre-Deux-Mers et son identité. 20e colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de liaison de l'Entre-Deux-Mers (CLEM Patrimoine), Oct 2025, La Sauve Majeure, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les églises de la congrégation de Saint-Maur : architecture et espace liturgique (1618-1790)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de doctorat du LARHRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de recherche historique Rhônes-Alpes, Mar 2024, Lyon (Maison des Sciences de l'Homme), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’église de Saint-Nicolas au temps des mauristes, entre tradition et modernité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint-Nicolas d’Angers, une abbaye millénaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Congrégation Notre-Dame de Charité du Bon Pasteur, Nov 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élixir du Révérend Père dom Pérignon : un parcours en images du &amp;quot;père spirituel&amp;quot; du champagne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labex Hastec - séminaire des jeunes chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex Hastec - Ecole pratique des hautes études, Apr 2024, Paris EPHE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autel majeur de la Chaise-Dieu à la période moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le maître-autel de la Chaise-Dieu, histoire et restauration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des amis de l'abbatiale de la Chaise-Dieu, Sep 2022, La Chaise-Dieu, France. pp.65-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rétablir une église médiévale à la fin du XVIIe siècle : mémoire des lieux et réforme religieuse à Saint-Wandrille.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeudis de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut catholique de Paris, Mar 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unifier l’église monastique au XVIIe siècle : le “tour des chapelles” dans deux abbatiales mauristes normandes</w:t>
+                <w:t xml:space="preserve">Les bâtiments mauristes de Saint-Ouen de Rouen, Jumièges, Saint-Georges de Boscherville, Saint-Wandrille et du Bec-Hellouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ci-bas et au-delà. Les chapelles dans l’espace ecclésial de la France du XVIIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Cousiné; Emilie Chedeville; Moana Weill-Curiel, Oct 2023, Rouen - Historial Jeanne d'Arc - Université de Rouen, France</w:t>
+              <w:t xml:space="preserve">Journées de la Société française d'archéologie - Abbayes de Haute-Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d'archéologie, Sep 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248923v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bâtiments mauristes de Saint-Ouen de Rouen, Jumièges, Saint-Georges de Boscherville, Saint-Wandrille et du Bec-Hellouin</w:t>
+                <w:t xml:space="preserve">Unifier l’église monastique au XVIIe siècle : le “tour des chapelles” dans deux abbatiales mauristes normandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société française d'archéologie - Abbayes de Haute-Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française d'archéologie, Sep 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">Ci-bas et au-delà. Les chapelles dans l’espace ecclésial de la France du XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Cousiné; Emilie Chedeville; Moana Weill-Curiel, Oct 2023, Rouen - Historial Jeanne d'Arc - Université de Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248936v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les notices manuscrites du Monasticon Gallicanum. De Michel Germain à la Gallia Christiana</w:t>
+                <w:t xml:space="preserve">L’orgue dans les aménagements liturgiques mauristes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour du Monasticon Gallicanum. Représentation de l’architecture religieuse au XVIIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pierre-Marie Sallé, Sep 2023, Paris (Ecole nationale des Chartes - PSL), France</w:t>
+              <w:t xml:space="preserve">L’orgue : magnificence des buffets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Marin Carouges, Sep 2023, La Chaise-Dieu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248931v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’orgue dans les aménagements liturgiques mauristes</w:t>
+                <w:t xml:space="preserve">Les notices manuscrites du Monasticon Gallicanum. De Michel Germain à la Gallia Christiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’orgue : magnificence des buffets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Marin Carouges, Sep 2023, La Chaise-Dieu, France</w:t>
+              <w:t xml:space="preserve">Autour du Monasticon Gallicanum. Représentation de l’architecture religieuse au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre-Marie Sallé, Sep 2023, Paris (Ecole nationale des Chartes - PSL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248932v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'église de Saint-Rémi de Reims à la période mauriste : architecture et espace liturgique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projet collectif de recherche : l'abbatiale de Saint-Rémi de Reims</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cécile Coulangeon - Institut catholique de Paris, Mar 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Monasticon Gallicanum de dom Michel Germain, genèse et postérité. Quelques exemples des abbayes d’Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les médiévistes face à la documentation des érudits modernes : méthodes et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jeremy Delmulle; Haude Morvan, Oct 2020, Bordeaux - Maison des Sciences de l'Homme - Ausonius, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mauristes et leurs églises : architecture et aménagements liturgiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mauristes entre histoire et théologie, 1618-2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Daniel-Odon Hurel, Nov 2018, Paris Institut catholique de Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1811,1117 +1835,1175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dom Pérignon et le champagne : la construction d’une figure et d’une légende (XVIIIe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Labex Hastec - Ecole pratique des hautes études. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reims (51) - Ancienne abbatiale Saint-Remi - Etude documentaire et architecturale - Rapport d'activité - Année 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coulangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiya Chevalier-Shmauhanets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut catholique de Paris; DRAC Grand Est - Ministère de la Culture; Service régional d'archéologie Grand Est. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cloître de l’abbaye Saint-Germain d’Auxerre à la période mauriste (1630-1790)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'études médiévales Auxerre. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Paris bénédictin du XVIIe siècle, carrefour de l’Europe savante. Bilan de quatre années de recherches et nouveaux outils</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Architectes, artistes et artisans. 50e colloque du Centre de recherche et d'études prémontrées. Compte-rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Mabillon, volume 35</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.308-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.RM.5.150422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/J.RM.5.141744⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04436493v1</w:t>
+                <w:t xml:space="preserve">hal-05477342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les planches du Monasticon Gallicanum : les vestiges d’un atlas des monastères bénédictins réformés au XVIIe siècle</w:t>
+                <w:t xml:space="preserve">L’architecture et le décor des églises de la congrégation monastique de Saint-Maur : constructions, restaurations, aménagements liturgiques (1618-1790). Thèse en histoire de l’art soutenue le 26 février 2022 à l’École pratique des hautes études, dir. Daniel-Odon Hurel. Chronique : thèses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Monumental</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04248926v1</w:t>
+              <w:t xml:space="preserve">Revue Mabillon, t. 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.261-264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mains d’érudits (XVIe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Delmulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silverio Franzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Lonati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03494634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'église abbatiale de Saint-Mathieu à la période mauriste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Ybert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint-Mathieu de Fine-Terre (XIe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I. Histoire d'une abbaye à la proue de la Bretagne, Centre de recherche bretonne et celtique, pp.295-310, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rétablir l’église monastique : l’espace liturgique entre mauristes et paroisse à Saint-Pé de Generès au XVIIe-XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel-Odon Hurel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’abbaye Saint-Pé de Générès, l’histoire d’une présence au monde (XIe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bâtiments monastiques de Saint-Mathieu à la période mauriste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Ybert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint-Mathieu de Fine-Terre (XIe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I. Histoire d'une abbaye à la proue de la Bretagne, Centre de recherche bretonne et celtique, pp.247-270, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Vendôme à Bouzy-la-Forêt : évolution d'un espace liturgique (1950-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel-Odon Hurel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renovamini. Les Bénédictines de Notre-Dame du Calvaire (XVIIe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Limoges, pp.257-269, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abbatiale de Lagrasse entre 1663 et 1792 : architecture et aménagements liturgiques pendant la période mauriste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudine Pailhès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eglise abbatiale. Entre ciel et terre, à Lagrasse et ailleurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Cahiers de Lagrasse N°5, AMSVAL, pp.305-325, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’église monastique à l’époque moderne en Finistère : Landévennec à la période mauriste. Actes du colloque des 6,7,8 juin 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Coativy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landévennec 818-2018. Une abbaye bénédictine en Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche bretonne et celtique, pp.265-276, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abbatiale de Saint-Jean d’Angély à la période mauriste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Gensbeitel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monastères en Saintonge (Charente-Maritime), Congrès archéologique de France 177e session 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Archéologie, Actes Sud - Picard &amp; Epona, pp.347-358, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chœur liturgique de l'abbatiale de la Chaise-Dieu pendant la période mauriste (1640-1790)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédérique-Anne Costantini; Daniel-Odon Hurel; Thierry Pécout. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Chaise-Dieu. Communauté monastique et congrégation (XIe siècle - fin de l'Ancien Régime). Actes du IXe colloque international du CERCOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERCOR. Congrégations, ordres religieux et sociétés, 26, Presses universitaires de Limoges, pp.197-214, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2931,100 +3013,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un dessin préparatoire pour le Monasticon Gallicanum acquis par le département des Estampes et de la photographie : la vue de Saint-Germain-des-Prés du frère Guillaume de la Tremblaye (1687), Ad vivum. L’estampe et le dessin anciens à la BnF, Hypothèses, OpenEdition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/ojfy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3034,114 +3116,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'architecture et le décor des églises de la congrégation monastique de Saint-Maur : constructions, restaurations, aménagements liturgiques (1618-1790)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Paris sciences et lettres, 2022. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022UPSLP032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04502032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3288,51 +3370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-05477393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Sall&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Odon Hurel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barbeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delvienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ritz-Guilbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-05538571v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15r4n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-05477342v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.5.150422" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-05477371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494634v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delmulle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silverio Franzoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lonati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-05477053v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-05477033v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-05477099v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-05477083v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-05477072v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-05477272v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-05477013v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-05477309v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248933v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-05477406v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248923v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248936v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248931v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248932v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248940v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248851v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-05477293v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04572463v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulangeon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Chevalier-Shmauhanets" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy B&#233;raud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Delamare" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248939v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.5.141744" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248926v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248855v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248853v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248830v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248930v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248844v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248929v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ojfy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04502032v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Salle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPSLP032" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-05477393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Sall&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Odon Hurel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barbeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delvienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ritz-Guilbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-05538571v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15r4n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-05592465v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.5.154929" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436493v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delmulle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silverio Franzoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lonati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.5.141744" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248926v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-05477053v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-05477033v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-05477099v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-05477083v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-05477072v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-05477272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-05477013v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-05477309v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248933v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-05477406v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248936v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248932v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248851v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-05477293v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-04572463v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulangeon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Chevalier-Shmauhanets" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy B&#233;raud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Delamare" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-05477342v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.5.150422" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-05477371v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494634v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248855v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248900v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248853v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248830v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248930v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248834v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248844v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248615v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248929v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/ojfy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04502032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Salle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPSLP032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>