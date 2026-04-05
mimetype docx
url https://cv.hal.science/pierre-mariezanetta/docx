--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1289,295 +1289,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incipient space weathering on asteroid 162173 Ryugu recorded by pyrrhotite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influx of nitrogen-rich material from the outer Solar System indicated by iron nitride in Ryugu samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toru Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Noguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Miyake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohei Igami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsutaka Haruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.14176⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Nature Astronomy, 8 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-023-02137-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624950v1</w:t>
+                <w:t xml:space="preserve">hal-04426486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influx of nitrogen-rich material from the outer Solar System indicated by iron nitride in Ryugu samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incipient space weathering on asteroid 162173 Ryugu recorded by pyrrhotite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Harries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toru Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falko Langenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Noguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Miyake</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mitsutaka Haruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Nature Astronomy, 8 (2), </w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Meteoritics and Planetary Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41550-023-02137-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/maps.14176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426486v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale characterization of chrysocolla, black chrysocolla and pseudomalachite from supergene copper deposits of Atacama Desert of northern Chile</w:t>
               </w:r>
@@ -1691,827 +1691,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the Ca-phosphate inclusions in Ivory Coast and Australasian Muong-Nong-type tektites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rochette</w:t>
+                <w:t xml:space="preserve">Phyllosilicates with embedded Fe‐based nanophases in Ryugu and Orgueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Reynard</w:t>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Tricaud</w:t>
+                <w:t xml:space="preserve">Jean‐christophe Viennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, inPress, 387, pp.63-82. </w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1947-1965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2024.09.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/maps.14101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715728v1</w:t>
+                <w:t xml:space="preserve">hal-04295482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clues on the Australasian impact crater site inferred from detailed mineralogical study of a monazite inclusion in a Muong Nong tektite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Rochette</w:t>
+                <w:t xml:space="preserve">A first-principles investigation on the enthalpy landscape for the hibonite solid solution: Implications for a nebular barometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Gardés</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abhishek Kumar Thakur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkateswara Rao Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Muralidharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zega</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G52522.1⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2024-9449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693597v1</w:t>
+                <w:t xml:space="preserve">hal-04848676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phyllosilicates with embedded Fe‐based nanophases in Ryugu and Orgueil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean‐christophe Viennet</w:t>
+                <w:t xml:space="preserve">Clues on the Australasian impact crater site inferred from detailed mineralogical study of a monazite inclusion in a Muong Nong tektite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gardés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sao-Joao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (9), pp.1578-1590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G52522.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/maps.14101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04295482v1</w:t>
+                <w:t xml:space="preserve">hal-04693597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first-principles investigation on the enthalpy landscape for the hibonite solid solution: Implications for a nebular barometer</w:t>
+                <w:t xml:space="preserve">Origin of the Ca-phosphate inclusions in Ivory Coast and Australasian Muong-Nong-type tektites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Venkateswara Rao Manga</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krishna Muralidharan</w:t>
+                <w:t xml:space="preserve">Bruno Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Zega</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Victor Tricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress, 387, pp.63-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am-2024-9449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2024.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848676v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ investigation of an organic micro‐globule and its mineralogical context within a Ryugu “sand” grain</w:t>
+                <w:t xml:space="preserve">Four‐dimensional‐STEM analysis of the phyllosilicate‐rich matrix of Ryugu samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van T H Phan</w:t>
+                <w:t xml:space="preserve">Bahae-Eddine Mouloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Beck</w:t>
+                <w:t xml:space="preserve">Damien Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolando Rebois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Takaaki Noguchi</w:t>
+                <w:t xml:space="preserve">Francisco de la Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 59 (8), pp.1983-2001. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.14122⟩</w:t>
+              <w:t xml:space="preserve">, 2024, Meteoritics &amp; Planetary Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.14124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396528v1</w:t>
+                <w:t xml:space="preserve">hal-04440920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four‐dimensional‐STEM analysis of the phyllosilicate‐rich matrix of Ryugu samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ investigation of an organic micro‐globule and its mineralogical context within a Ryugu “sand” grain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van T H Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bahae-Eddine Mouloud</w:t>
+                <w:t xml:space="preserve">Pierre Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Jacob</w:t>
+                <w:t xml:space="preserve">Rolando Rebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco de la Peña</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corentin Le Guillou</w:t>
+                <w:t xml:space="preserve">Eric Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Noguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Meteoritics &amp; Planetary Science, </w:t>
+              <w:t xml:space="preserve">, 2024, 59 (8), pp.1983-2001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/maps.14124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/maps.14122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440920v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron microscopy observations of the diversity of Ryugu organic matter and its relationship to minerals at the micro-to nano-scale</w:t>
               </w:r>
@@ -2683,51 +2683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Blanchenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30 (4), pp.660-670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2800,51 +2800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell Drexler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Barton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (2), pp.459-469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2891,51 +2891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic-scale characterization of the oxidation state of Ti in meteoritic hibonite: Implications for early solar system thermodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkateswara Rao Manga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao-Jen Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4514,64 +4514,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Tricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">86th Annual Meeting of the Meteoritical Society 2024 - METSOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bruxelles (BEL), Belgium</w:t>
@@ -6116,51 +6116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Brearley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco de la Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, The Woodlands, TX, United States</w:t>
@@ -6683,51 +6683,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C238C9B"/>
+    <w:nsid w:val="9BB5D9BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6914,51 +6914,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-mariezanetta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8352-2303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240981596" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545455v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Zanetta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Guilbaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.70116" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05326796v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao Joao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2025.103928" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05139537v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Hewins" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laforet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Guillou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.05.037" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142549v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Musolino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Devouard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roperch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Zanetta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14372" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922948v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Mccoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S S Russell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Zega" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K L Thomas-Keprta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Singerling" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08495-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099551v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gard&#233;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Zanetta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sao-Joao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G53420Y.1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395233v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Noguchi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Matsumoto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Miyake" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Igami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsutaka Haruta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14093" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715742v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Miyahara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naotaka Tomioka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14271" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04624950v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Harries" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falko Langenhorst" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14176" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04426486v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-02137-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871340v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Steven Kahou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brichau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2024-9300" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715728v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tricaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.09.021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693597v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G52522.1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04295482v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Viennet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14101" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848676v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar Thakur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara Rao Manga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Muralidharan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zega" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2024-9449" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396528v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van T H Phan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Rebois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14122" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04440920v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahae-Eddine Mouloud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacob" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de la Pe&#241;a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14124" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417663v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda M Stroud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Barosch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bonal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Burgess" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D Cody" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14128" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04694475v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Blanchenet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae071" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414735v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Drexler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Barton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozac057" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414709v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Jen Chang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarunika Ramprasad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Weber" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2022-8311" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504593v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hewins" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leroux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beyssac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14028" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04138625v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dobric&#259;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hope A. Ishii" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Bradley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Ohtaki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J. Brearley" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.02.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03470482v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zanda" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.11.019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04138464v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-022-01841-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278825v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guillou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.06.035" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03135750v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.12.015" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151201v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8208;m. Zanetta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13374" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02090098v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Zanetta" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.03.025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402462v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi A Botton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724595v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Musolino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roperch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-565" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04938436v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gardes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Parseval" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920937v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453747v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hewins" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zanda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228631v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leroux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guerin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Engrand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734760v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Hewins" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -M. Zanetta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453760v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734711v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-M Zanetta" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guilion" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453766v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02326960v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453754v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03145378v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03145033v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lewin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03145017v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03145022v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02327019v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Brearley" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02326963v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125476v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Fayolle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pageault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-mariezanetta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8352-2303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240981596" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545455v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Zanetta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Guilbaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.70116" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05326796v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao Joao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2025.103928" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05139537v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Hewins" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laforet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Guillou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.05.037" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142549v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Musolino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Devouard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roperch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Zanetta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14372" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922948v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Mccoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S S Russell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Zega" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K L Thomas-Keprta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Singerling" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08495-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099551v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gard&#233;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Zanetta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sao-Joao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G53420Y.1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395233v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Noguchi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Matsumoto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Miyake" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Igami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsutaka Haruta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14093" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715742v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Miyahara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naotaka Tomioka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14271" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04426486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-02137-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04624950v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Harries" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falko Langenhorst" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14176" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871340v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Steven Kahou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brichau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2024-9300" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04295482v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Viennet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14101" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar Thakur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara Rao Manga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Muralidharan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zega" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2024-9449" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693597v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G52522.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715728v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tricaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.09.021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04440920v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahae-Eddine Mouloud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacob" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de la Pe&#241;a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14124" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396528v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van T H Phan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Rebois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14122" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417663v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda M Stroud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Barosch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bonal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Burgess" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D Cody" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14128" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04694475v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Blanchenet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae071" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414735v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Drexler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Barton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozac057" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414709v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Jen Chang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarunika Ramprasad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Weber" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2022-8311" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504593v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hewins" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leroux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beyssac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14028" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04138625v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dobric&#259;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hope A. Ishii" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Bradley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Ohtaki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J. Brearley" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.02.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03470482v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zanda" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.11.019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04138464v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-022-01841-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278825v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guillou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.06.035" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03135750v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.12.015" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151201v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8208;m. Zanetta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13374" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02090098v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Zanetta" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.03.025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402462v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi A Botton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724595v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Musolino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roperch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-565" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04938436v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gardes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Parseval" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920937v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453747v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hewins" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zanda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228631v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leroux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guerin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Engrand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734760v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Hewins" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -M. Zanetta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453760v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734711v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-M Zanetta" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guilion" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453766v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02326960v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453754v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03145378v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03145033v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lewin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03145017v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03145022v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02327019v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Brearley" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02326963v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125476v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Fayolle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pageault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>