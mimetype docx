--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -485,217 +485,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05326796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accretion of the anomalous CR2 chondrite Northwest Africa 14674: Implications for the complexities of the CR parent bodies</w:t>
+                <w:t xml:space="preserve">Clues on the Australasian impact crater site inferred from detailed mineralogical study of a monazite inclusion in a Muong Nong tektite: REPLY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.H. Hewins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
+                <w:t xml:space="preserve">A.-M. Seydoux-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Leroux</w:t>
+                <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Laforet</w:t>
+                <w:t xml:space="preserve">E. Gardés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Le Guillou</w:t>
+                <w:t xml:space="preserve">P.-M. Zanetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sao-Joao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.05.037⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (6), pp.e583-e583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G53420Y.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05139537v1</w:t>
+                <w:t xml:space="preserve">hal-05099551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low‐temperature dissociation of zircon in highly alkaline conditions: A cautionary note for studies on natural glasses of debated origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Musolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roperch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -723,51 +723,51 @@
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 60 (7), pp.1573-1586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/maps.14372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -887,1895 +887,1895 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clues on the Australasian impact crater site inferred from detailed mineralogical study of a monazite inclusion in a Muong Nong tektite: REPLY</w:t>
+                <w:t xml:space="preserve">Accretion of the anomalous CR2 chondrite Northwest Africa 14674: Implications for the complexities of the CR parent bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-M. Seydoux-Guillaume</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Rochette</w:t>
+                <w:t xml:space="preserve">R.H. Hewins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gardés</w:t>
+                <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-M. Zanetta</w:t>
+                <w:t xml:space="preserve">Sylvain Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sao-Joao</w:t>
+                <w:t xml:space="preserve">Corentin Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 53 (6), pp.e583-e583. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Geochimica et Cosmochimica Acta, 402, pp.234-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G53420Y.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.05.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099551v1</w:t>
+                <w:t xml:space="preserve">hal-05139537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogy and petrology of fine‐grained samples recovered from the asteroid (162173) Ryugu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin of the Ca-phosphate inclusions in Ivory Coast and Australasian Muong-Nong-type tektites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takaaki Noguchi</w:t>
+                <w:t xml:space="preserve">Bruno Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toru Matsumoto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mitsutaka Haruta</w:t>
+                <w:t xml:space="preserve">Victor Tricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.14093⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress, 387, pp.63-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2024.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395233v1</w:t>
+                <w:t xml:space="preserve">hal-04715728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic slickenside as a record of weak shock metamorphism in the surface layer of asteroid Ryugu</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Akira Miyake</w:t>
+                <w:t xml:space="preserve">Clues on the Australasian impact crater site inferred from detailed mineralogical study of a monazite inclusion in a Muong Nong tektite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gardés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sao-Joao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.14271⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (9), pp.1578-1590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G52522.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715742v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influx of nitrogen-rich material from the outer Solar System indicated by iron nitride in Ryugu samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Incipient space weathering on asteroid 162173 Ryugu recorded by pyrrhotite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Harries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toru Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falko Langenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Noguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Miyake</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mitsutaka Haruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-023-02137-z⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Meteoritics and Planetary Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.14176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426486v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incipient space weathering on asteroid 162173 Ryugu recorded by pyrrhotite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Influx of nitrogen-rich material from the outer Solar System indicated by iron nitride in Ryugu samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toru Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Noguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Miyake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Falko Langenhorst</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Akira Miyake</w:t>
+                <w:t xml:space="preserve">Yohei Igami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsutaka Haruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.14176⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Nature Astronomy, 8 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-023-02137-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624950v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale characterization of chrysocolla, black chrysocolla and pseudomalachite from supergene copper deposits of Atacama Desert of northern Chile</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microscopic slickenside as a record of weak shock metamorphism in the surface layer of asteroid Ryugu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Duchêne</w:t>
+                <w:t xml:space="preserve">Masaaki Miyahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Noguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toru Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Brichau</w:t>
+                <w:t xml:space="preserve">Naotaka Tomioka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Miyake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am-2024-9300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/maps.14271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871340v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phyllosilicates with embedded Fe‐based nanophases in Ryugu and Orgueil</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoscale characterization of chrysocolla, black chrysocolla and pseudomalachite from supergene copper deposits of Atacama Desert of northern Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Marinova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Laforet</w:t>
+                <w:t xml:space="preserve">Zia Steven Kahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐christophe Viennet</w:t>
+                <w:t xml:space="preserve">Stéphanie Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Brichau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.14101⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2024-9300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295482v1</w:t>
+                <w:t xml:space="preserve">hal-04871340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first-principles investigation on the enthalpy landscape for the hibonite solid solution: Implications for a nebular barometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar Thakur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkateswara Rao Manga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Muralidharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2138/am-2024-9449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clues on the Australasian impact crater site inferred from detailed mineralogical study of a monazite inclusion in a Muong Nong tektite</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
+                <w:t xml:space="preserve">Phyllosilicates with embedded Fe‐based nanophases in Ryugu and Orgueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sao-Joao</w:t>
+                <w:t xml:space="preserve">Corentin Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Laforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐christophe Viennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G52522.1⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1947-1965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.14101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693597v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the Ca-phosphate inclusions in Ivory Coast and Australasian Muong-Nong-type tektites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Victor Tricaud</w:t>
+                <w:t xml:space="preserve">Four‐dimensional‐STEM analysis of the phyllosilicate‐rich matrix of Ryugu samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahae-Eddine Mouloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco de la Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2024.09.021⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Meteoritics &amp; Planetary Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.14124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715728v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four‐dimensional‐STEM analysis of the phyllosilicate‐rich matrix of Ryugu samples</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corentin Le Guillou</w:t>
+                <w:t xml:space="preserve">In situ investigation of an organic micro‐globule and its mineralogical context within a Ryugu “sand” grain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van T H Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Rebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Noguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Meteoritics &amp; Planetary Science, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.14124⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 59 (8), pp.1983-2001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.14122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440920v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ investigation of an organic micro‐globule and its mineralogical context within a Ryugu “sand” grain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Takaaki Noguchi</w:t>
+                <w:t xml:space="preserve">Electron microscopy observations of the diversity of Ryugu organic matter and its relationship to minerals at the micro-to nano-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhonda M Stroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Barosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Burgess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George D Cody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 59 (8), pp.1983-2001. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.14122⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 59 (8), pp.2023-2043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.14128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396528v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron microscopy observations of the diversity of Ryugu organic matter and its relationship to minerals at the micro-to nano-scale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Light Element (C, N, O) Quantification by EDXS: Application to Meteorite Water Content and Organic Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Blanchenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.14128⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (4), pp.660-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mam/ozae071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417663v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light Element (C, N, O) Quantification by EDXS: Application to Meteorite Water Content and Organic Composition</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mineralogy and petrology of fine‐grained samples recovered from the asteroid (162173) Ryugu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Noguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toru Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Miyake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohei Igami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsutaka Haruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (4), pp.660-670. </w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Meteoritics and Planetary Science, pp.877-1906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mam/ozae071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/maps.14093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694475v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanadium electronic configuration determination from L2,3 transition in V-oxide compounds and roscoelite</w:t>
               </w:r>
@@ -2800,51 +2800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell Drexler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Barton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (2), pp.459-469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2872,295 +2872,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale characterization of the oxidation state of Ti in meteoritic hibonite: Implications for early solar system thermodynamics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pervasive shock melting at &gt;65 GPa in a Martian basalt, the shergottite Northwest Africa 14672</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yao-Jen Chang</w:t>
+                <w:t xml:space="preserve">R. Hewins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarunika Ramprasad</w:t>
+                <w:t xml:space="preserve">H. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliane Weber</w:t>
+                <w:t xml:space="preserve">D. Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Beyssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2022-8311⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (4), pp.640-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.14028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414709v1</w:t>
+                <w:t xml:space="preserve">hal-05504593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervasive shock melting at &gt;65 GPa in a Martian basalt, the shergottite Northwest Africa 14672</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Leroux</w:t>
+                <w:t xml:space="preserve">Atomic-scale characterization of the oxidation state of Ti in meteoritic hibonite: Implications for early solar system thermodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkateswara Rao Manga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Jacob</w:t>
+                <w:t xml:space="preserve">Yao-Jen Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pont</w:t>
+                <w:t xml:space="preserve">Tarunika Ramprasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Beyssac</w:t>
+                <w:t xml:space="preserve">Juliane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59 (4), pp.640-669. </w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (5), pp.881-902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/maps.14028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2138/am-2022-8311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504593v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonequilibrium spherulitic magnetite in the Ryugu samples</w:t>
               </w:r>
@@ -3293,90 +3293,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processes and temperatures of FGR formation in chondrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Zanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hewins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Geochimica et Cosmochimica Acta, 319, pp.94-117. </w:t>
@@ -3414,103 +3414,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dehydrated space-weathered skin cloaking the hydrated interior of Ryugu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Noguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toru Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Miyake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohei Igami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsutaka Haruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Nature Astronomy, 7, pp.170-181. </w:t>
@@ -3542,347 +3542,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NORTHWEST AFRICA (NWA) 12563 and ungrouped C2 chondrites: Alteration styles and relationships to asteroids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Nebular thermal processing of accretionary fine-grained rims in the Paris CM chondrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Hewins</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 311, pp.238-273. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.06.035⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Geochimica et Cosmochimica Acta, 295, pp.135-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278825v1</w:t>
+                <w:t xml:space="preserve">hal-03135750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nebular thermal processing of accretionary fine-grained rims in the Paris CM chondrite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Leroux</w:t>
+                <w:t xml:space="preserve">NORTHWEST AFRICA (NWA) 12563 and ungrouped C2 chondrites: Alteration styles and relationships to asteroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.H. Hewins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Le Guillou</w:t>
+                <w:t xml:space="preserve">P.-M. Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Zanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Geochimica et Cosmochimica Acta, 295, pp.135-154. </w:t>
+              <w:t xml:space="preserve">, 2021, 311, pp.238-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.12.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.06.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135750v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Northwest Africa 10414, a pigeonite cumulate shergottite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Zanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Hewins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.‐m. Zanetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3942,90 +3942,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal abundance, density and chemistry of micrometer-sized assemblages by advanced electron microscopy: application to chondrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marie Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Zanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Hewins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Chemical Geology, 514, p.27-41. </w:t>
@@ -4210,1088 +4210,1088 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposed zircons: A reliable geothermometer to identify impact and airburst glasses?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CLUES ON THE AUSTRALASIAN IMPACT CRATER SITE BASED ON NANOSCALE STUDY OF A MONAZITE INCLUSION IN A MUONG NONG TEKTITE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Musolino</w:t>
+                <w:t xml:space="preserve">E. Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Devouard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
+                <w:t xml:space="preserve">Philippe de Parseval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">86th Annual Meeting of The Meteoritical-Society (METSOC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bruxelle, Belgium. pp.6156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04724595v1</w:t>
+                <w:t xml:space="preserve">hal-04938436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLUES ON THE AUSTRALASIAN IMPACT CRATER SITE BASED ON NANOSCALE STUDY OF A MONAZITE INCLUSION IN A MUONG NONG TEKTITE.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CA-PHOSPHATE INCLUSIONS AND PLATINOID RELICT GRAINS IN MUONG-NONG TEKTITES FROM LAOS AND IVORY COAST: IMPLICATIONS FOR THE AUSTRALASIAN IMPACT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Parseval</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Reynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Tricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">86th Annual Meeting of The Meteoritical-Society (METSOC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Bruxelle, Belgium. pp.6156</w:t>
+              <w:t xml:space="preserve">86th Annual Meeting of the Meteoritical Society 2024 - METSOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bruxelles (BEL), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938436v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CA-PHOSPHATE INCLUSIONS AND PLATINOID RELICT GRAINS IN MUONG-NONG TEKTITES FROM LAOS AND IVORY COAST: IMPLICATIONS FOR THE AUSTRALASIAN IMPACT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decomposed zircons: A reliable geothermometer to identify impact and airburst glasses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Musolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Devouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Roperch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Victor Tricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">86th Annual Meeting of the Meteoritical Society 2024 - METSOC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920937v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04724595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetite-Rich C2-ung Chondrites and Their Asteroidal Parent Bodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LIGHT ELEMENT QUANTIFICATION BY TEM-EDS AND APPLICATION TO ORGANICS MAPPING IN ULTRA CARBONACEOUS ANTARCTIC MICROMETEORITES (UCAMMs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P M Zanetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Hewins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
+                <w:t xml:space="preserve">H Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Zanda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hugues Leroux</w:t>
+                <w:t xml:space="preserve">B Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">84th Annual Meeting of the Meteoritical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Chicago, IL, United States</w:t>
+              <w:t xml:space="preserve">52nd Lunar and Planetary Science Conference (LPSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Houston (virtual), United States. pp.2572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453747v1</w:t>
+                <w:t xml:space="preserve">hal-04228631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIGHT ELEMENT QUANTIFICATION BY TEM-EDS AND APPLICATION TO ORGANICS MAPPING IN ULTRA CARBONACEOUS ANTARCTIC MICROMETEORITES (UCAMMs)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Magnetite-Rich C2-ung Chondrites and Their Asteroidal Parent Bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Hewins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Zanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C Engrand</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Lunar and Planetary Science Conference (LPSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Houston (virtual), United States. pp.2572</w:t>
+              <w:t xml:space="preserve">84th Annual Meeting of the Meteoritical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Chicago, IL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228631v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Northwest africa 12563 cm2-an, and the different alteration styles in c2 chondrites.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Gattacceca</w:t>
+                <w:t xml:space="preserve">Amorphous Silicates in Carbonaceous and Ordinary Chondrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian J. Brearley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Zanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">82nd Annual Meeting of the Meteoritical-Society (MetSoc)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Sapporo, Japan. pp.1</w:t>
+              <w:t xml:space="preserve">82nd Annual Meeting of The Meteoritical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734760v1</w:t>
+                <w:t xml:space="preserve">hal-04453760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous Silicates in Carbonaceous and Ordinary Chondrites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Accretion of dust to make fine-grained rims on still cooling chondrules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-M Zanetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Guilion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zanda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">82nd Annual Meeting of The Meteoritical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">82. Annual Meeting of the Meteoritical-Society (MetSoc)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Sapporo, Japan. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453760v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accretion of dust to make fine-grained rims on still cooling chondrules</w:t>
+                <w:t xml:space="preserve">Northwest africa 12563 cm2-an, and the different alteration styles in c2 chondrites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-M Zanetta</w:t>
+                <w:t xml:space="preserve">K. H. Hewins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Le Guilion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Leroux</w:t>
+                <w:t xml:space="preserve">P. -M. Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Zanda</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">82. Annual Meeting of the Meteoritical-Society (MetSoc)</w:t>
+              <w:t xml:space="preserve">82nd Annual Meeting of the Meteoritical-Society (MetSoc)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Sapporo, Japan. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734711v1</w:t>
+                <w:t xml:space="preserve">hal-02734760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralogy of Fine Grained Rims and Inter-Chondrules Matrix in the Paris CM Chondrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Zanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">81st Annual Meeting of the Meteoritical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5329,77 +5329,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the mineralogy of fine-grained rims and adjacent matrix in the CM Paris chondrite using advanced electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Zanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding the origin of planetodiversity Museum of Paris workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5437,90 +5437,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal Abundance, Chemistry and Density of Chondrites Fine Grained Materials by Advanced Electron Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Zanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Hewins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">81st Annual Meeting of the Meteoritical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Moscow, Russia</w:t>
@@ -5543,342 +5543,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of fine-grained rims in primitive chondrite using advanced electron microscopy analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Chondritic Assemblage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Zanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elbereth Conference, Observatoire de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop on Chondrules and the Protoplanetary Disk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145378v1</w:t>
+                <w:t xml:space="preserve">hal-03145033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Chondritic Assemblage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Investigation of fine-grained rims in primitive chondrite using advanced electron microscopy analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Zanda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Chondrules and the Protoplanetary Disk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Elbereth Conference, Observatoire de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145033v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New method for modal abundance, chemistry and density determination of fine grained matrices of primitive chondrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Zanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Hewins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Meteoritical-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Santa Fe, New mexico, United States</w:t>
@@ -5920,90 +5920,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multiple component analysis approach for the characterization of matrices of primitive chondrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Zanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Hewins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elbereth Conference, Observatoire de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
@@ -6058,260 +6058,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Content in Amorphous Silicates of Chondrite Matrices Determined by Advanced TEM Analysis : And Scanning Transmission X-Ray Microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Development of an Advanced Electron Microscopy Methodology: Comparison of the Mineralogy of Fine-Grained Rims and Adjacent Matrix in the CM Paris Chondrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Zanda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, The Woodlands, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327019v1</w:t>
+                <w:t xml:space="preserve">hal-02326963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an Advanced Electron Microscopy Methodology: Comparison of the Mineralogy of Fine-Grained Rims and Adjacent Matrix in the CM Paris Chondrite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water Content in Amorphous Silicates of Chondrite Matrices Determined by Advanced TEM Analysis : And Scanning Transmission X-Ray Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Brearley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco de la Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, The Woodlands, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326963v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6329,103 +6329,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERVASIVE SHOCK-MELTING AT &amp;gt;65 GPa IN A MARTIAN BASALT, THE SHERGOTTITE NORTHWEST AFRICA 14672</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Hewins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Beyssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6683,51 +6683,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9BB5D9BC"/>
+    <w:nsid w:val="70166DCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6914,51 +6914,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-mariezanetta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8352-2303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240981596" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545455v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Zanetta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Guilbaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.70116" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05326796v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao Joao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2025.103928" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05139537v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Hewins" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laforet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Guillou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.05.037" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142549v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Musolino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Devouard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roperch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Zanetta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14372" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922948v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Mccoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S S Russell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Zega" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K L Thomas-Keprta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Singerling" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08495-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099551v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gard&#233;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Zanetta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sao-Joao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G53420Y.1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395233v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Noguchi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Matsumoto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Miyake" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Igami" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsutaka Haruta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14093" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715742v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Miyahara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naotaka Tomioka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14271" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04426486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-02137-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04624950v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Harries" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falko Langenhorst" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14176" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871340v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Steven Kahou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brichau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2024-9300" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04295482v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Viennet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14101" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar Thakur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara Rao Manga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Muralidharan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zega" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2024-9449" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693597v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G52522.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715728v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tricaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.09.021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04440920v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahae-Eddine Mouloud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacob" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de la Pe&#241;a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14124" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396528v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van T H Phan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Rebois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14122" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417663v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda M Stroud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Barosch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bonal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Burgess" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D Cody" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14128" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04694475v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Blanchenet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae071" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414735v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Drexler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Barton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozac057" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414709v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Jen Chang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarunika Ramprasad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Weber" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2022-8311" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504593v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hewins" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leroux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beyssac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14028" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04138625v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dobric&#259;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hope A. Ishii" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Bradley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Ohtaki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J. Brearley" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.02.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03470482v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zanda" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.11.019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04138464v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-022-01841-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278825v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guillou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.06.035" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03135750v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.12.015" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151201v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8208;m. Zanetta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13374" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02090098v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Zanetta" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.03.025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402462v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi A Botton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724595v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Musolino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roperch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-565" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04938436v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gardes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Parseval" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920937v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453747v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hewins" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zanda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228631v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leroux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guerin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Engrand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734760v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Hewins" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -M. Zanetta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453760v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734711v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-M Zanetta" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guilion" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453766v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02326960v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453754v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03145378v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03145033v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lewin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03145017v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03145022v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02327019v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Brearley" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02326963v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125476v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Fayolle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pageault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-mariezanetta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8352-2303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240981596" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545455v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Zanetta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Guilbaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.70116" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05326796v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao Joao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2025.103928" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099551v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gard&#233;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Zanetta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sao-Joao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G53420Y.1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142549v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Musolino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Devouard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roperch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Zanetta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14372" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922948v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Mccoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S S Russell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Zega" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K L Thomas-Keprta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Singerling" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08495-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05139537v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Hewins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laforet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Guillou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.05.037" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tricaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.09.021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693597v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G52522.1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04624950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Harries" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Matsumoto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falko Langenhorst" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Noguchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Miyake" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14176" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04426486v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Igami" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsutaka Haruta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-02137-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715742v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Miyahara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naotaka Tomioka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14271" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871340v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Steven Kahou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brichau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2024-9300" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848676v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar Thakur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara Rao Manga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Muralidharan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zega" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2024-9449" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04295482v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Viennet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14101" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04440920v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahae-Eddine Mouloud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacob" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de la Pe&#241;a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14124" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396528v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van T H Phan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Rebois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14122" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417663v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda M Stroud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Barosch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bonal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Burgess" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D Cody" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14128" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04694475v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Blanchenet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae071" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395233v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14093" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414735v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Drexler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Barton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozac057" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hewins" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leroux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beyssac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414709v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Jen Chang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarunika Ramprasad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Weber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2022-8311" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04138625v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dobric&#259;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hope A. Ishii" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Bradley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Ohtaki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J. Brearley" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.02.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03470482v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zanda" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.11.019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04138464v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-022-01841-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03135750v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.12.015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278825v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guillou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.06.035" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151201v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8208;m. Zanetta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13374" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02090098v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Zanetta" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.03.025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402462v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi A Botton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04938436v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gardes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Parseval" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920937v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724595v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Musolino" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roperch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-565" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228631v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leroux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guerin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Engrand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453747v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hewins" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zanda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453760v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734711v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-M Zanetta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guilion" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734760v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Hewins" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -M. Zanetta" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453766v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02326960v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453754v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03145033v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lewin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03145378v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03145017v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03145022v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02326963v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02327019v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Brearley" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125476v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Fayolle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pageault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>