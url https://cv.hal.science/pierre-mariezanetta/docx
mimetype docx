--- v2 (2026-04-26)
+++ v3 (2026-05-17)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">240981596</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=BywWB3sAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -213,3865 +234,3865 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic residues from biomass in a Muong Nong Australasian tektite 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/maps.70116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunities from energy-loss near-edge fine structure analysis to track chemical and structural damage in zircon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Sao Joao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 200, pp.103928. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micron.2025.103928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05326796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clues on the Australasian impact crater site inferred from detailed mineralogical study of a monazite inclusion in a Muong Nong tektite: REPLY</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low‐temperature dissociation of zircon in highly alkaline conditions: A cautionary note for studies on natural glasses of debated origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Musolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Devouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sao-Joao</w:t>
+                <w:t xml:space="preserve">P. Roperch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P M Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G53420Y.1⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (7), pp.1573-1586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.14372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099551v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low‐temperature dissociation of zircon in highly alkaline conditions: A cautionary note for studies on natural glasses of debated origin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An evaporite sequence from ancient brine recorded in Bennu samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Devouard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Rochette</w:t>
+                <w:t xml:space="preserve">T J Mccoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Roperch</w:t>
+                <w:t xml:space="preserve">S S Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P M Zanetta</w:t>
+                <w:t xml:space="preserve">T J Zega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K L Thomas-Keprta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S A Singerling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.14372⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 637 (8048), pp.1072 - 1077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-08495-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142549v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evaporite sequence from ancient brine recorded in Bennu samples</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clues on the Australasian impact crater site inferred from detailed mineralogical study of a monazite inclusion in a Muong Nong tektite: REPLY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T J Zega</w:t>
+                <w:t xml:space="preserve">A.-M. Seydoux-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K L Thomas-Keprta</w:t>
+                <w:t xml:space="preserve">E. Gardés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S A Singerling</w:t>
+                <w:t xml:space="preserve">P.-M. Zanetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sao-Joao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-08495-6⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (6), pp.e583-e583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G53420Y.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922948v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accretion of the anomalous CR2 chondrite Northwest Africa 14674: Implications for the complexities of the CR parent bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Hewins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Geochimica et Cosmochimica Acta, 402, pp.234-249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2025.05.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the Ca-phosphate inclusions in Ivory Coast and Australasian Muong-Nong-type tektites</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incipient space weathering on asteroid 162173 Ryugu recorded by pyrrhotite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Tricaud</w:t>
+                <w:t xml:space="preserve">Dennis Harries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toru Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falko Langenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Noguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Miyake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2024.09.021⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Meteoritics and Planetary Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.14176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715728v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clues on the Australasian impact crater site inferred from detailed mineralogical study of a monazite inclusion in a Muong Nong tektite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Rochette</w:t>
+                <w:t xml:space="preserve">Influx of nitrogen-rich material from the outer Solar System indicated by iron nitride in Ryugu samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toru Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Gardés</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Sao-Joao</w:t>
+                <w:t xml:space="preserve">Takaaki Noguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Miyake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohei Igami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsutaka Haruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G52522.1⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Nature Astronomy, 8 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-023-02137-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693597v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incipient space weathering on asteroid 162173 Ryugu recorded by pyrrhotite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Microscopic slickenside as a record of weak shock metamorphism in the surface layer of asteroid Ryugu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaaki Miyahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaaki Noguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toru Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naotaka Tomioka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Miyake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Meteoritics and Planetary Science, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.14176⟩</w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.14271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624950v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influx of nitrogen-rich material from the outer Solar System indicated by iron nitride in Ryugu samples</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mitsutaka Haruta</w:t>
+                <w:t xml:space="preserve">Nanoscale characterization of chrysocolla, black chrysocolla and pseudomalachite from supergene copper deposits of Atacama Desert of northern Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zia Steven Kahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Brichau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-023-02137-z⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2024-9300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426486v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic slickenside as a record of weak shock metamorphism in the surface layer of asteroid Ryugu</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Akira Miyake</w:t>
+                <w:t xml:space="preserve">Phyllosilicates with embedded Fe‐based nanophases in Ryugu and Orgueil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Laforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐christophe Viennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, pp.1947-1965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.14101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/maps.14271⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04715742v1</w:t>
+                <w:t xml:space="preserve">hal-04295482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale characterization of chrysocolla, black chrysocolla and pseudomalachite from supergene copper deposits of Atacama Desert of northern Chile</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A first-principles investigation on the enthalpy landscape for the hibonite solid solution: Implications for a nebular barometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar Thakur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkateswara Rao Manga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Muralidharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zega</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2024-9300⟩</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2024-9449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871340v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first-principles investigation on the enthalpy landscape for the hibonite solid solution: Implications for a nebular barometer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Clues on the Australasian impact crater site inferred from detailed mineralogical study of a monazite inclusion in a Muong Nong tektite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gardés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sao-Joao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2024-9449⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (9), pp.1578-1590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G52522.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848676v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phyllosilicates with embedded Fe‐based nanophases in Ryugu and Orgueil</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Laforet</w:t>
+                <w:t xml:space="preserve">Origin of the Ca-phosphate inclusions in Ivory Coast and Australasian Muong-Nong-type tektites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐christophe Viennet</w:t>
+                <w:t xml:space="preserve">Bruno Reynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Tricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.14101⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress, 387, pp.63-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2024.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295482v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four‐dimensional‐STEM analysis of the phyllosilicate‐rich matrix of Ryugu samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahae-Eddine Mouloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco de la Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Meteoritics &amp; Planetary Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/maps.14124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ investigation of an organic micro‐globule and its mineralogical context within a Ryugu “sand” grain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van T H Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Rebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Noguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 59 (8), pp.1983-2001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/maps.14122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron microscopy observations of the diversity of Ryugu organic matter and its relationship to minerals at the micro-to nano-scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhonda M Stroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Barosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Burgess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George D Cody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 59 (8), pp.2023-2043. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/maps.14128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light Element (C, N, O) Quantification by EDXS: Application to Meteorite Water Content and Organic Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Blanchenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30 (4), pp.660-670. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mam/ozae071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralogy and petrology of fine‐grained samples recovered from the asteroid (162173) Ryugu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Noguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toru Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Miyake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toru Matsumoto</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yohei Igami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsutaka Haruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Meteoritics and Planetary Science, pp.877-1906. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.14093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanadium electronic configuration determination from L2,3 transition in V-oxide compounds and roscoelite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell Drexler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Barton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (2), pp.459-469. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/micmic/ozac057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervasive shock melting at &gt;65 GPa in a Martian basalt, the shergottite Northwest Africa 14672</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Hewins</w:t>
+                <w:t xml:space="preserve">Atomic-scale characterization of the oxidation state of Ti in meteoritic hibonite: Implications for early solar system thermodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkateswara Rao Manga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Leroux</w:t>
+                <w:t xml:space="preserve">Yao-Jen Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Jacob</w:t>
+                <w:t xml:space="preserve">Tarunika Ramprasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Beyssac</w:t>
+                <w:t xml:space="preserve">Juliane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.14028⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (5), pp.881-902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2022-8311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504593v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale characterization of the oxidation state of Ti in meteoritic hibonite: Implications for early solar system thermodynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Venkateswara Rao Manga</w:t>
+                <w:t xml:space="preserve">Pervasive shock melting at &gt;65 GPa in a Martian basalt, the shergottite Northwest Africa 14672</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hewins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yao-Jen Chang</w:t>
+                <w:t xml:space="preserve">H. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarunika Ramprasad</w:t>
+                <w:t xml:space="preserve">D. Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliane Weber</w:t>
+                <w:t xml:space="preserve">S. Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Beyssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2022-8311⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (4), pp.640-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.14028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414709v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonequilibrium spherulitic magnetite in the Ryugu samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Dobrică</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hope A. Ishii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John P. Bradley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenta Ohtaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian J. Brearley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Geochimica et Cosmochimica Acta, 346, pp.65-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2023.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processes and temperatures of FGR formation in chondrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Zanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hewins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Geochimica et Cosmochimica Acta, 319, pp.94-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2021.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dehydrated space-weathered skin cloaking the hydrated interior of Ryugu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takaaki Noguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toru Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Miyake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toru Matsumoto</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yohei Igami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsutaka Haruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Nature Astronomy, 7, pp.170-181. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-022-01841-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nebular thermal processing of accretionary fine-grained rims in the Paris CM chondrite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NORTHWEST AFRICA (NWA) 12563 and ungrouped C2 chondrites: Alteration styles and relationships to asteroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Leroux</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">R.H. Hewins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-M. Zanetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Zanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Geochimica et Cosmochimica Acta, 295, pp.135-154. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 311, pp.238-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.06.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.12.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03135750v1</w:t>
+                <w:t xml:space="preserve">hal-03278825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NORTHWEST AFRICA (NWA) 12563 and ungrouped C2 chondrites: Alteration styles and relationships to asteroids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Nebular thermal processing of accretionary fine-grained rims in the Paris CM chondrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Hewins</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 311, pp.238-273. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, Geochimica et Cosmochimica Acta, 295, pp.135-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.12.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.06.035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03278825v1</w:t>
+                <w:t xml:space="preserve">hal-03135750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Northwest Africa 10414, a pigeonite cumulate shergottite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Zanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Hewins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.‐m. Zanetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 54 (9), pp.2132-2148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/maps.13374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal abundance, density and chemistry of micrometer-sized assemblages by advanced electron microscopy: application to chondrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marie Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Hewins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Chemical Geology, 514, p.27-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090098v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4081,1966 +4102,1966 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting EELS Fine Structure Analysis in Zircon as a Tool for Interpreting its Structural Evolution into a Disordered System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluigi A Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Radtke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLUES ON THE AUSTRALASIAN IMPACT CRATER SITE BASED ON NANOSCALE STUDY OF A MONAZITE INCLUSION IN A MUONG NONG TEKTITE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Parseval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">86th Annual Meeting of The Meteoritical-Society (METSOC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bruxelle, Belgium. pp.6156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CA-PHOSPHATE INCLUSIONS AND PLATINOID RELICT GRAINS IN MUONG-NONG TEKTITES FROM LAOS AND IVORY COAST: IMPLICATIONS FOR THE AUSTRALASIAN IMPACT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Tricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">86th Annual Meeting of the Meteoritical Society 2024 - METSOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bruxelles (BEL), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposed zircons: A reliable geothermometer to identify impact and airburst glasses?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Musolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Roperch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04724595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIGHT ELEMENT QUANTIFICATION BY TEM-EDS AND APPLICATION TO ORGANICS MAPPING IN ULTRA CARBONACEOUS ANTARCTIC MICROMETEORITES (UCAMMs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P M Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd Lunar and Planetary Science Conference (LPSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Houston (virtual), United States. pp.2572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetite-Rich C2-ung Chondrites and Their Asteroidal Parent Bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Hewins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Zanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">84th Annual Meeting of the Meteoritical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Chicago, IL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphous Silicates in Carbonaceous and Ordinary Chondrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian J. Brearley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Zanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">82nd Annual Meeting of The Meteoritical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accretion of dust to make fine-grained rims on still cooling chondrules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-M Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Guilion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Zanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">82. Annual Meeting of the Meteoritical-Society (MetSoc)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Sapporo, Japan. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Northwest africa 12563 cm2-an, and the different alteration styles in c2 chondrites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. H. Hewins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. -M. Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Zanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">82nd Annual Meeting of the Meteoritical-Society (MetSoc)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Sapporo, Japan. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralogy of Fine Grained Rims and Inter-Chondrules Matrix in the Paris CM Chondrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Zanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">81st Annual Meeting of the Meteoritical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the mineralogy of fine-grained rims and adjacent matrix in the CM Paris chondrite using advanced electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Zanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding the origin of planetodiversity Museum of Paris workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal Abundance, Chemistry and Density of Chondrites Fine Grained Materials by Advanced Electron Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Zanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Hewins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">81st Annual Meeting of the Meteoritical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Chondritic Assemblage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Investigation of fine-grained rims in primitive chondrite using advanced electron microscopy analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Zanda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Chondrules and the Protoplanetary Disk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Elbereth Conference, Observatoire de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145033v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of fine-grained rims in primitive chondrite using advanced electron microscopy analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Chondritic Assemblage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Zanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elbereth Conference, Observatoire de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop on Chondrules and the Protoplanetary Disk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145378v1</w:t>
+                <w:t xml:space="preserve">hal-03145033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New method for modal abundance, chemistry and density determination of fine grained matrices of primitive chondrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Zanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Hewins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Meteoritical-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Santa Fe, New mexico, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multiple component analysis approach for the characterization of matrices of primitive chondrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Zanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Hewins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elbereth Conference, Observatoire de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6050,262 +6071,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Advanced Electron Microscopy Methodology: Comparison of the Mineralogy of Fine-Grained Rims and Adjacent Matrix in the CM Paris Chondrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Zanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, The Woodlands, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Content in Amorphous Silicates of Chondrite Matrices Determined by Advanced TEM Analysis : And Scanning Transmission X-Ray Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Brearley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco de la Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, The Woodlands, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6315,147 +6336,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERVASIVE SHOCK-MELTING AT &amp;gt;65 GPa IN A MARTIAN BASALT, THE SHERGOTTITE NORTHWEST AFRICA 14672</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Hewins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Beyssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6465,157 +6486,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sillages : &amp;quot;Terra Cognita&amp;quot; à l'Observatoire des Sciences de l'Univers de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Magali Seydoux-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pageault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Zanetta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId190"/>
+      <w:footerReference w:type="default" r:id="rId191"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6683,51 +6704,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70166DCC"/>
+    <w:nsid w:val="1B75E1EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6914,51 +6935,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-mariezanetta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8352-2303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240981596" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545455v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Zanetta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Guilbaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.70116" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05326796v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao Joao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2025.103928" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099551v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gard&#233;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Zanetta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sao-Joao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G53420Y.1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142549v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Musolino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Devouard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roperch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Zanetta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14372" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922948v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Mccoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S S Russell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Zega" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K L Thomas-Keprta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Singerling" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08495-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05139537v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Hewins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laforet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Guillou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.05.037" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tricaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.09.021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693597v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G52522.1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04624950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Harries" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Matsumoto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falko Langenhorst" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Noguchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Miyake" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14176" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04426486v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Igami" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsutaka Haruta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-02137-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715742v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Miyahara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naotaka Tomioka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14271" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871340v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Steven Kahou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brichau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2024-9300" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848676v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar Thakur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara Rao Manga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Muralidharan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zega" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2024-9449" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04295482v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Viennet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14101" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04440920v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahae-Eddine Mouloud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacob" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de la Pe&#241;a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14124" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396528v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van T H Phan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Rebois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14122" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417663v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda M Stroud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Barosch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bonal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Burgess" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D Cody" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14128" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04694475v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Blanchenet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae071" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395233v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14093" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414735v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Drexler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Barton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozac057" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hewins" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leroux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beyssac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414709v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Jen Chang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarunika Ramprasad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Weber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2022-8311" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04138625v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dobric&#259;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hope A. Ishii" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Bradley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Ohtaki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J. Brearley" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.02.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03470482v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zanda" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.11.019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04138464v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-022-01841-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03135750v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.12.015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278825v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guillou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.06.035" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151201v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8208;m. Zanetta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13374" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02090098v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Zanetta" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.03.025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402462v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi A Botton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04938436v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gardes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Parseval" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920937v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724595v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Musolino" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roperch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-565" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228631v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leroux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guerin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Engrand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453747v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hewins" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zanda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453760v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734711v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-M Zanetta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guilion" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734760v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Hewins" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -M. Zanetta" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453766v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02326960v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453754v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03145033v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lewin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03145378v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03145017v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03145022v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02326963v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02327019v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Brearley" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125476v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Fayolle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pageault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-mariezanetta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8352-2303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240981596" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=BywWB3sAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545455v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Zanetta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Magali Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Guilbaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.70116" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05326796v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao Joao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2025.103928" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Musolino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Devouard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roperch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Zanetta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14372" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922948v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Mccoy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S S Russell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Zega" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K L Thomas-Keprta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Singerling" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08495-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099551v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Seydoux-Guillaume" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gard&#233;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Zanetta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sao-Joao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G53420Y.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05139537v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Hewins" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laforet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Guillou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.05.037" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04624950v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Harries" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Matsumoto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falko Langenhorst" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Noguchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Miyake" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14176" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04426486v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Igami" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsutaka Haruta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-02137-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715742v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Miyahara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naotaka Tomioka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14271" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zia Steven Kahou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brichau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2024-9300" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04295482v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Viennet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14101" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848676v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar Thakur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara Rao Manga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Muralidharan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zega" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2024-9449" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693597v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G52522.1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715728v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tricaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.09.021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04440920v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahae-Eddine Mouloud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacob" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de la Pe&#241;a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14124" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396528v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van T H Phan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Rebois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14122" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417663v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda M Stroud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Barosch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bonal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Burgess" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D Cody" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14128" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04694475v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Blanchenet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae071" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04395233v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14093" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Drexler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Barton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/micmic/ozac057" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414709v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Jen Chang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarunika Ramprasad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Weber" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2022-8311" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504593v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hewins" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leroux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jacob" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beyssac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14028" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04138625v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Dobric&#259;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hope A. Ishii" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Bradley" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Ohtaki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J. Brearley" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.02.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03470482v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zanda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.11.019" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04138464v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-022-01841-6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278825v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guillou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.06.035" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03135750v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.12.015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151201v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8208;m. Zanetta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13374" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02090098v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Zanetta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.03.025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402462v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi A Botton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04938436v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gardes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Parseval" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920937v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724595v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Musolino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roperch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-565" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228631v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leroux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guerin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Engrand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453747v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hewins" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zanda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453760v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734711v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-M Zanetta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guilion" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734760v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H. Hewins" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -M. Zanetta" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453766v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02326960v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04453754v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03145378v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03145033v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lewin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03145017v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03145022v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02326963v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02327019v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Brearley" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125476v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425440v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Fayolle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pageault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>