--- v0 (2026-03-03)
+++ v1 (2026-04-05)
@@ -166,51 +166,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Gestionnaire Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, N°2, p.60</w:t>
+              <w:t xml:space="preserve">, 2024, N°2, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2113,202 +2113,185 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (57)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Results from the IWGSC Wheat Diversity Project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smart City&amp;quot; et mutations urbaines : comment créer de la valeur publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frucquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG 33</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, San diego, United States</w:t>
+              <w:t xml:space="preserve">10ème colloque de l'ARIMHE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Paris-Sorbonne, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05518160v1</w:t>
+                <w:t xml:space="preserve">hal-04849562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart City et valeur publique : une revue systématique de littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frucquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2350,81 +2333,81 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème colloque de l’AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04899458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart City&amp;quot; et mutations urbaines : comment créer de la valeur publique ?</w:t>
+                <w:t xml:space="preserve">Smart City et mutations urbaines : comment créer de la valeur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frucquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
@@ -2442,205 +2425,205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème colloque de l'ARIMHE</w:t>
+              <w:t xml:space="preserve">10ème colloque de l’ARIHME, « Les mutations urbaines et territoriales : comprendre pour agir »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Paris-Sorbonne, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04849562v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart City et mutations urbaines : comment créer de la valeur ?</w:t>
+                <w:t xml:space="preserve">Public policies for Smart cities or Smart territories : Rethinking local governance to maximize public value creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frucquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">didier chabaud</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème colloque de l’ARIHME, « Les mutations urbaines et territoriales : comprendre pour agir »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE Paris-Sorbonne, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">IRSPM Conference, P29 – SIG Agile and digital transformation in the public sector</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858902v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public policies for Smart cities or Smart territories : Rethinking local governance to maximize public value creation</w:t>
+                <w:t xml:space="preserve">Smart City&amp;quot; public policies : rethinking local governance to maximise public value creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frucquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
@@ -2658,97 +2641,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRSPM Conference, P29 – SIG Agile and digital transformation in the public sector</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">IRSPM Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSPM, Apr 2023, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917898v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart City&amp;quot; public policies : rethinking local governance to maximise public value creation</w:t>
+                <w:t xml:space="preserve">Numérique et nouveaux modes de production de valeur publique dans les collectivités locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frucquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
@@ -2766,97 +2749,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRSPM Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRSPM, Apr 2023, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Colloque annuel de la revue Politiques et Management Public, CNAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095700v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérique et nouveaux modes de production de valeur publique dans les collectivités locales</w:t>
+                <w:t xml:space="preserve">Villes et Territoires Intelligents : Repenser la gouvernance locale pour maximiser la création de valeur publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frucquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
@@ -2874,97 +2857,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la revue Politiques et Management Public, CNAM</w:t>
+              <w:t xml:space="preserve">Journée d’études Transformation digitale des territoires : enjeux, freins et leviers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911855v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villes et Territoires Intelligents : Repenser la gouvernance locale pour maximiser la création de valeur publique</w:t>
+                <w:t xml:space="preserve">L’influence des politiques publiques de Villes et Territoires Intelligents sur la rénovation de la gouvernance locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frucquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
@@ -2982,793 +2965,780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études Transformation digitale des territoires : enjeux, freins et leviers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">89ème Congrès de ACFAS, Canada, Axe 3 : Infrastructures numériques, Open Data environnemental, Open Government, CivicTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911835v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence des politiques publiques de Villes et Territoires Intelligents sur la rénovation de la gouvernance locale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frucquet</w:t>
+                <w:t xml:space="preserve">Une approche originale du pilotage de l’action sociale locale : tentative de rénovation des modes de faire par la valeur publique. Le cas de l’Analyse des Besoins Sociaux de deux CCAS/CIAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Collinet-Ourthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">89ème Congrès de ACFAS, Canada, Axe 3 : Infrastructures numériques, Open Data environnemental, Open Government, CivicTech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Québec, Canada</w:t>
+              <w:t xml:space="preserve">7ème Workshop Contrôle de Gestion &amp; Management Public, « Au-delà du New Public Management : controverses et perspectives pour le contrôle de gestion »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911803v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'innovation publique : ou comment répondre à un monde qui change ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Queyroi</w:t>
+                <w:t xml:space="preserve">Analyse des conditions d’émergence et d’animation de la communauté d’enquête pragmatiste : application au pilotage de l’action sociale locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Collinet-Ourthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des cadres, Conseil Départemental des Pyrénées Atlantiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Saint-Palais, France</w:t>
+              <w:t xml:space="preserve">10ème colloque de l’Association Internationale de Recherche en Management Public, «Proximités et territoires aux défis du management public», Atelier 7 : «Co-construire avec les parties prenantes pour un Management Public Durable. Un dialogue entre proximités et territoire»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384644v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Building for Smart City : les enjeux de l'adoption du BIM et de l'IoT</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Chabaud</w:t>
+                <w:t xml:space="preserve">L'innovation publique : ou comment répondre à un monde qui change ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special Interest Group n°9, « Gouvernance, Innovation, et Durabilité de la Ville Intelligente ». In 3rd International Conference on Digital, Innovation, Entrepreneurship &amp; Financing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire des cadres, Conseil Départemental des Pyrénées Atlantiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Saint-Palais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552453v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des conditions d’émergence et d’animation de la communauté d’enquête pragmatiste : application au pilotage de l’action sociale locale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Collinet-Ourthe</w:t>
+                <w:t xml:space="preserve">Smart Building for Smart City : les enjeux de l'adoption du BIM et de l'IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frucquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème colloque de l’Association Internationale de Recherche en Management Public, «Proximités et territoires aux défis du management public», Atelier 7 : «Co-construire avec les parties prenantes pour un Management Public Durable. Un dialogue entre proximités et territoire»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Special Interest Group n°9, « Gouvernance, Innovation, et Durabilité de la Ville Intelligente ». In 3rd International Conference on Digital, Innovation, Entrepreneurship &amp; Financing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552528v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche originale du pilotage de l’action sociale locale : tentative de rénovation des modes de faire par la valeur publique. Le cas de l’Analyse des Besoins Sociaux de deux CCAS/CIAS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Collinet-Ourthe</w:t>
+                <w:t xml:space="preserve">L’appropriation de l'innovation managériale dans le contexte public local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Queyroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Workshop Contrôle de Gestion &amp; Management Public, « Au-delà du New Public Management : controverses et perspectives pour le contrôle de gestion »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">Symposium international « Regards croisés sur les transformations de la gestion et des organisations publiques», « Un demi-siècle de réformes administratives : quels effets sur la gouvernance des organisations de l’État ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552555v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’appropriation de l'innovation managériale dans le contexte public local</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of local public innovation : a multidimensional analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international « Regards croisés sur les transformations de la gestion et des organisations publiques», « Un demi-siècle de réformes administratives : quels effets sur la gouvernance des organisations de l’État ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">R&amp;D Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427590v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of local public innovation : a multidimensional analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smart cities et gouvernance renouvelée : des relations étroites et dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Queyroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yoann Queyroi</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Favoreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R&amp;D Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">8ème colloque AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384643v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart City: process of emergence. Interactions between governance and digital technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3784,358 +3754,371 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international "Regards croisés sur les transformations de la gestion et des organisations publiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart cities et gouvernance renouvelée : des relations étroites et dynamiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processus d'émergence d'une Smart city : quelles interactions entre gouvernance et technologies numériques et digitales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Favoreu</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Favoreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">8ème Colloque AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542413v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus d'émergence d'une Smart city : quelles interactions entre gouvernance et technologies numériques et digitales ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels modes de gouvernance pour l'évaluation des politiques sociales locales ? Le cas du département du Gers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Collinet-Ourthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Favoreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française d'Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428018v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels modes de gouvernance pour l'évaluation des politiques sociales locales ? Le cas du département du Gers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Collinet-Ourthe</w:t>
+                <w:t xml:space="preserve">L’innovation territoriale : une analyse de ses impacts en matière de performance publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française d'Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque International sur le Management Innovant et la Gouvernance des Organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427790v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’innovation territoriale : caractérisation, processus, déterminants et effets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4190,414 +4173,414 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Université européenne de l'innovation publique territoriale, Saint-Denis, CNFPT, La Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation territoriale : une analyse de ses impacts en matière de performance publique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution du management public depuis 1970 à aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International sur le Management Innovant et la Gouvernance des Organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">Réalisation d'une serie d'interviewes (avec A. BARTOLI, G. ORANGE et P. GIBERT) - AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141987v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du management public depuis 1970 à aujourd'hui</w:t>
+                <w:t xml:space="preserve">Impact of shared-resources mechanisms and their implementa-on on the global performance of the local public organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réalisation d'une serie d'interviewes (avec A. BARTOLI, G. ORANGE et P. GIBERT) - AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Biarritz, France</w:t>
+              <w:t xml:space="preserve">14th Trans-Atantic Dialogue (TAD 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142232v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of shared-resources mechanisms and their implementa-on on the global performance of the local public organizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La prise en compte de la parole de l’usager en action sociale : une application locale du modèle Qualité des Services Publics (QSP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Collinet-Ourthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Trans-Atantic Dialogue (TAD 14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">7ème colloque AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142231v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte de la parole de l’usager en action sociale : une application locale du modèle Qualité des Services Publics (QSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Collinet-Ourthe</w:t>
+                <w:t xml:space="preserve">Influence and Complementarity of Follow-on Managerial Innovations within a Public Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marin</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Favoreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'American Society of Public Admnistration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Denver, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142224v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’innovation territoriale : caractérisation, processus, déterminants et effets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4652,587 +4635,561 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNFPT, Cycle des DGS, Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence and Complementarity of Follow-on Managerial Innovations within a Public Organization</w:t>
+                <w:t xml:space="preserve">Impact des pratiques de mutualisation sur la performance globale des organisations publiques locales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'American Society of Public Admnistration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Denver, États-Unis</w:t>
+              <w:t xml:space="preserve">Projectics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bidart, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142223v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des pratiques de mutualisation sur la performance globale des organisations publiques locales.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les déterminants de l’innovation territoriale : une analyse nationale multi facteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Queyroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Favoreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projectics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Bidart, France</w:t>
+              <w:t xml:space="preserve">7ème colloque AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477613v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de l’innovation territoriale : une analyse nationale multi facteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les mutations actuelles de l'environnement du travail public participent elles à l’innovation territoriale ? Application aux collectivités locales françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Favoreu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Groupe Européen d'Administration Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142225v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mutations actuelles de l'environnement du travail public participent elles à l’innovation territoriale ? Application aux collectivités locales françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Maurel</w:t>
+                <w:t xml:space="preserve">Vers un nouveau pilotage des politiques sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Collinet-Ourthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Favoreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Groupe Européen d'Administration Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">6ème Colloque de l’Association Internationale de Recherche en Management Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141986v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un nouveau cadre collaboratif du pilotage des politiques sociales locales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Collinet-Ourthe</w:t>
+                <w:t xml:space="preserve">D’un contexte public local mouvant et contraint à la rénovation des politiques publiques : L’analyse de l’innovation territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers des pratiques comptables, de contrôle, d’audit et de gestion des coûts plus citoyennes ? - 15ème Congrès de L’Institut International des Coûts et 4ème Congrès Transatlantique de Comptabilité, Audit, Contrôle de Gestion et Gestion Des Coûts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">5ème Edition du Forum International sur la Recherche en Marketing - Plaidoyer pour un managérialisme et une marketisation des services publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Oujda, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142211v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition et caractérisation de l’innovation territoriale : une recherche conceptuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Favoreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5287,794 +5244,794 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque de l’Association Internationale de Recherche en Management Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’un contexte public local mouvant et contraint à la rénovation des politiques publiques : L’analyse de l’innovation territoriale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers un nouveau cadre collaboratif du pilotage des politiques sociales locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Collinet-Ourthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Edition du Forum International sur la Recherche en Marketing - Plaidoyer pour un managérialisme et une marketisation des services publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Oujda, Maroc</w:t>
+              <w:t xml:space="preserve">Vers des pratiques comptables, de contrôle, d’audit et de gestion des coûts plus citoyennes ? - 15ème Congrès de L’Institut International des Coûts et 4ème Congrès Transatlantique de Comptabilité, Audit, Contrôle de Gestion et Gestion Des Coûts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142209v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un nouveau pilotage des politiques sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Collinet-Ourthe</w:t>
+                <w:t xml:space="preserve">Caractérisation, déterminants, modalités de mise en œuvre et impacts de l’innovation territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Queyroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Favoreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque de l’Association Internationale de Recherche en Management Public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
+              <w:t xml:space="preserve">5ème Edition du Forum International sur la Recherche en Marketing - Plaidoyer pour un managérialisme et une marketisation des services publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Oujda, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142217v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation, déterminants, modalités de mise en œuvre et impacts de l’innovation territoriale</w:t>
+                <w:t xml:space="preserve">L'accompagnement au changement : comment piloter et promouvoir les innovations managériales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Edition du Forum International sur la Recherche en Marketing - Plaidoyer pour un managérialisme et une marketisation des services publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Oujda, Maroc</w:t>
+              <w:t xml:space="preserve">Rencontres nationales des directeurs généraux des services, SNDGCT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142210v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des interdépendances entre les différentes catégories d’innovation organisationnelle publique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Maurel</w:t>
+                <w:t xml:space="preserve">L'accompagnement au changement : comment piloter et promouvoir les innovations managériales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Innovation et management public", Colloque de l’Association Internationale de Recherche en Management Public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Rencontres Nationales des Directeurs Généraux des Services, SNDGCT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141971v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le devenir des outils des personnes publiques locales après les lois de réforme territoriale : quelle rationalité ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse des interdépendances entre les différentes catégories d’innovation organisationnelle publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Favoreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre de l'Association des avocats conseils des collectivités locales (AFAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">"Innovation et management public", Colloque de l’Association Internationale de Recherche en Management Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141959v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accompagnement au changement : comment piloter et promouvoir les innovations managériales ?</w:t>
+                <w:t xml:space="preserve">Le devenir des outils des personnes publiques locales après les lois de réforme territoriale : quelle rationalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres nationales des directeurs généraux des services, SNDGCT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Antibes, France</w:t>
+              <w:t xml:space="preserve">Rencontre de l'Association des avocats conseils des collectivités locales (AFAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473155v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accompagnement au changement : comment piloter et promouvoir les innovations managériales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les pratiques de mutualisation : enjeux et modalités dans un contexte mouvant et contraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Nationales des Directeurs Généraux des Services, SNDGCT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Antibes, France</w:t>
+              <w:t xml:space="preserve">Entretiens de l’innovation territoriale, Chaire OPTIMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142206v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques de mutualisation : enjeux et modalités dans un contexte mouvant et contraint</w:t>
+                <w:t xml:space="preserve">Accompagnement au changement : comment piloter et promouvoir les innovations managériales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entretiens de l’innovation territoriale, Chaire OPTIMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Pau, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel du Syndicat National des Directeurs Généraux des Services des Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142207v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi Notre : quels impacts sur la gouvernance départementale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6090,1079 +6047,1092 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre des DGS des conseils départementaux de gauche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Agen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagnement au changement : comment piloter et promouvoir les innovations managériales ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’accompagnement au changement : enjeux et outils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel du Syndicat National des Directeurs Généraux des Services des Collectivités territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Antibes, France</w:t>
+              <w:t xml:space="preserve">Séminaire des cadres, Communauté de communes du Grand Cognac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Cognac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141961v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accompagnement au changement : enjeux et outils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Carassus</w:t>
+                <w:t xml:space="preserve">De l’innovation opérationnelle aux innovations managériales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Favoreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des cadres, Communauté de communes du Grand Cognac</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Cognac, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'AIRMAP 2016 : Le management public entre confiance et défiance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141965v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’innovation opérationnelle aux innovations managériales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’évolution du contrôle de gestion dans les collectivités locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'AIRMAP 2016 : Le management public entre confiance et défiance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">11ème rencontre du réseau des contrôleurs de gestion des Départements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Angouleme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538792v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution du contrôle de gestion dans les collectivités locales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand l’innovation opérationnelle conduit à la rénovation stratégique : le cas de la mutualisation du bloc commune - EPCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Favoreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème rencontre du réseau des contrôleurs de gestion des Départements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Angouleme, France</w:t>
+              <w:t xml:space="preserve">Regards croisés sur les transformations de la gestion et des organisations publiques, Symposium international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141963v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'université au coeur de la dynamique territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées du réseau JuriSup.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’innovation opérationnelle conduit à la rénovation stratégique : le cas de la mutualisation du bloc commune - EPCI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Favoreu</w:t>
+                <w:t xml:space="preserve">Regroupements, mutualisations, fusions, intercommunalisation, métropolisation : vers un nouveau management dans les organisations publiques locales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur les transformations de la gestion et des organisations publiques, Symposium international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Réunion de la section départementale du SNDGCT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Bidart, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141943v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regroupements, mutualisations, fusions, intercommunalisation, métropolisation : vers un nouveau management dans les organisations publiques locales ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des pratiques de gouvernance au sein des EPCI : un modèle pro-actif et ouvert ou un modèle passif et fermé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kemo Balde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de la section départementale du SNDGCT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Bidart, France</w:t>
+              <w:t xml:space="preserve">Colloque du GRALE, de l'ADCF et de l'IRENEE, "Les regards croisés sur les mutations de l'intercommunalité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085009v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des pratiques de gouvernance au sein des EPCI : un modèle pro-actif et ouvert ou un modèle passif et fermé ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mutualisation et performance : retour sur le cas des SDIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Gardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GRALE, de l'ADCF et de l'IRENEE, "Les regards croisés sur les mutations de l'intercommunalité"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Nancy, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'ENSOSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432111v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutualisation et performance : retour sur le cas des SDIS</w:t>
+                <w:t xml:space="preserve">Le management des déviances organisationnelles liées à la mise en œuvre d’une démarche publique de performance : outils et modalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Favoreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'ENSOSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432075v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le management des déviances organisationnelles liées à la mise en œuvre d’une démarche publique de performance : outils et modalités</w:t>
+                <w:t xml:space="preserve">Comment faut-il opérer pour décider dans un contexte mouvant et incertain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gardey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'ENSOSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">9èmes Universités d’été du Management territorial, Atelier 1 : « Comment décider dans l’incertitude ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432067v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment faut-il opérer pour décider dans un contexte mouvant et incertain ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SDIS 2012 : piloter en donnant du sens et en fixant des priorités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Blanckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Universités d’été du Management territorial, Atelier 1 : « Comment décider dans l’incertitude ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Pilotage de l'action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432490v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La caractérisation et le management des déviances organisationnelles liées à la mise en œuvre d’une démarche de performance publique : application au contexte public local français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7204,427 +7174,332 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIIe Symposium international "Regards croisés sur les transformations de la gestion et des organisations publiques", sous le thème "Déviances organisationnelles et gestion de la performance publique", IAE, Université de la Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDIS 2012 : piloter en donnant du sens et en fixant des priorités</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du contrôle de gestion au pilotage des politiques et des structures publiques : Application au cas des SDIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pilotage de l'action publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">3èmes rencontres des contrôleurs de gestion des SDIS de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Agen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432482v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du contrôle de gestion au pilotage des politiques et des structures publiques : Application au cas des SDIS</w:t>
+                <w:t xml:space="preserve">Le management en mode projet : quel levier de la performance pour les collectivités locales ? Le cas des SDIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes rencontres des contrôleurs de gestion des SDIS de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Agen, France</w:t>
+              <w:t xml:space="preserve">1er colloque international en Gestion de Projets, "Les nouvelles frontières en management et gestion des projets", Université de Québec en Outaouais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432491v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le management en mode projet : quel levier de la performance pour les collectivités locales ? Le cas des SDIS</w:t>
+                <w:t xml:space="preserve">Mutualisation et performance : retour sur la départementalisation des services d'incendie et de secours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Gardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er colloque international en Gestion de Projets, "Les nouvelles frontières en management et gestion des projets", Université de Québec en Outaouais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">Les territoriales de Bretagne, "Libre administration territoriale et mutualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Saint-Brieuc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432499v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le management en mode de projet : levier de la performance pour les collectivités locales ? Le cas des services d'incendie et de secours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7653,51 +7528,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIème Conférence de Projectics, Innovation soutenable, Management et Développement des compétences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7707,279 +7582,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Results from the IWGSC Wheat Diversity Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua C Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Llaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Fengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Caugant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG 33</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IWGSC 2.0: Wheat Genome Curation for Future Crop Resilience The International Wheat Genome Sequencing Consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua C Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Llaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Fengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Caugant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7989,51 +7864,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques de Smart City et transformation des collectivités locales : le cas de la ville de Biarritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frucquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8075,163 +7950,163 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Profession Cadre service public », partie « Études de Cas »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes et Territoires intelligents : une opportunité pour renouveler la gouvernance locale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frucquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Lamarque; Vincent Maymo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Management et territoire – mélanges en l’honneur de Julien BATAC », ed. EMS Management et Société. Coord : LAMARQUE Eric, MAYMO Vincent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Management &amp; société, 2022, 978-2-37687-551-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03530849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8241,51 +8116,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart City ? La technologie ne fait pas tout !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frucquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8320,120 +8195,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler en mode projet Commune/Intercommunalité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiches pratiques WEKA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8443,51 +8318,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Smart City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frucquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8496,65 +8371,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId122"/>
+      <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8701,51 +8576,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618532v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frucquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04344052v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.114.0009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04362404v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068618v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Queyroi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Favoreu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020852320963214" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03910530v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03909373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Ginibriere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03543436v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.38.2021.0010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388829v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074359AR" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933122v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/risa.882.0431" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152932v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11115-018-0411-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Collinet-Ourthe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152934v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02396936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02396935v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02396934v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090770v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;mo Balde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gardey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431112v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431099v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05518160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua C Stein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fengler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Llaca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pailler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899458v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849562v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04858902v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03917898v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04095700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03911855v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03911835v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03911803v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384644v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chabaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03552453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gardes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03552528v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03552555v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02427590v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384643v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02428021v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02542413v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favoreu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02428018v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02427790v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02427653v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141987v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142232v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142231v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142224v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02427656v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142223v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02477613v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142225v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141986v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142211v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142214v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142209v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142217v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142210v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141971v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141959v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02473155v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142206v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142207v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141961v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141965v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538792v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141963v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02397375v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141943v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085009v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432111v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemo Balde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432075v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432067v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432490v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Meur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432498v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432482v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanckaert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432491v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432499v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431994v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431990v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519131v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Johnson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caugant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519247v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03910429v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03530849v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04355998v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02484409v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04013216v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618532v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frucquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04344052v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.114.0009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04362404v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068618v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Queyroi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Favoreu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020852320963214" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03910530v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03909373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Ginibriere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03543436v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.38.2021.0010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388829v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074359AR" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933122v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/risa.882.0431" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152932v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11115-018-0411-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Collinet-Ourthe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152934v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02396936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02396935v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02396934v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090770v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;mo Balde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gardey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431112v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431099v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849562v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899458v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04858902v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03917898v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04095700v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03911855v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03911835v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03911803v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03552555v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03552528v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384644v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chabaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03552453v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gardes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02427590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384643v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02542413v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favoreu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02428021v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02428018v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02427790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141987v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02427653v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142232v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142231v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142224v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142223v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02427656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02477613v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142225v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141986v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142217v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142209v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142214v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142211v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142210v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02473155v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142206v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141971v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141959v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142207v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141961v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141960v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141965v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538792v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141963v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141943v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02397375v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085009v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432111v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemo Balde" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432067v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432490v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Meur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432482v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanckaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432498v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432491v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432499v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431994v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431990v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519131v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua C Stein" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Johnson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Llaca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fengler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caugant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519247v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03910429v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03530849v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04355998v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02484409v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04013216v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>