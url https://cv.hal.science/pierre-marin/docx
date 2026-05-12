--- v1 (2026-04-05)
+++ v2 (2026-05-12)
@@ -433,386 +433,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local public innovation: an analysis of its perceived impacts on public performance</w:t>
+                <w:t xml:space="preserve">Transformation numérique : pourquoi il faut repenser la gouvernance des projets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Queyroi</w:t>
+                <w:t xml:space="preserve">Gaelle Ginibriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frucquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Favoreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Administrative Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068618v1</w:t>
+                <w:t xml:space="preserve">hal-03909373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérique et territoires : le défi de la création de valeur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frucquet</w:t>
+                <w:t xml:space="preserve">Local public innovation: an analysis of its perceived impacts on public performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Chabaud</w:t>
+                <w:t xml:space="preserve">Christophe Favoreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acteurs Publics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Review of Administrative Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 88 (2), pp.493-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0020852320963214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03910530v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation numérique : pourquoi il faut repenser la gouvernance des projets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numérique et territoires : le défi de la création de valeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frucquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
+              <w:t xml:space="preserve">Acteurs Publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909373v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence des politiques publiques de Villes et Territoires Intelligents sur la rénovation de la gouvernance locale</w:t>
               </w:r>
@@ -824,51 +824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frucquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -915,77 +915,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants des différents types d’innovation publique locale : une analyse nationale multi facteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Favoreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1032,90 +1032,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’innovation publique locale : une analyse de ses impacts perçus en matière de performance publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Favoreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1162,64 +1162,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence and Complementarity of Follow-on Managerial Innovations within a Public Organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Favoreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1400,77 +1400,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Favoreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Gestionnaire Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1521,64 +1521,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Favoreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Gestionnaire Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1597,411 +1597,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'innovation opérationnelle conduit à la rénovation stratégique. Une approche qualitative dans des EPCI en France, ADIMAP</w:t>
+                <w:t xml:space="preserve">Les innovations managériales en lien avec des démarches locales de mutualisation : le cas de Bordeaux Métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Revue du Gestionnaire Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396935v1</w:t>
+                <w:t xml:space="preserve">hal-02396934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les innovations managériales en lien avec des démarches locales de mutualisation : le cas de Bordeaux Métropole</w:t>
+                <w:t xml:space="preserve">Quand l'innovation opérationnelle conduit à la rénovation stratégique. Une approche qualitative dans des EPCI en France, ADIMAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Gestionnaire Public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3</w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396934v1</w:t>
+                <w:t xml:space="preserve">hal-02396935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance des Etablissements Publics de Coopération Intercommunale : quelle modélisation pour quel(s) modèle(s) ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mutualisation et fusion : solution ou problèmes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Gardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STECKEL-ASSOUERE, Marie-Christine. Regards croisés sur les mutations de l'intercommunalité, GRALE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">ID efficience territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090770v1</w:t>
+                <w:t xml:space="preserve">hal-02431112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutualisation et fusion : solution ou problèmes ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La gouvernance des Etablissements Publics de Coopération Intercommunale : quelle modélisation pour quel(s) modèle(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kémo Balde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ID efficience territoriale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10</w:t>
+              <w:t xml:space="preserve">STECKEL-ASSOUERE, Marie-Christine. Regards croisés sur les mutations de l'intercommunalité, GRALE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431112v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La caractérisation et le management des déviances organisationnelles liées à la mise en œuvre d'une démarche de performance publique : application au contexte local français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Favoreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2147,243 +2147,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart City&amp;quot; et mutations urbaines : comment créer de la valeur publique ?</w:t>
+                <w:t xml:space="preserve">Smart City et valeur publique : une revue systématique de littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frucquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">didier chabaud</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème colloque de l'ARIMHE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE Paris-Sorbonne, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">13ème colloque de l’AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849562v1</w:t>
+                <w:t xml:space="preserve">hal-04899458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart City et valeur publique : une revue systématique de littérature</w:t>
+                <w:t xml:space="preserve">Smart City&amp;quot; et mutations urbaines : comment créer de la valeur publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frucquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Chabaud</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème colloque de l’AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">10ème colloque de l'ARIMHE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Paris-Sorbonne, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04899458v1</w:t>
+                <w:t xml:space="preserve">hal-04849562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart City et mutations urbaines : comment créer de la valeur ?</w:t>
               </w:r>
@@ -2471,1003 +2471,1003 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public policies for Smart cities or Smart territories : Rethinking local governance to maximize public value creation</w:t>
+                <w:t xml:space="preserve">Smart City&amp;quot; public policies : rethinking local governance to maximise public value creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frucquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRSPM Conference, P29 – SIG Agile and digital transformation in the public sector</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">IRSPM Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSPM, Apr 2023, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917898v1</w:t>
+                <w:t xml:space="preserve">hal-04095700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart City&amp;quot; public policies : rethinking local governance to maximise public value creation</w:t>
+                <w:t xml:space="preserve">Public policies for Smart cities or Smart territories : Rethinking local governance to maximize public value creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frucquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRSPM Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRSPM, Apr 2023, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">IRSPM Conference, P29 – SIG Agile and digital transformation in the public sector</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095700v1</w:t>
+                <w:t xml:space="preserve">hal-03917898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérique et nouveaux modes de production de valeur publique dans les collectivités locales</w:t>
+                <w:t xml:space="preserve">L’influence des politiques publiques de Villes et Territoires Intelligents sur la rénovation de la gouvernance locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frucquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la revue Politiques et Management Public, CNAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">89ème Congrès de ACFAS, Canada, Axe 3 : Infrastructures numériques, Open Data environnemental, Open Government, CivicTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911855v1</w:t>
+                <w:t xml:space="preserve">hal-03911803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villes et Territoires Intelligents : Repenser la gouvernance locale pour maximiser la création de valeur publique</w:t>
+                <w:t xml:space="preserve">Numérique et nouveaux modes de production de valeur publique dans les collectivités locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frucquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études Transformation digitale des territoires : enjeux, freins et leviers</w:t>
+              <w:t xml:space="preserve">Colloque annuel de la revue Politiques et Management Public, CNAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911835v1</w:t>
+                <w:t xml:space="preserve">hal-03911855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence des politiques publiques de Villes et Territoires Intelligents sur la rénovation de la gouvernance locale</w:t>
+                <w:t xml:space="preserve">Villes et Territoires Intelligents : Repenser la gouvernance locale pour maximiser la création de valeur publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frucquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">89ème Congrès de ACFAS, Canada, Axe 3 : Infrastructures numériques, Open Data environnemental, Open Government, CivicTech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Journée d’études Transformation digitale des territoires : enjeux, freins et leviers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911803v1</w:t>
+                <w:t xml:space="preserve">hal-03911835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche originale du pilotage de l’action sociale locale : tentative de rénovation des modes de faire par la valeur publique. Le cas de l’Analyse des Besoins Sociaux de deux CCAS/CIAS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Carassus</w:t>
+                <w:t xml:space="preserve">L'innovation publique : ou comment répondre à un monde qui change ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Workshop Contrôle de Gestion &amp; Management Public, « Au-delà du New Public Management : controverses et perspectives pour le contrôle de gestion »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">Séminaire des cadres, Conseil Départemental des Pyrénées Atlantiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Saint-Palais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552555v1</w:t>
+                <w:t xml:space="preserve">hal-03384644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des conditions d’émergence et d’animation de la communauté d’enquête pragmatiste : application au pilotage de l’action sociale locale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Collinet-Ourthe</w:t>
+                <w:t xml:space="preserve">Smart Building for Smart City : les enjeux de l'adoption du BIM et de l'IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frucquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème colloque de l’Association Internationale de Recherche en Management Public, «Proximités et territoires aux défis du management public», Atelier 7 : «Co-construire avec les parties prenantes pour un Management Public Durable. Un dialogue entre proximités et territoire»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Special Interest Group n°9, « Gouvernance, Innovation, et Durabilité de la Ville Intelligente ». In 3rd International Conference on Digital, Innovation, Entrepreneurship &amp; Financing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552528v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'innovation publique : ou comment répondre à un monde qui change ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Queyroi</w:t>
+                <w:t xml:space="preserve">Une approche originale du pilotage de l’action sociale locale : tentative de rénovation des modes de faire par la valeur publique. Le cas de l’Analyse des Besoins Sociaux de deux CCAS/CIAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Collinet-Ourthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des cadres, Conseil Départemental des Pyrénées Atlantiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Saint-Palais, France</w:t>
+              <w:t xml:space="preserve">7ème Workshop Contrôle de Gestion &amp; Management Public, « Au-delà du New Public Management : controverses et perspectives pour le contrôle de gestion »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384644v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Building for Smart City : les enjeux de l'adoption du BIM et de l'IoT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frucquet</w:t>
+                <w:t xml:space="preserve">Analyse des conditions d’émergence et d’animation de la communauté d’enquête pragmatiste : application au pilotage de l’action sociale locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Collinet-Ourthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special Interest Group n°9, « Gouvernance, Innovation, et Durabilité de la Ville Intelligente ». In 3rd International Conference on Digital, Innovation, Entrepreneurship &amp; Financing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">10ème colloque de l’Association Internationale de Recherche en Management Public, «Proximités et territoires aux défis du management public», Atelier 7 : «Co-construire avec les parties prenantes pour un Management Public Durable. Un dialogue entre proximités et territoire»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552453v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appropriation de l'innovation managériale dans le contexte public local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3544,51 +3544,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of local public innovation : a multidimensional analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">R&amp;D Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3613,51 +3613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart cities et gouvernance renouvelée : des relations étroites et dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3708,51 +3708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart City: process of emergence. Interactions between governance and digital technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3803,64 +3803,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus d'émergence d'une Smart city : quelles interactions entre gouvernance et technologies numériques et digitales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Favoreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Colloque AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3974,204 +3974,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation territoriale : une analyse de ses impacts en matière de performance publique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les mutations actuelles de l'environnement du travail public participent elles à l’innovation territoriale ? Application aux collectivités locales françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Carassus</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Favoreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International sur le Management Innovant et la Gouvernance des Organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">Séminaire du Groupe Européen d'Administration Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141987v1</w:t>
+                <w:t xml:space="preserve">hal-02141986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’innovation territoriale : caractérisation, processus, déterminants et effets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Favoreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4203,1193 +4216,1180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du management public depuis 1970 à aujourd'hui</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’innovation territoriale : une analyse de ses impacts en matière de performance publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Queyroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réalisation d'une serie d'interviewes (avec A. BARTOLI, G. ORANGE et P. GIBERT) - AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Colloque International sur le Management Innovant et la Gouvernance des Organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142232v1</w:t>
+                <w:t xml:space="preserve">hal-02141987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of shared-resources mechanisms and their implementa-on on the global performance of the local public organizations</w:t>
+                <w:t xml:space="preserve">Evolution du management public depuis 1970 à aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Trans-Atantic Dialogue (TAD 14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">Réalisation d'une serie d'interviewes (avec A. BARTOLI, G. ORANGE et P. GIBERT) - AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142231v1</w:t>
+                <w:t xml:space="preserve">hal-02142232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte de la parole de l’usager en action sociale : une application locale du modèle Qualité des Services Publics (QSP)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of shared-resources mechanisms and their implementa-on on the global performance of the local public organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t>
+              <w:t xml:space="preserve">14th Trans-Atantic Dialogue (TAD 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142224v1</w:t>
+                <w:t xml:space="preserve">hal-02142231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence and Complementarity of Follow-on Managerial Innovations within a Public Organization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La prise en compte de la parole de l’usager en action sociale : une application locale du modèle Qualité des Services Publics (QSP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Collinet-Ourthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'American Society of Public Admnistration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Denver, États-Unis</w:t>
+              <w:t xml:space="preserve">7ème colloque AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142223v1</w:t>
+                <w:t xml:space="preserve">hal-02142224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation territoriale : caractérisation, processus, déterminants et effets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Influence and Complementarity of Follow-on Managerial Innovations within a Public Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Favoreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNFPT, Cycle des DGS, Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'American Society of Public Admnistration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Denver, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427656v1</w:t>
+                <w:t xml:space="preserve">hal-02142223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des pratiques de mutualisation sur la performance globale des organisations publiques locales.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’innovation territoriale : caractérisation, processus, déterminants et effets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Queyroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Favoreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projectics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Bidart, France</w:t>
+              <w:t xml:space="preserve">CNFPT, Cycle des DGS, Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477613v1</w:t>
+                <w:t xml:space="preserve">hal-02427656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de l’innovation territoriale : une analyse nationale multi facteurs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des pratiques de mutualisation sur la performance globale des organisations publiques locales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Projectics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bidart, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142225v1</w:t>
+                <w:t xml:space="preserve">hal-02477613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mutations actuelles de l'environnement du travail public participent elles à l’innovation territoriale ? Application aux collectivités locales françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les déterminants de l’innovation territoriale : une analyse nationale multi facteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Queyroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Favoreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Favoreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Groupe Européen d'Administration Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">7ème colloque AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141986v1</w:t>
+                <w:t xml:space="preserve">hal-02142225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un nouveau pilotage des politiques sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Collinet-Ourthe</w:t>
+                <w:t xml:space="preserve">Définition et caractérisation de l’innovation territoriale : une recherche conceptuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Favoreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque de l’Association Internationale de Recherche en Management Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142217v1</w:t>
+                <w:t xml:space="preserve">hal-02142214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’un contexte public local mouvant et contraint à la rénovation des politiques publiques : L’analyse de l’innovation territoriale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers un nouveau cadre collaboratif du pilotage des politiques sociales locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Collinet-Ourthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Edition du Forum International sur la Recherche en Marketing - Plaidoyer pour un managérialisme et une marketisation des services publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Oujda, Maroc</w:t>
+              <w:t xml:space="preserve">Vers des pratiques comptables, de contrôle, d’audit et de gestion des coûts plus citoyennes ? - 15ème Congrès de L’Institut International des Coûts et 4ème Congrès Transatlantique de Comptabilité, Audit, Contrôle de Gestion et Gestion Des Coûts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142209v1</w:t>
+                <w:t xml:space="preserve">hal-02142211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition et caractérisation de l’innovation territoriale : une recherche conceptuelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Maurel</w:t>
+                <w:t xml:space="preserve">Vers un nouveau pilotage des politiques sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Collinet-Ourthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque de l’Association Internationale de Recherche en Management Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142214v1</w:t>
+                <w:t xml:space="preserve">hal-02142217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un nouveau cadre collaboratif du pilotage des politiques sociales locales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Collinet-Ourthe</w:t>
+                <w:t xml:space="preserve">D’un contexte public local mouvant et contraint à la rénovation des politiques publiques : L’analyse de l’innovation territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers des pratiques comptables, de contrôle, d’audit et de gestion des coûts plus citoyennes ? - 15ème Congrès de L’Institut International des Coûts et 4ème Congrès Transatlantique de Comptabilité, Audit, Contrôle de Gestion et Gestion Des Coûts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">5ème Edition du Forum International sur la Recherche en Marketing - Plaidoyer pour un managérialisme et une marketisation des services publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Oujda, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142211v1</w:t>
+                <w:t xml:space="preserve">hal-02142209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation, déterminants, modalités de mise en œuvre et impacts de l’innovation territoriale</w:t>
               </w:r>
@@ -5401,77 +5401,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Favoreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Edition du Forum International sur la Recherche en Marketing - Plaidoyer pour un managérialisme et une marketisation des services publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Oujda, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5490,903 +5490,903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accompagnement au changement : comment piloter et promouvoir les innovations managériales ?</w:t>
+                <w:t xml:space="preserve">L’évolution du contrôle de gestion dans les collectivités locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres nationales des directeurs généraux des services, SNDGCT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Antibes, France</w:t>
+              <w:t xml:space="preserve">11ème rencontre du réseau des contrôleurs de gestion des Départements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Angouleme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473155v1</w:t>
+                <w:t xml:space="preserve">hal-02141963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accompagnement au changement : comment piloter et promouvoir les innovations managériales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse des interdépendances entre les différentes catégories d’innovation organisationnelle publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Favoreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Nationales des Directeurs Généraux des Services, SNDGCT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Antibes, France</w:t>
+              <w:t xml:space="preserve">"Innovation et management public", Colloque de l’Association Internationale de Recherche en Management Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142206v1</w:t>
+                <w:t xml:space="preserve">hal-02141971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des interdépendances entre les différentes catégories d’innovation organisationnelle publique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le devenir des outils des personnes publiques locales après les lois de réforme territoriale : quelle rationalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Innovation et management public", Colloque de l’Association Internationale de Recherche en Management Public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Rencontre de l'Association des avocats conseils des collectivités locales (AFAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141971v1</w:t>
+                <w:t xml:space="preserve">hal-02141959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le devenir des outils des personnes publiques locales après les lois de réforme territoriale : quelle rationalité ?</w:t>
+                <w:t xml:space="preserve">L'accompagnement au changement : comment piloter et promouvoir les innovations managériales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre de l'Association des avocats conseils des collectivités locales (AFAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres nationales des directeurs généraux des services, SNDGCT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141959v1</w:t>
+                <w:t xml:space="preserve">hal-02473155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques de mutualisation : enjeux et modalités dans un contexte mouvant et contraint</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'accompagnement au changement : comment piloter et promouvoir les innovations managériales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entretiens de l’innovation territoriale, Chaire OPTIMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Pau, France</w:t>
+              <w:t xml:space="preserve">Rencontres Nationales des Directeurs Généraux des Services, SNDGCT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142207v1</w:t>
+                <w:t xml:space="preserve">hal-02142206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagnement au changement : comment piloter et promouvoir les innovations managériales ?</w:t>
+                <w:t xml:space="preserve">Les pratiques de mutualisation : enjeux et modalités dans un contexte mouvant et contraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel du Syndicat National des Directeurs Généraux des Services des Collectivités territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Antibes, France</w:t>
+              <w:t xml:space="preserve">Entretiens de l’innovation territoriale, Chaire OPTIMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141961v1</w:t>
+                <w:t xml:space="preserve">hal-02142207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loi Notre : quels impacts sur la gouvernance départementale ?</w:t>
+                <w:t xml:space="preserve">Accompagnement au changement : comment piloter et promouvoir les innovations managériales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre des DGS des conseils départementaux de gauche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Agen, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel du Syndicat National des Directeurs Généraux des Services des Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141960v1</w:t>
+                <w:t xml:space="preserve">hal-02141961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accompagnement au changement : enjeux et outils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loi Notre : quels impacts sur la gouvernance départementale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des cadres, Communauté de communes du Grand Cognac</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Cognac, France</w:t>
+              <w:t xml:space="preserve">Rencontre des DGS des conseils départementaux de gauche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Agen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141965v1</w:t>
+                <w:t xml:space="preserve">hal-02141960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’innovation opérationnelle aux innovations managériales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Maurel</w:t>
+                <w:t xml:space="preserve">L’accompagnement au changement : enjeux et outils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'AIRMAP 2016 : Le management public entre confiance et défiance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Séminaire des cadres, Communauté de communes du Grand Cognac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Cognac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538792v1</w:t>
+                <w:t xml:space="preserve">hal-02141965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution du contrôle de gestion dans les collectivités locales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’innovation opérationnelle aux innovations managériales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Favoreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème rencontre du réseau des contrôleurs de gestion des Départements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Angouleme, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'AIRMAP 2016 : Le management public entre confiance et défiance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141963v1</w:t>
+                <w:t xml:space="preserve">hal-02538792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’innovation opérationnelle conduit à la rénovation stratégique : le cas de la mutualisation du bloc commune - EPCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Favoreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6500,463 +6500,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regroupements, mutualisations, fusions, intercommunalisation, métropolisation : vers un nouveau management dans les organisations publiques locales ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des pratiques de gouvernance au sein des EPCI : un modèle pro-actif et ouvert ou un modèle passif et fermé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kemo Balde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de la section départementale du SNDGCT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Bidart, France</w:t>
+              <w:t xml:space="preserve">Colloque du GRALE, de l'ADCF et de l'IRENEE, "Les regards croisés sur les mutations de l'intercommunalité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085009v1</w:t>
+                <w:t xml:space="preserve">hal-02432111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des pratiques de gouvernance au sein des EPCI : un modèle pro-actif et ouvert ou un modèle passif et fermé ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regroupements, mutualisations, fusions, intercommunalisation, métropolisation : vers un nouveau management dans les organisations publiques locales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GRALE, de l'ADCF et de l'IRENEE, "Les regards croisés sur les mutations de l'intercommunalité"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Nancy, France</w:t>
+              <w:t xml:space="preserve">Réunion de la section départementale du SNDGCT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Bidart, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432111v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutualisation et performance : retour sur le cas des SDIS</w:t>
+                <w:t xml:space="preserve">Le management des déviances organisationnelles liées à la mise en œuvre d’une démarche publique de performance : outils et modalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Favoreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'ENSOSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432075v1</w:t>
+                <w:t xml:space="preserve">hal-02432067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le management des déviances organisationnelles liées à la mise en œuvre d’une démarche publique de performance : outils et modalités</w:t>
+                <w:t xml:space="preserve">Mutualisation et performance : retour sur le cas des SDIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Gardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'ENSOSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432067v1</w:t>
+                <w:t xml:space="preserve">hal-02432075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment faut-il opérer pour décider dans un contexte mouvant et incertain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7115,64 +7115,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La caractérisation et le management des déviances organisationnelles liées à la mise en œuvre d’une démarche de performance publique : application au contexte public local français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Favoreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7305,51 +7305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le management en mode projet : quel levier de la performance pour les collectivités locales ? Le cas des SDIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7482,51 +7482,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le management en mode de projet : levier de la performance pour les collectivités locales ? Le cas des services d'incendie et de secours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7904,51 +7904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frucquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8012,51 +8012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frucquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8576,51 +8576,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618532v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frucquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04344052v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.114.0009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04362404v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068618v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Queyroi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Favoreu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020852320963214" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03910530v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03909373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Ginibriere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03543436v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.38.2021.0010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388829v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074359AR" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933122v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/risa.882.0431" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152932v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11115-018-0411-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Collinet-Ourthe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152934v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02396936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02396935v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02396934v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090770v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;mo Balde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gardey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431112v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431099v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849562v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899458v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04858902v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03917898v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04095700v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03911855v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03911835v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03911803v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03552555v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03552528v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384644v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chabaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03552453v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gardes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02427590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384643v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02542413v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favoreu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02428021v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02428018v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02427790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141987v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02427653v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142232v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142231v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142224v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142223v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02427656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02477613v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142225v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141986v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142217v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142209v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142214v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142211v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142210v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02473155v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142206v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141971v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141959v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142207v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141961v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141960v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141965v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538792v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141963v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141943v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02397375v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085009v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432111v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemo Balde" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432067v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432490v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Meur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432482v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanckaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432498v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432491v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432499v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431994v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431990v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519131v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua C Stein" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Johnson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Llaca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fengler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caugant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519247v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03910429v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03530849v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04355998v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02484409v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04013216v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618532v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frucquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04344052v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.114.0009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04362404v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03909373v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Ginibriere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068618v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Queyroi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Favoreu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020852320963214" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03910530v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03543436v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.38.2021.0010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388829v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074359AR" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933122v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/risa.882.0431" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152932v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11115-018-0411-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152933v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Collinet-Ourthe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152934v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02396936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02396934v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02396935v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090770v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;mo Balde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gardey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431099v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899458v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04858902v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04095700v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03917898v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03911803v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03911855v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03911835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384644v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chabaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03552453v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gardes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03552555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03552528v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02427590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384643v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02542413v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favoreu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02428021v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02428018v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02427790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141986v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02427653v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142232v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142231v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142224v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142223v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02427656v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02477613v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142214v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142211v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142217v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142209v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142210v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141971v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141959v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02473155v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142206v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142207v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141961v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141960v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141965v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538792v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141943v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02397375v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432111v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemo Balde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085009v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432067v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432075v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432490v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Meur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432482v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanckaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432498v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432491v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432499v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431994v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431990v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519131v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua C Stein" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Johnson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Llaca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fengler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caugant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05519247v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03910429v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03530849v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04355998v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02484409v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04013216v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>